--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -731,86 +731,86 @@
   <si>
     <t>9789384053123</t>
   </si>
   <si>
     <t>MODERN LIVESTOCK &amp; POULTRY PRODUCTION</t>
   </si>
   <si>
     <t>9788176221979</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>New Horizons Of Animal Husbandry &amp; Allied Sciences 3 Vol</t>
   </si>
   <si>
     <t>Pushpesh</t>
   </si>
   <si>
     <t>9789350530665</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
+    <t>NOTES ON CANINE INTERNAL MEDICINE</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>9780632053711</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>46.5</t>
+  </si>
+  <si>
     <t>Notes On Canine Internal Medicine</t>
   </si>
   <si>
-    <t>Hall</t>
-[...1 lines deleted...]
-  <si>
     <t>632053712</t>
   </si>
   <si>
-    <t>2003</t>
-[...8 lines deleted...]
-    <t>46.5</t>
+    <t>NOTES ON FELINE INTERNAL MEDICINE</t>
+  </si>
+  <si>
+    <t>Sturgess</t>
+  </si>
+  <si>
+    <t>9780632033997</t>
   </si>
   <si>
     <t>Notes On Feline Internal Medicine</t>
   </si>
   <si>
-    <t>Sturgess</t>
-[...1 lines deleted...]
-  <si>
     <t>632033991</t>
   </si>
   <si>
-    <t>NOTES ON FELINE INTERNAL MEDICINE</t>
-[...4 lines deleted...]
-  <si>
     <t>Notes On Veterinary Ophthalmology</t>
   </si>
   <si>
     <t>Crispin</t>
   </si>
   <si>
     <t>13500000157</t>
   </si>
   <si>
     <t>NOTES ON VETERINARY OPHTHALMOLOGY</t>
   </si>
   <si>
     <t>9780632064168</t>
   </si>
   <si>
     <t>OSMOTIC REGULATION IN AQUATIC ANIMALS</t>
   </si>
   <si>
     <t>Krogh.</t>
   </si>
   <si>
     <t>9781107502482</t>
   </si>
   <si>
     <t>PARASITIC ANIMALS</t>
@@ -935,68 +935,68 @@
   <si>
     <t>9789382220824</t>
   </si>
   <si>
     <t>RECENT ADVANCES IN VETERINARY BIOCHEMISTRY &amp; BIOTECHNOLOGY</t>
   </si>
   <si>
     <t>Barry</t>
   </si>
   <si>
     <t>9789382220862</t>
   </si>
   <si>
     <t>RECENT ADVANCES IN VETERINARY LABORATORY DIAGNOSIS</t>
   </si>
   <si>
     <t>9789382220879</t>
   </si>
   <si>
     <t>SHEEP PRODUCTION</t>
   </si>
   <si>
     <t>13500000209</t>
   </si>
   <si>
+    <t>SOAY SHEEP DYNAMICS &amp; SELECTION IN AN ISLAND POPULATION</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>9780521529907</t>
+  </si>
+  <si>
+    <t>51.15</t>
+  </si>
+  <si>
     <t>Soay Sheep Dynamics &amp; Selection In An Island Population</t>
   </si>
   <si>
-    <t>Brock</t>
-[...1 lines deleted...]
-  <si>
     <t>521529905</t>
   </si>
   <si>
-    <t>SOAY SHEEP DYNAMICS &amp; SELECTION IN AN ISLAND POPULATION</t>
-[...7 lines deleted...]
-  <si>
     <t>SUCCESSFUL POULTRY MANAGEMENT</t>
   </si>
   <si>
     <t>Jull</t>
   </si>
   <si>
     <t>9788176220552</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Swine Flu H1n1 Thefacts</t>
   </si>
   <si>
     <t>Terence</t>
   </si>
   <si>
     <t>13500000155</t>
   </si>
   <si>
     <t>SWINE FLU H1N1 THEFACTS</t>
   </si>
   <si>
     <t>9781849058216</t>
@@ -1109,171 +1109,171 @@
   <si>
     <t>The Domestic Horse The Evolution, Development &amp; Management Of Its Behav</t>
   </si>
   <si>
     <t>521891132</t>
   </si>
   <si>
     <t>The Essential Book Of Veterinary Infectious Diseases &amp; Epidemiology</t>
   </si>
   <si>
     <t>Elmolla</t>
   </si>
   <si>
     <t>13500000104</t>
   </si>
   <si>
     <t>THE ETHOLOGY OF DOMESTIC ANIMALS</t>
   </si>
   <si>
     <t>Jensen</t>
   </si>
   <si>
     <t>9781845935368</t>
   </si>
   <si>
+    <t>The First Aid Companion For Dogs &amp; Cats</t>
+  </si>
+  <si>
+    <t>Shojai</t>
+  </si>
+  <si>
+    <t>1579543650</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
     <t>THE FIRST AID COMPANION FOR DOGS &amp; CATS</t>
   </si>
   <si>
-    <t>Shojai</t>
-[...1 lines deleted...]
-  <si>
     <t>9781579543655</t>
   </si>
   <si>
-    <t>2001</t>
-[...10 lines deleted...]
-  <si>
     <t>THE GENETICS OF SEXUALITY IN ANIMALS</t>
   </si>
   <si>
     <t>Crew.</t>
   </si>
   <si>
     <t>13500000217</t>
   </si>
   <si>
     <t>The Horse Owner's Hb</t>
   </si>
   <si>
     <t>Mortimer</t>
   </si>
   <si>
     <t>715389106</t>
   </si>
   <si>
     <t>THE POULTRY SCIENCE</t>
   </si>
   <si>
     <t>Norris</t>
   </si>
   <si>
     <t>9788176221443</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
+    <t>The Q &amp; A Guide To Understanding Your Horse</t>
+  </si>
+  <si>
+    <t>Peace</t>
+  </si>
+  <si>
+    <t>715312979</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
     <t>THE Q &amp; A GUIDE TO UNDERSTANDING YOUR HORSE</t>
   </si>
   <si>
-    <t>Peace</t>
-[...1 lines deleted...]
-  <si>
     <t>9780715312971</t>
   </si>
   <si>
-    <t>2002</t>
-[...7 lines deleted...]
-  <si>
     <t>UNDERSTANDING FARM ANIMALS</t>
   </si>
   <si>
     <t>Jacob</t>
   </si>
   <si>
     <t>9789381226797</t>
   </si>
   <si>
     <t>VETERINARY BACTERIOLOGY</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>9788119677122</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>VETERINARY BIOCHEMISTRY</t>
   </si>
   <si>
     <t>9788119523825</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
+    <t>VETERINARY CLINICAL EPIDEMIOLOGY</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>9780849315664</t>
+  </si>
+  <si>
+    <t>76.73</t>
+  </si>
+  <si>
     <t>Veterinary Clinical Epidemiology</t>
   </si>
   <si>
-    <t>Smith</t>
-[...1 lines deleted...]
-  <si>
     <t>849315662</t>
   </si>
   <si>
     <t>76</t>
-  </si>
-[...7 lines deleted...]
-    <t>76.73</t>
   </si>
   <si>
     <t>VETERINARY INFECTIOUS DISEASES OF DOMESTIC ANIMALS</t>
   </si>
   <si>
     <t>Abd El Samie</t>
   </si>
   <si>
     <t>13500000113</t>
   </si>
   <si>
     <t>AHMED EL-SAWALHY</t>
   </si>
   <si>
     <t>9789779075006</t>
   </si>
   <si>
     <t>VETERINARY MICROBIOLOGY</t>
   </si>
   <si>
     <t>9788119523528</t>
   </si>
   <si>
     <t>240</t>
   </si>
@@ -3009,151 +3009,151 @@
       </c>
       <c r="E67" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>240</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>65</v>
+        <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>240</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>245</v>
+        <v>65</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>247</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>65</v>
+        <v>243</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>247</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>245</v>
+        <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>252</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>252</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
@@ -3487,71 +3487,71 @@
       </c>
       <c r="E91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>312</v>
+        <v>262</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>314</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>