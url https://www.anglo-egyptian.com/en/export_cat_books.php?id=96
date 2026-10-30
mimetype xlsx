--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -125,89 +125,89 @@
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Biomeasurement</t>
   </si>
   <si>
     <t>Hawkins</t>
   </si>
   <si>
     <t>9780198807483</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Business Statistics</t>
   </si>
   <si>
+    <t>Francis</t>
+  </si>
+  <si>
+    <t>9789353502195</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
     <t>Aggarwal</t>
   </si>
   <si>
     <t>9789382127123</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gupta</t>
   </si>
   <si>
     <t>9789380929309</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
     <t>9789385462382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>Francis</t>
-[...7 lines deleted...]
-  <si>
     <t>Classical Competing Risks</t>
   </si>
   <si>
     <t>Growder</t>
   </si>
   <si>
     <t>9781584881759</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>ELEMENTARY STATISTISC A STEP BY STEP APPROACH WITH CD</t>
   </si>
   <si>
     <t>Bluman</t>
   </si>
   <si>
     <t>9780071216951</t>
   </si>
   <si>
     <t>2004</t>
@@ -275,212 +275,212 @@
   <si>
     <t>9780815366560</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Instructor's Manual For Statistics Concepts &amp; Applications</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>521465990</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>INSTRUCTOR'S MANUAL FOR STATISTICS CONCEPTS &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>9780521465991</t>
   </si>
   <si>
+    <t>Int To Applied Statistics A Modelling Approach</t>
+  </si>
+  <si>
+    <t>Lindsey</t>
+  </si>
+  <si>
+    <t>198528957</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
     <t>INT TO APPLIED STATISTICS A MODELLING APPROACH</t>
   </si>
   <si>
-    <t>Lindsey</t>
-[...1 lines deleted...]
-  <si>
     <t>9780198528951</t>
   </si>
   <si>
     <t>45.73</t>
   </si>
   <si>
-    <t>Int To Applied Statistics A Modelling Approach</t>
-[...7 lines deleted...]
-  <si>
     <t>Int To Probability</t>
   </si>
   <si>
     <t>Freund</t>
   </si>
   <si>
     <t>0486675491</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>INT TO PROBABILITY</t>
   </si>
   <si>
     <t>9780486675497</t>
   </si>
   <si>
     <t>Int To Statistical Optics</t>
   </si>
   <si>
     <t>O'neill</t>
   </si>
   <si>
     <t>0486345784</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>INT TO STATISTICAL OPTICS</t>
   </si>
   <si>
     <t>9780486435787</t>
   </si>
   <si>
+    <t>Int To Statistical Quality Control</t>
+  </si>
+  <si>
+    <t>Montgomery</t>
+  </si>
+  <si>
+    <t>471661228</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
     <t>INT TO STATISTICAL QUALITY CONTROL</t>
   </si>
   <si>
-    <t>Montgomery</t>
-[...1 lines deleted...]
-  <si>
     <t>9780471661221</t>
   </si>
   <si>
-    <t>2005</t>
-[...5 lines deleted...]
-    <t>471661228</t>
+    <t>Int To The Practice Of Statistics</t>
+  </si>
+  <si>
+    <t>Moore</t>
+  </si>
+  <si>
+    <t>716796570</t>
+  </si>
+  <si>
+    <t>62</t>
   </si>
   <si>
     <t>INT TO THE PRACTICE OF STATISTICS</t>
   </si>
   <si>
-    <t>Moore</t>
-[...1 lines deleted...]
-  <si>
     <t>9780716796572</t>
   </si>
   <si>
-    <t>62</t>
-[...7 lines deleted...]
-  <si>
     <t>LABORATORY STATISTICS</t>
   </si>
   <si>
     <t>Kallner</t>
   </si>
   <si>
     <t>9780124169715</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>Measure Theory &amp; Probability Theory</t>
   </si>
   <si>
     <t>Athreya</t>
   </si>
   <si>
     <t>9780387329031</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Measuring Intelligence Facts &amp; Fallacies</t>
   </si>
   <si>
     <t>Bartholomew</t>
   </si>
   <si>
     <t>521544785</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>MEASURING INTELLIGENCE FACTS &amp; FALLACIES</t>
   </si>
   <si>
     <t>9780521544788</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
+    <t>MODERN STATISTICS FOR ENGINEERING &amp; QUALITY IMPROVEMENT</t>
+  </si>
+  <si>
+    <t>Lawson</t>
+  </si>
+  <si>
+    <t>9780534190507</t>
+  </si>
+  <si>
+    <t>21.7</t>
+  </si>
+  <si>
     <t>Modern Statistics For Engineering &amp; Quality Improvement</t>
   </si>
   <si>
-    <t>Lawson</t>
-[...1 lines deleted...]
-  <si>
     <t>534190502</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>MODERN STATISTICS FOR ENGINEERING &amp; QUALITY IMPROVEMENT</t>
-[...7 lines deleted...]
-  <si>
     <t>MULTIPLE CORRESPONDENCE ANALYSIS</t>
   </si>
   <si>
     <t>Rouanet</t>
   </si>
   <si>
     <t>9781412968973</t>
   </si>
   <si>
     <t>NONPARAMETRIC TECHNIQUES IN STATISTICAL</t>
   </si>
   <si>
     <t>Puri</t>
   </si>
   <si>
     <t>9780521093057</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>POPULATION STATISTICS</t>
@@ -500,146 +500,146 @@
   <si>
     <t>Arora</t>
   </si>
   <si>
     <t>9789350144756</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>24.8</t>
   </si>
   <si>
     <t>PROBABILITY AND STATISTICS</t>
   </si>
   <si>
     <t>9789384207717</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>89.7</t>
   </si>
   <si>
+    <t>PROBABILITY THEORY A CONCISE COURES</t>
+  </si>
+  <si>
+    <t>Rozanov</t>
+  </si>
+  <si>
+    <t>9780486635446</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>Probability Theory A Concise Coures</t>
   </si>
   <si>
-    <t>Rozanov</t>
-[...1 lines deleted...]
-  <si>
     <t>0486635449</t>
   </si>
   <si>
-    <t>9</t>
-[...7 lines deleted...]
-  <si>
     <t>PROBABILITY: THE SCIENCE OF UNCERTAINTY</t>
   </si>
   <si>
     <t>Bean</t>
   </si>
   <si>
     <t>9780534366032</t>
   </si>
   <si>
     <t>24.89</t>
   </si>
   <si>
     <t>Probability: The Science Of Uncertainty</t>
   </si>
   <si>
     <t>534366031</t>
   </si>
   <si>
     <t>Probably Overthinking It</t>
   </si>
   <si>
     <t>Allen</t>
   </si>
   <si>
     <t>9780226822587</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
+    <t>STATISTICAL &amp; INDUCTIVE PROBABILITIES</t>
+  </si>
+  <si>
+    <t>Leblanc</t>
+  </si>
+  <si>
+    <t>9780486449807</t>
+  </si>
+  <si>
     <t>Statistical &amp; Inductive Probabilities</t>
   </si>
   <si>
-    <t>Leblanc</t>
-[...1 lines deleted...]
-  <si>
     <t>0486449807</t>
   </si>
   <si>
-    <t>STATISTICAL &amp; INDUCTIVE PROBABILITIES</t>
-[...4 lines deleted...]
-  <si>
     <t>STATISTICAL BIOINFORMATICS WITH R</t>
   </si>
   <si>
     <t>Mathur</t>
   </si>
   <si>
     <t>9780123751041</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>STATISTICAL CONSULTING</t>
+  </si>
+  <si>
+    <t>Cabrera</t>
+  </si>
+  <si>
+    <t>9780387988634</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
     <t>Statistical Consulting</t>
   </si>
   <si>
-    <t>Cabrera</t>
-[...1 lines deleted...]
-  <si>
     <t>387988637</t>
   </si>
   <si>
-    <t>2002</t>
-[...7 lines deleted...]
-  <si>
     <t>Statistical Methods</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>122676513</t>
   </si>
   <si>
     <t>STATISTICAL METHODS</t>
   </si>
   <si>
     <t>Dhamu</t>
   </si>
   <si>
     <t>9788177543360</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9780122676512</t>
@@ -668,134 +668,134 @@
   <si>
     <t>9780521743853</t>
   </si>
   <si>
     <t>32.5</t>
   </si>
   <si>
     <t>Statistical Models</t>
   </si>
   <si>
     <t>9780521743835</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>STATISTICAL MODELS &amp; CAUSAL INFERENCE</t>
   </si>
   <si>
     <t>Stark</t>
   </si>
   <si>
     <t>9780521123907</t>
   </si>
   <si>
+    <t>STATISTICAL PROCESS ANALYSIS</t>
+  </si>
+  <si>
+    <t>Alwan</t>
+  </si>
+  <si>
+    <t>9780256119398</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>56.1</t>
+  </si>
+  <si>
     <t>Statistical Process Analysis</t>
   </si>
   <si>
-    <t>Alwan</t>
-[...1 lines deleted...]
-  <si>
     <t>256119392</t>
   </si>
   <si>
-    <t>2000</t>
-[...1 lines deleted...]
-  <si>
     <t>56</t>
   </si>
   <si>
-    <t>STATISTICAL PROCESS ANALYSIS</t>
-[...7 lines deleted...]
-  <si>
     <t>Statistical Techniques For Data Analysis</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>1584883855</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>STATISTICAL TECHNIQUES FOR DATA ANALYSIS</t>
   </si>
   <si>
     <t>9781584883852</t>
   </si>
   <si>
     <t>71.3</t>
   </si>
   <si>
     <t>STATISTICS</t>
   </si>
   <si>
     <t>Witte</t>
   </si>
   <si>
     <t>9780471451594</t>
   </si>
   <si>
     <t>417451592</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9788189922122</t>
   </si>
   <si>
     <t>9788170081494</t>
   </si>
   <si>
     <t>13.75</t>
   </si>
   <si>
+    <t>STATISTICS CONCEPTS &amp; CONTROVERSIES</t>
+  </si>
+  <si>
+    <t>9780716740087</t>
+  </si>
+  <si>
+    <t>14.5</t>
+  </si>
+  <si>
     <t>Statistics Concepts &amp; Controversies</t>
   </si>
   <si>
     <t>716740087</t>
   </si>
   <si>
-    <t>STATISTICS CONCEPTS &amp; CONTROVERSIES</t>
-[...7 lines deleted...]
-  <si>
     <t>STATISTICS THROUGH APPLICATIONS</t>
   </si>
   <si>
     <t>Yates</t>
   </si>
   <si>
     <t>9780716747727</t>
   </si>
   <si>
     <t>49.6</t>
   </si>
   <si>
     <t>Statistics Through Applications</t>
   </si>
   <si>
     <t>716747723</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>SURVEY SAMPLING THEORY &amp; METHODS</t>
   </si>
   <si>
     <t>Chaudhuri</t>
@@ -824,63 +824,63 @@
   <si>
     <t>9780387952840</t>
   </si>
   <si>
     <t>The Elements Of Statistical Learning</t>
   </si>
   <si>
     <t>387952845</t>
   </si>
   <si>
     <t>THE LOGIC OF CHANCE</t>
   </si>
   <si>
     <t>Venn</t>
   </si>
   <si>
     <t>9780486450551</t>
   </si>
   <si>
     <t>The Logic Of Chance</t>
   </si>
   <si>
     <t>0486450554</t>
   </si>
   <si>
+    <t>Understanding Probability Chance Rules In Everyday Life</t>
+  </si>
+  <si>
+    <t>Tijms</t>
+  </si>
+  <si>
+    <t>521540364</t>
+  </si>
+  <si>
     <t>UNDERSTANDING PROBABILITY CHANCE RULES IN EVERYDAY LIFE</t>
   </si>
   <si>
-    <t>Tijms</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521540360</t>
-  </si>
-[...4 lines deleted...]
-    <t>521540364</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1345,111 +1345,111 @@
       </c>
       <c r="D7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1468,51 +1468,51 @@
       </c>
       <c r="E13" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="0" t="s">
         <v>6</v>
@@ -1948,51 +1948,51 @@
       </c>
       <c r="E37" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
@@ -2019,51 +2019,51 @@
       </c>
       <c r="B41" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E43" s="0" t="s">
@@ -2128,51 +2128,51 @@
       </c>
       <c r="E46" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
@@ -2566,71 +2566,71 @@
       </c>
       <c r="E68" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>104</v>
+        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>245</v>
+        <v>104</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>247</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
@@ -2766,71 +2766,71 @@
       </c>
       <c r="E78" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>271</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>271</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">