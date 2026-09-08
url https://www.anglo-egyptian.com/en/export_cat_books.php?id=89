--- v0 (2026-05-07)
+++ v1 (2026-09-08)
@@ -317,140 +317,140 @@
   <si>
     <t>9781107019348</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>AN ELEMENTARY TREATISE ON ELECTRICITY</t>
   </si>
   <si>
     <t>Garnett</t>
   </si>
   <si>
     <t>9781108028783</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>AN INT TO ASTROPHYSICS</t>
   </si>
   <si>
+    <t>Biswas</t>
+  </si>
+  <si>
+    <t>9788120340718</t>
+  </si>
+  <si>
     <t>9789350563953</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>Biswas</t>
-[...2 lines deleted...]
-    <t>9788120340718</t>
+    <t>An Int To Atmospheric Physics</t>
+  </si>
+  <si>
+    <t>Andrews</t>
+  </si>
+  <si>
+    <t>521629586</t>
+  </si>
+  <si>
+    <t>16</t>
   </si>
   <si>
     <t>AN INT TO ATMOSPHERIC PHYSICS</t>
   </si>
   <si>
-    <t>Andrews</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521629584</t>
   </si>
   <si>
-    <t>16</t>
-[...7 lines deleted...]
-  <si>
     <t>An Int To Cosmology</t>
   </si>
   <si>
     <t>Narlikar</t>
   </si>
   <si>
     <t>9780521793766</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>AN INT TO REGGE THEORY &amp; HIGH ENERGY PHYSICS</t>
   </si>
   <si>
     <t>Collins</t>
   </si>
   <si>
     <t>9780521110358</t>
   </si>
   <si>
     <t>An Int To The Environmental Physics Of Soil, Water &amp; Watersheds</t>
   </si>
   <si>
     <t>Rose</t>
   </si>
   <si>
     <t>9780521536790</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t>AN INT TO THE SCIENCE OF COSMOLOGY</t>
+  </si>
+  <si>
+    <t>Raine</t>
+  </si>
+  <si>
+    <t>9780750304054</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>27.7</t>
+  </si>
+  <si>
     <t>An Int To The Science Of Cosmology</t>
   </si>
   <si>
-    <t>Raine</t>
-[...1 lines deleted...]
-  <si>
     <t>750304057</t>
   </si>
   <si>
-    <t>2001</t>
-[...1 lines deleted...]
-  <si>
     <t>27</t>
   </si>
   <si>
-    <t>AN INT TO THE SCIENCE OF COSMOLOGY</t>
-[...7 lines deleted...]
-  <si>
     <t>An Int To The Theory Of Elasticity</t>
   </si>
   <si>
     <t>Fox</t>
   </si>
   <si>
     <t>0486442411</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>AN Introductian TO ASTROBIOLOGY</t>
   </si>
   <si>
     <t>Gilmour</t>
   </si>
   <si>
     <t>9780521546218</t>
   </si>
   <si>
     <t>An Introductian To The Solar System</t>
   </si>
   <si>
     <t>Mcbride</t>
@@ -1175,68 +1175,68 @@
   <si>
     <t>9780486439358</t>
   </si>
   <si>
     <t>ELEMENTS OF MODERN PHYSICS</t>
   </si>
   <si>
     <t>Patil</t>
   </si>
   <si>
     <t>9789381162880</t>
   </si>
   <si>
     <t>27.25</t>
   </si>
   <si>
     <t xml:space="preserve">Elements of Modern Physics </t>
   </si>
   <si>
     <t>Jain</t>
   </si>
   <si>
     <t>9789389212464</t>
   </si>
   <si>
+    <t>ENERGY &amp; ENVIRONMENT TECHNOLOGICAL CHALLENGES FOR THE FUTURE</t>
+  </si>
+  <si>
+    <t>Mori</t>
+  </si>
+  <si>
+    <t>9784431702931</t>
+  </si>
+  <si>
+    <t>81.4</t>
+  </si>
+  <si>
     <t>Energy &amp; Environment Technological Challenges For The Future</t>
   </si>
   <si>
-    <t>Mori</t>
-[...1 lines deleted...]
-  <si>
     <t>4431702938</t>
   </si>
   <si>
-    <t>ENERGY &amp; ENVIRONMENT TECHNOLOGICAL CHALLENGES FOR THE FUTURE</t>
-[...7 lines deleted...]
-  <si>
     <t>ENERGY &amp; MASS IN RELATIVITY THEORY</t>
   </si>
   <si>
     <t>9789812814111</t>
   </si>
   <si>
     <t>Energy and Entropy: A Dynamic Duo</t>
   </si>
   <si>
     <t>LEFF</t>
   </si>
   <si>
     <t>9780367349066</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>150.5</t>
   </si>
   <si>
     <t>ENERGY AUDIT FOR PROFESSIONALS</t>
   </si>
   <si>
     <t>Kumar</t>
@@ -1316,215 +1316,215 @@
   <si>
     <t>9780262693561</t>
   </si>
   <si>
     <t>ENERGY IN THE 21ST CENTURY</t>
   </si>
   <si>
     <t>Fanchi</t>
   </si>
   <si>
     <t>9789814434676</t>
   </si>
   <si>
     <t>Energy Management In Illuminating Systems</t>
   </si>
   <si>
     <t>Chen</t>
   </si>
   <si>
     <t>9790849326287</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
+    <t>ENERGY PLANNING &amp; POLICY  95</t>
+  </si>
+  <si>
+    <t>Kleinpeter</t>
+  </si>
+  <si>
+    <t>9780471955368</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>23.38</t>
+  </si>
+  <si>
     <t>Energy Planning &amp; Policy  95</t>
   </si>
   <si>
-    <t>Kleinpeter</t>
-[...1 lines deleted...]
-  <si>
     <t>471955361</t>
   </si>
   <si>
-    <t>1995</t>
-[...1 lines deleted...]
-  <si>
     <t>23</t>
   </si>
   <si>
-    <t>ENERGY PLANNING &amp; POLICY  95</t>
-[...7 lines deleted...]
-  <si>
     <t>ENERGY SECURITY EQUALITY, AND  JUSTICE</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>9780415815208</t>
   </si>
   <si>
     <t>ENERGY STORAGE DEVICES</t>
   </si>
   <si>
     <t>CHAVDA</t>
   </si>
   <si>
     <t>9788119365449</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>ENERGY STORAGE SCIENCE &amp; TECHNOLOGY</t>
   </si>
   <si>
     <t>Pendse</t>
   </si>
   <si>
     <t>9789380090122</t>
   </si>
   <si>
+    <t>ENERGY SYSTEMS &amp; SUSTAINABILITY</t>
+  </si>
+  <si>
+    <t>Boyle</t>
+  </si>
+  <si>
+    <t>9780199261796</t>
+  </si>
+  <si>
     <t>Energy Systems &amp; Sustainability</t>
   </si>
   <si>
-    <t>Boyle</t>
-[...1 lines deleted...]
-  <si>
     <t>199261792</t>
   </si>
   <si>
-    <t>ENERGY SYSTEMS &amp; SUSTAINABILITY</t>
-[...4 lines deleted...]
-  <si>
     <t>ENERGY THE SUBTLE CONCEPT</t>
   </si>
   <si>
     <t>Coopersmith</t>
   </si>
   <si>
     <t>9780199546503</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>ENERGY-TRANSDUCING A T PASES</t>
   </si>
   <si>
     <t>Tonomura</t>
   </si>
   <si>
     <t>9780521104814</t>
   </si>
   <si>
     <t>Energy:crisis Or Opportunity</t>
   </si>
   <si>
     <t>Schumacher</t>
   </si>
   <si>
     <t>9780333384251</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>ENERGY:MANAGEMENT, SUPPLY AND CONSERVATION</t>
   </si>
   <si>
     <t>Beggs</t>
   </si>
   <si>
     <t>9780750650960</t>
   </si>
   <si>
     <t>Engineering Physics</t>
   </si>
   <si>
+    <t>9788123928418</t>
+  </si>
+  <si>
+    <t>29.8</t>
+  </si>
+  <si>
+    <t>9789388653695</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>ENGINEERING PHYSICS</t>
+  </si>
+  <si>
+    <t>Babu</t>
+  </si>
+  <si>
+    <t>9788131532430</t>
+  </si>
+  <si>
+    <t>16.5</t>
+  </si>
+  <si>
     <t>Basu</t>
   </si>
   <si>
     <t>9788180522338</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>9788123928418</t>
-[...20 lines deleted...]
-    <t>16.5</t>
+    <t>ENVIRONMENTAL PHYSICS</t>
+  </si>
+  <si>
+    <t>9780415201919</t>
+  </si>
+  <si>
+    <t>29.75</t>
   </si>
   <si>
     <t>Environmental Physics</t>
   </si>
   <si>
     <t>415201918</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>ENVIRONMENTAL PHYSICS</t>
-[...7 lines deleted...]
-  <si>
     <t>ESSENTIAL QUANTUM MECHANICS</t>
   </si>
   <si>
     <t>Bowman</t>
   </si>
   <si>
     <t>9780199228935</t>
   </si>
   <si>
     <t>ESSENTIAL QUANTUM OPTICS</t>
   </si>
   <si>
     <t>Leonhardt</t>
   </si>
   <si>
     <t>9780521145053</t>
   </si>
   <si>
     <t>ESSENTIALS OF NONLINEAR OPTICS</t>
   </si>
   <si>
     <t>MURTI</t>
   </si>
   <si>
     <t>9789383656639</t>
@@ -1532,65 +1532,65 @@
   <si>
     <t>EXPERIMENTS IN NUCLEAR PHYSICS</t>
   </si>
   <si>
     <t>SHARMA</t>
   </si>
   <si>
     <t>EXPERIMENTS IN PHYSICS</t>
   </si>
   <si>
     <t>71.7</t>
   </si>
   <si>
     <t>Explaining Renewable Energy</t>
   </si>
   <si>
     <t>Moore</t>
   </si>
   <si>
     <t>9781032278414</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
+    <t>EXTREME STATES OF MATTER IN STRONG INTERACTION PHYSICS</t>
+  </si>
+  <si>
+    <t>Helmut</t>
+  </si>
+  <si>
+    <t>9783642239076</t>
+  </si>
+  <si>
     <t>Extreme States Of Matter In Strong Interaction Physics</t>
   </si>
   <si>
-    <t>Helmut</t>
-[...1 lines deleted...]
-  <si>
     <t>11000000268</t>
   </si>
   <si>
-    <t>EXTREME STATES OF MATTER IN STRONG INTERACTION PHYSICS</t>
-[...4 lines deleted...]
-  <si>
     <t>FIBER OPTICS&amp;LASERS THE TWO REVOLUTIONS</t>
   </si>
   <si>
     <t>9789385935909</t>
   </si>
   <si>
     <t>FINITE-TEMPERATURE FIELD THEORY PRINCIPLES &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>Gale</t>
   </si>
   <si>
     <t>9780521173223</t>
   </si>
   <si>
     <t>Finn's Thermal Physics</t>
   </si>
   <si>
     <t>9781498718875</t>
   </si>
   <si>
     <t>87.5</t>
   </si>
   <si>
     <t>Form, Matter, Substance</t>
@@ -1601,185 +1601,185 @@
   <si>
     <t>9780198880684</t>
   </si>
   <si>
     <t>FOURIER OPTICS &amp; COMPUTATIONAL IMAGING</t>
   </si>
   <si>
     <t>Khare</t>
   </si>
   <si>
     <t>9789385462290</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>FRONTIERS IN NUMERICAL RELATIVITY</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>9780521115957</t>
   </si>
   <si>
+    <t>FUNDAMENTALS OF COSMOLOGY</t>
+  </si>
+  <si>
+    <t>Rich</t>
+  </si>
+  <si>
+    <t>9783540413509</t>
+  </si>
+  <si>
+    <t>31.15</t>
+  </si>
+  <si>
     <t>Fundamentals Of Cosmology</t>
   </si>
   <si>
-    <t>Rich</t>
-[...1 lines deleted...]
-  <si>
     <t>3540413502</t>
   </si>
   <si>
-    <t>FUNDAMENTALS OF COSMOLOGY</t>
-[...7 lines deleted...]
-  <si>
     <t>FUNDAMENTALS OF OPTICAL ENGINEERING</t>
   </si>
   <si>
     <t>Cai</t>
   </si>
   <si>
     <t>9789382220909</t>
   </si>
   <si>
+    <t>FUNDAMENTALS OF QUANTUM MECHANICS</t>
+  </si>
+  <si>
+    <t>Erkoc</t>
+  </si>
+  <si>
+    <t>9781584887324</t>
+  </si>
+  <si>
+    <t>52.5</t>
+  </si>
+  <si>
     <t>Fundamentals Of Quantum Mechanics</t>
   </si>
   <si>
-    <t>Erkoc</t>
-[...1 lines deleted...]
-  <si>
     <t>158488732X</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>FUNDAMENTALS OF QUANTUM MECHANICS</t>
-[...7 lines deleted...]
-  <si>
     <t>Fundamentals Of Quantum Optics</t>
   </si>
   <si>
     <t>9780486450087</t>
   </si>
   <si>
     <t>GALAXIES, AXISYMMETRIC SYSTEMS AND RELATIVITY</t>
   </si>
   <si>
     <t>Maccallum</t>
   </si>
   <si>
     <t>9780521281331</t>
   </si>
   <si>
     <t>GALAXY MORPHOLOGY AND CLASSIFICATION SIDNEY VAN DEN BERGH  98</t>
   </si>
   <si>
     <t>Bergh</t>
   </si>
   <si>
     <t>9780521623353</t>
   </si>
   <si>
     <t>GAUGE/GRAVITY DUALIY FOUNDATIONS AND APPLICATIONS</t>
   </si>
   <si>
     <t>Ammon</t>
   </si>
   <si>
     <t>9781107010345</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>General Continuum Mechanics</t>
   </si>
   <si>
     <t>Chung</t>
   </si>
   <si>
     <t>9780521874069</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>GENERAL RELATIVITY</t>
+  </si>
+  <si>
+    <t>Kenyon</t>
+  </si>
+  <si>
+    <t>9780198519966</t>
+  </si>
+  <si>
+    <t>49.6</t>
+  </si>
+  <si>
     <t>General Relativity</t>
   </si>
   <si>
-    <t>Kenyon</t>
-[...1 lines deleted...]
-  <si>
     <t>198519966</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>GENERAL RELATIVITY</t>
-[...5 lines deleted...]
-    <t>49.6</t>
+    <t>GEOMETRICAL PHYSICS IN MINKOWSKI SPACETIME</t>
+  </si>
+  <si>
+    <t>Rowe</t>
+  </si>
+  <si>
+    <t>9781852333669</t>
+  </si>
+  <si>
+    <t>35.47</t>
   </si>
   <si>
     <t>Geometrical Physics In Minkowski Spacetime</t>
   </si>
   <si>
-    <t>Rowe</t>
-[...1 lines deleted...]
-  <si>
     <t>1852333669</t>
   </si>
   <si>
-    <t>GEOMETRICAL PHYSICS IN MINKOWSKI SPACETIME</t>
-[...7 lines deleted...]
-  <si>
     <t>GLOBULAR CLUSTERS  99</t>
   </si>
   <si>
     <t>Sanchez</t>
   </si>
   <si>
     <t>9780521770583</t>
   </si>
   <si>
     <t>38.5</t>
   </si>
   <si>
     <t>Globular Clusters  99</t>
   </si>
   <si>
     <t>521770580</t>
   </si>
   <si>
     <t>GREEN SOLAR CITIES</t>
   </si>
   <si>
     <t>Klint</t>
   </si>
   <si>
     <t>9780415731195</t>
@@ -1808,140 +1808,140 @@
   <si>
     <t>521642507</t>
   </si>
   <si>
     <t>Guide to Classical Physics Using Mathematica for Calculations and Visualizations</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>9781032769769</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>HB OF ACCELERATOR PHYSICS &amp; ENGINEERING</t>
   </si>
   <si>
     <t>Zimmerman</t>
   </si>
   <si>
     <t>9789814417174</t>
   </si>
   <si>
+    <t>Hb Of Laser Wavelengths  99</t>
+  </si>
+  <si>
+    <t>Weber</t>
+  </si>
+  <si>
+    <t>849335086</t>
+  </si>
+  <si>
     <t>HB OF LASER WAVELENGTHS  99</t>
   </si>
   <si>
-    <t>Weber</t>
-[...1 lines deleted...]
-  <si>
     <t>9780849335082</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
-    <t>Hb Of Laser Wavelengths  99</t>
-[...2 lines deleted...]
-    <t>849335086</t>
+    <t>Heavy Flavour Physics</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>750308672</t>
   </si>
   <si>
     <t>HEAVY FLAVOUR PHYSICS</t>
   </si>
   <si>
-    <t>Davies</t>
-[...1 lines deleted...]
-  <si>
     <t>9780750308670</t>
   </si>
   <si>
-    <t>Heavy Flavour Physics</t>
-[...4 lines deleted...]
-  <si>
     <t>HISTORY OF SCIENCE</t>
   </si>
   <si>
     <t>Ewaida</t>
   </si>
   <si>
     <t>9789770526965</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11000000222</t>
   </si>
   <si>
     <t>How the Universe Got Its Spots: Diary of a Finite Time in a Finite Space</t>
   </si>
   <si>
     <t>Janna</t>
   </si>
   <si>
     <t>9780691232270</t>
   </si>
   <si>
     <t>HUBBLE VISION FURTHER ADVENTURES WITH THE HUBBLE SPACE TELESCOPE  98</t>
   </si>
   <si>
     <t>9780521592918</t>
   </si>
   <si>
     <t>Hubble Vision Further Adventures With The Hubble Space Telescope  98</t>
   </si>
   <si>
     <t>521592917</t>
   </si>
   <si>
+    <t>Imaging Through Turbulence  96</t>
+  </si>
+  <si>
+    <t>Welsh</t>
+  </si>
+  <si>
+    <t>849337879</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
     <t>IMAGING THROUGH TURBULENCE  96</t>
   </si>
   <si>
-    <t>Welsh</t>
-[...1 lines deleted...]
-  <si>
     <t>9780849337871</t>
   </si>
   <si>
-    <t>1996</t>
-[...1 lines deleted...]
-  <si>
     <t>46.58</t>
   </si>
   <si>
-    <t>Imaging Through Turbulence  96</t>
-[...4 lines deleted...]
-  <si>
     <t>IMPLEMENTATION OF SOLAR THERMAL TECHNOLOGY</t>
   </si>
   <si>
     <t>Larson</t>
   </si>
   <si>
     <t>9780262517157</t>
   </si>
   <si>
     <t>In Pursuit of Zeta-3: The World's Most Mysterious Unsolved Math Problem</t>
   </si>
   <si>
     <t>NAHIN</t>
   </si>
   <si>
     <t>9780691247649</t>
   </si>
   <si>
     <t>Industrial Plasma Engineering Vol 2</t>
   </si>
   <si>
     <t>Roth</t>
   </si>
   <si>
     <t>750305452</t>
@@ -2048,68 +2048,68 @@
   <si>
     <t>198517890</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>INT TO POLYMER PHYSICS</t>
   </si>
   <si>
     <t>9780198517894</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>INT TO QUANTUM MECHANICS WITH APPLICATIONS TO CHEMISTRY</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>9780486648712</t>
   </si>
   <si>
+    <t>INT TO QUANTUM OPTICS FROM LIGHT QUANTA TO QUANTUM TELEPORTATION  200</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>9780521835633</t>
+  </si>
+  <si>
+    <t>54.25</t>
+  </si>
+  <si>
     <t>Int To Quantum Optics From Light Quanta To Quantum Teleportation  200</t>
   </si>
   <si>
-    <t>Paul</t>
-[...1 lines deleted...]
-  <si>
     <t>521835631</t>
   </si>
   <si>
-    <t>INT TO QUANTUM OPTICS FROM LIGHT QUANTA TO QUANTUM TELEPORTATION  200</t>
-[...7 lines deleted...]
-  <si>
     <t>INT TO STATISTICAL PHYSICS</t>
   </si>
   <si>
     <t>Huang</t>
   </si>
   <si>
     <t>9781420079029</t>
   </si>
   <si>
     <t>INT TO THE MATHEMATICAL PHYSICS OF NONLINEAR WAVES</t>
   </si>
   <si>
     <t>Minoru</t>
   </si>
   <si>
     <t>9781627052757</t>
   </si>
   <si>
     <t>INTRODUCTIAN TO THE OPTICAL TRANSFER FUNCTION</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>9788122428315</t>
@@ -2168,197 +2168,197 @@
   <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>9788126546060</t>
   </si>
   <si>
     <t>INTRODUCTORY PHYSICS</t>
   </si>
   <si>
     <t>Henderson</t>
   </si>
   <si>
     <t>9788119365296</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>INTRODUCTORY PHYSICS SUMMARIES, EXAMPLES, AND PRACTICE PROBLEMS</t>
   </si>
   <si>
     <t>9780367434236</t>
   </si>
   <si>
+    <t>IONOSPHERES PHYSICS PLASMA PHYSICS &amp; CHEMISTRY</t>
+  </si>
+  <si>
+    <t>Schunk</t>
+  </si>
+  <si>
+    <t>9780521632379</t>
+  </si>
+  <si>
+    <t>48.75</t>
+  </si>
+  <si>
     <t>Ionospheres Physics Plasma Physics &amp; Chemistry</t>
   </si>
   <si>
-    <t>Schunk</t>
-[...1 lines deleted...]
-  <si>
     <t>521632374</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>IONOSPHERES PHYSICS PLASMA PHYSICS &amp; CHEMISTRY</t>
-[...7 lines deleted...]
-  <si>
     <t>KINEMATICS</t>
   </si>
   <si>
     <t>DIAS</t>
   </si>
   <si>
     <t>9788119365333</t>
   </si>
   <si>
     <t>LAND SURFACE PROCESSES IN ATMOSPHERIC GENERAL CIRCULATION MODELS</t>
   </si>
   <si>
     <t>Eagleson</t>
   </si>
   <si>
     <t>9780521107174</t>
   </si>
   <si>
+    <t>LASER FUNDAMENTALS</t>
+  </si>
+  <si>
+    <t>Silfvast</t>
+  </si>
+  <si>
+    <t>9780521833455</t>
+  </si>
+  <si>
+    <t>69.75</t>
+  </si>
+  <si>
     <t>Laser Fundamentals</t>
   </si>
   <si>
-    <t>Silfvast</t>
-[...1 lines deleted...]
-  <si>
     <t>521833450</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>LASER FUNDAMENTALS</t>
-[...7 lines deleted...]
-  <si>
     <t>LASERS FUNDAMENTALS AND APPLICATIONS</t>
   </si>
   <si>
     <t>9780230322318</t>
   </si>
   <si>
     <t>LASERS TECHNIQUES &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>Prasad</t>
   </si>
   <si>
     <t>9789385462306</t>
   </si>
   <si>
+    <t>LATTICE GAS HYDRODYNAMICS</t>
+  </si>
+  <si>
+    <t>Boon</t>
+  </si>
+  <si>
+    <t>9780521419444</t>
+  </si>
+  <si>
+    <t>56.7</t>
+  </si>
+  <si>
     <t>Lattice Gas Hydrodynamics</t>
   </si>
   <si>
-    <t>Boon</t>
-[...1 lines deleted...]
-  <si>
     <t>521419441</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>LATTICE GAS HYDRODYNAMICS</t>
-[...7 lines deleted...]
-  <si>
     <t>Lectures on Quantum Mechanics</t>
   </si>
   <si>
     <t>9788130929958</t>
   </si>
   <si>
     <t>LIFE AT THE CENTER OF THE ENERGY CRISIS</t>
   </si>
   <si>
     <t>Miley</t>
   </si>
   <si>
     <t>9789814436489</t>
   </si>
   <si>
     <t>LIGHT &amp; OPTICS PRINCIPLES &amp; PRACTICES</t>
   </si>
   <si>
     <t>Al-azzawi</t>
   </si>
   <si>
     <t>9780849383137</t>
   </si>
   <si>
     <t>LIGHT AND OPTICS</t>
   </si>
   <si>
     <t>9788119205998</t>
   </si>
   <si>
+    <t>LIGHT-EMITTING DIODES</t>
+  </si>
+  <si>
+    <t>Schubert</t>
+  </si>
+  <si>
+    <t>9780521533515</t>
+  </si>
+  <si>
+    <t>51.15</t>
+  </si>
+  <si>
     <t>Light-emitting Diodes</t>
   </si>
   <si>
-    <t>Schubert</t>
-[...1 lines deleted...]
-  <si>
     <t>521533511</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>LIGHT-EMITTING DIODES</t>
-[...7 lines deleted...]
-  <si>
     <t>LIGHTNING SCIENCE &amp; LIGHTNING PROTECTION</t>
   </si>
   <si>
     <t>Lubasi</t>
   </si>
   <si>
     <t>9789351243533</t>
   </si>
   <si>
     <t>MAGNETISM &amp; LIGAND-FIELD ANALYSIS</t>
   </si>
   <si>
     <t>Gerloch</t>
   </si>
   <si>
     <t>9780521109154</t>
   </si>
   <si>
     <t>MAGNETORESISTANCE IN METALS</t>
   </si>
   <si>
     <t>Pippard</t>
   </si>
   <si>
     <t>9780521118804</t>
@@ -2402,197 +2402,197 @@
   <si>
     <t>77</t>
   </si>
   <si>
     <t>MATHEMATICAL PHYSICS</t>
   </si>
   <si>
     <t>9789386202017</t>
   </si>
   <si>
     <t>MATHEMATICAL PHYSICS FOR ENGINEERS</t>
   </si>
   <si>
     <t>Ray</t>
   </si>
   <si>
     <t>9788122422276</t>
   </si>
   <si>
     <t>Mathematical Physics For Engineers</t>
   </si>
   <si>
     <t>8122422276</t>
   </si>
   <si>
+    <t>MEANDERING IN MEDICAL PHYSICS  99</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>9780750304948</t>
+  </si>
+  <si>
+    <t>28.5</t>
+  </si>
+  <si>
     <t>Meandering In Medical Physics  99</t>
   </si>
   <si>
-    <t>Roberts</t>
-[...1 lines deleted...]
-  <si>
     <t>750304944</t>
   </si>
   <si>
-    <t>MEANDERING IN MEDICAL PHYSICS  99</t>
-[...7 lines deleted...]
-  <si>
     <t>MEDITATIONS ON THE VAST UNIVERSE</t>
   </si>
   <si>
     <t>11000000208</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESOSCOPIC PHYSICS OF ELECTRONS &amp; PHOTONS</t>
   </si>
   <si>
     <t>Akkermans</t>
   </si>
   <si>
     <t>9780521349475</t>
   </si>
   <si>
+    <t>METAL &amp; CERAMIC MATRIX COMPOSITES</t>
+  </si>
+  <si>
+    <t>Cantor</t>
+  </si>
+  <si>
+    <t>9780750308724</t>
+  </si>
+  <si>
     <t>Metal &amp; Ceramic Matrix Composites</t>
   </si>
   <si>
-    <t>Cantor</t>
-[...1 lines deleted...]
-  <si>
     <t>750308729</t>
   </si>
   <si>
-    <t>METAL &amp; CERAMIC MATRIX COMPOSITES</t>
-[...4 lines deleted...]
-  <si>
     <t>Metric Spaces</t>
   </si>
   <si>
     <t>Vasudeva</t>
   </si>
   <si>
     <t>9781447174257</t>
   </si>
   <si>
     <t>MICROCOSMOS THE WORLD OF ELEMENTRY PARTICLES</t>
   </si>
   <si>
     <t>Fritzsch</t>
   </si>
   <si>
     <t>9789814449984</t>
   </si>
   <si>
     <t>Microscopic Dynamics Of Plasmas &amp; Chaos</t>
   </si>
   <si>
     <t>Escande</t>
   </si>
   <si>
     <t>750306122</t>
   </si>
   <si>
     <t>MICROSCOPIC DYNAMICS OF PLASMAS &amp; CHAOS</t>
   </si>
   <si>
     <t>9780750306126</t>
   </si>
   <si>
     <t>MIRACLES IN THE UNIVERSE</t>
   </si>
   <si>
     <t>11000000226</t>
   </si>
   <si>
+    <t>Models Of The Atomic Nucleus With Cd</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>3540285695</t>
+  </si>
+  <si>
     <t>MODELS OF THE ATOMIC NUCLEUS WITH CD</t>
   </si>
   <si>
-    <t>Cook</t>
-[...1 lines deleted...]
-  <si>
     <t>9783540285694</t>
   </si>
   <si>
-    <t>Models Of The Atomic Nucleus With Cd</t>
-[...2 lines deleted...]
-    <t>3540285695</t>
+    <t>Modern Classical Optics</t>
+  </si>
+  <si>
+    <t>Brooker</t>
+  </si>
+  <si>
+    <t>019859965X</t>
   </si>
   <si>
     <t>MODERN CLASSICAL OPTICS</t>
   </si>
   <si>
-    <t>Brooker</t>
-[...1 lines deleted...]
-  <si>
     <t>9780198599654</t>
   </si>
   <si>
     <t>42.24</t>
   </si>
   <si>
-    <t>Modern Classical Optics</t>
-[...4 lines deleted...]
-  <si>
     <t>Modern Engineering Physics</t>
   </si>
   <si>
     <t>Ghosh</t>
   </si>
   <si>
     <t>9789383828586</t>
   </si>
   <si>
+    <t>Modern Many-particle Physics Atomic Gases,quantum Dots &amp; Quantum Fluids</t>
+  </si>
+  <si>
+    <t>Lipparini</t>
+  </si>
+  <si>
+    <t>9812383468</t>
+  </si>
+  <si>
     <t>MODERN MANY-PARTICLE PHYSICS ATOMIC GASES,QUANTUM DOTS &amp; QUANTUM FLUIDS</t>
   </si>
   <si>
-    <t>Lipparini</t>
-[...4 lines deleted...]
-  <si>
     <t>66.65</t>
   </si>
   <si>
-    <t>Modern Many-particle Physics Atomic Gases,quantum Dots &amp; Quantum Fluids</t>
-[...1 lines deleted...]
-  <si>
     <t>MODERN METHODS OF TEACHING PHYSICS</t>
   </si>
   <si>
     <t>Dayal</t>
   </si>
   <si>
     <t>9788131302354</t>
   </si>
   <si>
     <t>MOLECULAR OPTICAL ACTIVITY &amp; THE CHIRAL DISCRIMINATI</t>
   </si>
   <si>
     <t>Mason</t>
   </si>
   <si>
     <t>9780521105637</t>
   </si>
   <si>
     <t>Molecular Physics</t>
   </si>
   <si>
     <t>9789350564301</t>
   </si>
   <si>
     <t>Molecular Quantum Mechanics</t>
@@ -2621,71 +2621,71 @@
   <si>
     <t>9780521283175</t>
   </si>
   <si>
     <t>NEGATIVE QUANTUM CHANNELS</t>
   </si>
   <si>
     <t>Cracken</t>
   </si>
   <si>
     <t>9781627051842</t>
   </si>
   <si>
     <t>NEUTRON SCATTERING IN CONDENSED MATTER PHYSICS</t>
   </si>
   <si>
     <t>Furrer</t>
   </si>
   <si>
     <t>9789810248314</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>New Perspectives In Astrophysical Cosmology</t>
+  </si>
+  <si>
+    <t>Rees</t>
+  </si>
+  <si>
+    <t>521642388</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>NEW PERSPECTIVES IN ASTROPHYSICAL COSMOLOGY</t>
   </si>
   <si>
-    <t>Rees</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521642385</t>
   </si>
   <si>
     <t>13.2</t>
   </si>
   <si>
-    <t>New Perspectives In Astrophysical Cosmology</t>
-[...7 lines deleted...]
-  <si>
     <t>NEW QUANTITATIVE APPROACH TO POWDER TECHNOLOGY  98</t>
   </si>
   <si>
     <t>Wanibe</t>
   </si>
   <si>
     <t>9780471981541</t>
   </si>
   <si>
     <t>74.25</t>
   </si>
   <si>
     <t>New Quantitative Approach To Powder Technology  98</t>
   </si>
   <si>
     <t>471981540</t>
   </si>
   <si>
     <t>Newton To Einstein The Trail Of Light</t>
   </si>
   <si>
     <t>Baierlein</t>
   </si>
   <si>
     <t>11000000227</t>
@@ -2732,80 +2732,80 @@
   <si>
     <t>Debnath</t>
   </si>
   <si>
     <t>9780521093040</t>
   </si>
   <si>
     <t>Nuclear And Particle Physics</t>
   </si>
   <si>
     <t>9789384726188</t>
   </si>
   <si>
     <t>101.7</t>
   </si>
   <si>
     <t>Nuclear Ghost: Atomic Livelihoods in Fukushima's Gray Zone</t>
   </si>
   <si>
     <t>MORIMOTO</t>
   </si>
   <si>
     <t>9780520394117</t>
   </si>
   <si>
+    <t>NUCLEAR PHYSICS</t>
+  </si>
+  <si>
+    <t>Dubey</t>
+  </si>
+  <si>
+    <t>9788183306256</t>
+  </si>
+  <si>
     <t>Nuclear Physics</t>
   </si>
   <si>
     <t>9789380642031</t>
   </si>
   <si>
-    <t>NUCLEAR PHYSICS</t>
-[...5 lines deleted...]
-    <t>9788183306256</t>
+    <t>Nuclear Physics With Polarized Particles</t>
+  </si>
+  <si>
+    <t>Schieck</t>
+  </si>
+  <si>
+    <t>11000000270</t>
   </si>
   <si>
     <t>NUCLEAR PHYSICS WITH POLARIZED PARTICLES</t>
   </si>
   <si>
-    <t>Schieck</t>
-[...1 lines deleted...]
-  <si>
     <t>9783642242250</t>
   </si>
   <si>
-    <t>Nuclear Physics With Polarized Particles</t>
-[...4 lines deleted...]
-  <si>
     <t>Nuclear Reaction</t>
   </si>
   <si>
     <t>M.chandrabhanu</t>
   </si>
   <si>
     <t>9788180303616</t>
   </si>
   <si>
     <t>NUCLEAR SAFETY IN LIGHT WATER REACTORS</t>
   </si>
   <si>
     <t>Sehgal</t>
   </si>
   <si>
     <t>978012388446</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>NUCLEAR SCATTERING</t>
   </si>
   <si>
     <t>Swan</t>
@@ -2981,68 +2981,68 @@
   <si>
     <t>Schinke</t>
   </si>
   <si>
     <t>9780521484145</t>
   </si>
   <si>
     <t>17.5</t>
   </si>
   <si>
     <t>Photodissociation Dynamics  93</t>
   </si>
   <si>
     <t>521484146</t>
   </si>
   <si>
     <t>PHYSICAL AND DYNAMICAL METEOROLOGY</t>
   </si>
   <si>
     <t>Brunt</t>
   </si>
   <si>
     <t>9781107601437</t>
   </si>
   <si>
+    <t>Physical Methods For Materials Characterisation</t>
+  </si>
+  <si>
+    <t>Flewitt</t>
+  </si>
+  <si>
+    <t>750308087</t>
+  </si>
+  <si>
     <t>PHYSICAL METHODS FOR MATERIALS CHARACTERISATION</t>
   </si>
   <si>
-    <t>Flewitt</t>
-[...1 lines deleted...]
-  <si>
     <t>9780750308083</t>
   </si>
   <si>
     <t>58.13</t>
   </si>
   <si>
-    <t>Physical Methods For Materials Characterisation</t>
-[...4 lines deleted...]
-  <si>
     <t>PHYSICAL PRINCIPLES IN SENSING &amp; SIGNALING</t>
   </si>
   <si>
     <t>Endress</t>
   </si>
   <si>
     <t>9780199600649</t>
   </si>
   <si>
     <t>Physics &amp; Probability</t>
   </si>
   <si>
     <t>Grandy</t>
   </si>
   <si>
     <t>521617103</t>
   </si>
   <si>
     <t>PHYSICS &amp; PROBABILITY</t>
   </si>
   <si>
     <t>9780521617109</t>
   </si>
   <si>
     <t>37.2</t>
@@ -3080,86 +3080,86 @@
   <si>
     <t>Encrenaz</t>
   </si>
   <si>
     <t>9789814525152</t>
   </si>
   <si>
     <t>Plasma Physics: An Introduction</t>
   </si>
   <si>
     <t>Fitzpatrick</t>
   </si>
   <si>
     <t>9781032202518</t>
   </si>
   <si>
     <t>PLASMA RESEARCH AT THE LIMIT</t>
   </si>
   <si>
     <t>Fortov</t>
   </si>
   <si>
     <t>9781908977243</t>
   </si>
   <si>
+    <t>PLASMA TURBULENCE IN THE SOLAR SYSTEM</t>
+  </si>
+  <si>
+    <t>9783642256660</t>
+  </si>
+  <si>
     <t>Plasma Turbulence In The Solar System</t>
   </si>
   <si>
     <t>NARITA</t>
   </si>
   <si>
     <t>11000000272</t>
   </si>
   <si>
-    <t>PLASMA TURBULENCE IN THE SOLAR SYSTEM</t>
-[...4 lines deleted...]
-  <si>
     <t>POLARISATION OF LIGHT</t>
   </si>
   <si>
     <t>Spottiseoode.</t>
   </si>
   <si>
     <t>9781108076234</t>
   </si>
   <si>
+    <t>Polymer Viscoelasticity Basics,molecular Theories &amp; Experiments</t>
+  </si>
+  <si>
+    <t>9812384170</t>
+  </si>
+  <si>
     <t>POLYMER VISCOELASTICITY BASICS,MOLECULAR THEORIES &amp; EXPERIMENTS</t>
   </si>
   <si>
-    <t>9812384170</t>
-[...1 lines deleted...]
-  <si>
     <t>44.95</t>
   </si>
   <si>
-    <t>Polymer Viscoelasticity Basics,molecular Theories &amp; Experiments</t>
-[...1 lines deleted...]
-  <si>
     <t>Practical Medical Physics</t>
   </si>
   <si>
     <t>9781138307537</t>
   </si>
   <si>
     <t>157.5</t>
   </si>
   <si>
     <t>practical physics</t>
   </si>
   <si>
     <t>Shukla</t>
   </si>
   <si>
     <t>9789386286048</t>
   </si>
   <si>
     <t>17.9</t>
   </si>
   <si>
     <t>PRACTICAL PHYSICS</t>
   </si>
   <si>
     <t>9788183306263</t>
@@ -3233,71 +3233,71 @@
   <si>
     <t xml:space="preserve">Problems in General Physics </t>
   </si>
   <si>
     <t>IGOR</t>
   </si>
   <si>
     <t>9789386418166</t>
   </si>
   <si>
     <t>PROBLEMS ON MATERIAL AND ENERGY BALANCE CALCULATION</t>
   </si>
   <si>
     <t>Balu</t>
   </si>
   <si>
     <t>9789380026046</t>
   </si>
   <si>
     <t>PROPERTIES OF MATTER</t>
   </si>
   <si>
     <t>11000000225</t>
   </si>
   <si>
+    <t>Protecting &amp; Exploiting New Technology And Designs Keith Hodkinson</t>
+  </si>
+  <si>
+    <t>Hodkinson</t>
+  </si>
+  <si>
+    <t>041913820X</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>PROTECTING &amp; EXPLOITING NEW TECHNOLOGY AND DESIGNS KEITH HODKINSON</t>
   </si>
   <si>
-    <t>Hodkinson</t>
-[...1 lines deleted...]
-  <si>
     <t>9780419138204</t>
   </si>
   <si>
     <t>11.2</t>
   </si>
   <si>
-    <t>Protecting &amp; Exploiting New Technology And Designs Keith Hodkinson</t>
-[...7 lines deleted...]
-  <si>
     <t>PROTECTIVE MEASUREMENT &amp; QUANTUM REALITY TOWARDS A NEW UNDERSTANDING OF QUANTUM MECHANICS</t>
   </si>
   <si>
     <t>Shan Gao</t>
   </si>
   <si>
     <t>9781107069633</t>
   </si>
   <si>
     <t>QUANTUM CHEMISTRY A CONCISE INTRODUCTION FOR STUDENTS OF PHYSICS,CHEMISTRY,BIOCHEMISTRY AND MATERIALS SCIENCE</t>
   </si>
   <si>
     <t>Thakar</t>
   </si>
   <si>
     <t>9781627054164</t>
   </si>
   <si>
     <t>QUANTUM FIELD THEORY FOR THE GIFTED AMATEUR</t>
   </si>
   <si>
     <t>9780199699339</t>
   </si>
   <si>
     <t>QUANTUM FIELD THEORY OF NON-EQUILIBRIUM STATES</t>
@@ -3488,143 +3488,143 @@
   <si>
     <t>9780123749918</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>RENEWABLE ENERGY SYSTEMS</t>
   </si>
   <si>
     <t>Lund</t>
   </si>
   <si>
     <t>9780124104235</t>
   </si>
   <si>
     <t>RESERVIOR EXPLORATION &amp; APPRAISAL</t>
   </si>
   <si>
     <t>Amado</t>
   </si>
   <si>
     <t>9781856178532</t>
   </si>
   <si>
+    <t>Rocket Dynamics &amp; Space Flight</t>
+  </si>
+  <si>
+    <t>Sivaram</t>
+  </si>
+  <si>
+    <t>11000000285</t>
+  </si>
+  <si>
     <t>ROCKET DYNAMICS &amp; SPACE FLIGHT</t>
   </si>
   <si>
-    <t>Sivaram</t>
-[...1 lines deleted...]
-  <si>
     <t>9788180522048</t>
   </si>
   <si>
-    <t>Rocket Dynamics &amp; Space Flight</t>
-[...4 lines deleted...]
-  <si>
     <t>ROTATING FIELDS IN GENERAL RELATIVITY</t>
   </si>
   <si>
     <t>Islam</t>
   </si>
   <si>
     <t>9780521113113</t>
   </si>
   <si>
+    <t>Sat Subject Test Physics</t>
+  </si>
+  <si>
+    <t>1419551051</t>
+  </si>
+  <si>
     <t>SAT SUBJECT TEST PHYSICS</t>
   </si>
   <si>
     <t>9781419551055</t>
   </si>
   <si>
-    <t>Sat Subject Test Physics</t>
-[...4 lines deleted...]
-  <si>
     <t>SCATTERING AMPLITUDES IN GAUGE THEORY AND GRAVITY</t>
   </si>
   <si>
     <t>9781107069251</t>
   </si>
   <si>
     <t>Schrodinger's Web</t>
   </si>
   <si>
     <t>Dowling</t>
   </si>
   <si>
     <t>9780367322311</t>
   </si>
   <si>
     <t>115.5</t>
   </si>
   <si>
     <t>SCIENCE FOR EVERYONE APTITUDE TEST PROBLEMS IN PHYSICS</t>
   </si>
   <si>
     <t>KROTOV</t>
   </si>
   <si>
     <t>9789386418319</t>
   </si>
   <si>
     <t>SCIENCE SIFTING TOOLS FOR INNOVATION IN SCIENCE AND TECHNOLOGY</t>
   </si>
   <si>
     <t>Dietert</t>
   </si>
   <si>
     <t>9789814407229</t>
   </si>
   <si>
+    <t>Scientific Papers Of C V Raman Acoustics Vol 2</t>
+  </si>
+  <si>
+    <t>8185324026</t>
+  </si>
+  <si>
     <t>SCIENTIFIC PAPERS OF C V RAMAN ACOUSTICS VOL 2</t>
   </si>
   <si>
-    <t>8185324026</t>
-[...1 lines deleted...]
-  <si>
     <t>11.25</t>
   </si>
   <si>
-    <t>Scientific Papers Of C V Raman Acoustics Vol 2</t>
+    <t>Scientific Papers Of C V Raman Scattering Of Light Vol 1</t>
+  </si>
+  <si>
+    <t>8185324018</t>
   </si>
   <si>
     <t>SCIENTIFIC PAPERS OF C V RAMAN SCATTERING OF LIGHT VOL 1</t>
   </si>
   <si>
-    <t>8185324018</t>
-[...4 lines deleted...]
-  <si>
     <t>SEMI-CLASSICAL METHODS IN NUCLEUS</t>
   </si>
   <si>
     <t>Brink</t>
   </si>
   <si>
     <t>9780521114387</t>
   </si>
   <si>
     <t>SEMI-CONDUCTORS &amp; METALS</t>
   </si>
   <si>
     <t>9780521178594</t>
   </si>
   <si>
     <t>SEMICONDUCTOR LASER THEORY</t>
   </si>
   <si>
     <t>9781466561915</t>
   </si>
   <si>
     <t>Semiconductor Optics</t>
   </si>
   <si>
     <t>Klingshirn</t>
@@ -3737,86 +3737,86 @@
   <si>
     <t>Khadpekar</t>
   </si>
   <si>
     <t>9788131427392</t>
   </si>
   <si>
     <t>Solar Thermal Energy</t>
   </si>
   <si>
     <t>DHEEP</t>
   </si>
   <si>
     <t>9789387788626</t>
   </si>
   <si>
     <t>Solid State Engineering Physics</t>
   </si>
   <si>
     <t>9788180522932</t>
   </si>
   <si>
     <t>SOLID STATE PHYSICS</t>
   </si>
   <si>
+    <t>Pillai</t>
+  </si>
+  <si>
+    <t>9789386070920</t>
+  </si>
+  <si>
+    <t>35.9</t>
+  </si>
+  <si>
+    <t>Solid State Physics</t>
+  </si>
+  <si>
+    <t>Vimal</t>
+  </si>
+  <si>
+    <t>11000000283</t>
+  </si>
+  <si>
+    <t>9789380748511</t>
+  </si>
+  <si>
     <t>Katiyar</t>
   </si>
   <si>
     <t>11000000404</t>
   </si>
   <si>
     <t>9789380472126</t>
   </si>
   <si>
     <t>43.75</t>
   </si>
   <si>
-    <t>Solid State Physics</t>
-[...1 lines deleted...]
-  <si>
     <t>9788184114386</t>
   </si>
   <si>
-    <t>Vimal</t>
-[...16 lines deleted...]
-  <si>
     <t>SOLID-STATE PHYSICS</t>
   </si>
   <si>
     <t>Bailey</t>
   </si>
   <si>
     <t>9788184891218</t>
   </si>
   <si>
     <t>SPACE PHYSICS</t>
   </si>
   <si>
     <t>Kallenrode</t>
   </si>
   <si>
     <t>9783540412496</t>
   </si>
   <si>
     <t>Space Physics</t>
   </si>
   <si>
     <t>3540412492</t>
   </si>
   <si>
     <t>SPACE-TIME SYMMETRY &amp; QUANTUM YANG-MILLS GRAVITY</t>
@@ -3863,173 +3863,173 @@
   <si>
     <t>521812607</t>
   </si>
   <si>
     <t>SPIN DYNAMICS IN CONFINED MAGNETIC STRUCTURES I</t>
   </si>
   <si>
     <t>Hillebrands</t>
   </si>
   <si>
     <t>9783540411918</t>
   </si>
   <si>
     <t>94.8</t>
   </si>
   <si>
     <t>Spin Dynamics In Confined Magnetic Structures I</t>
   </si>
   <si>
     <t>3540411917</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
+    <t>STATISTICAL PHYSICS OF CRYSTALS &amp; LIQUIDS</t>
+  </si>
+  <si>
+    <t>Wallace</t>
+  </si>
+  <si>
+    <t>9812381139</t>
+  </si>
+  <si>
+    <t>32.55</t>
+  </si>
+  <si>
     <t>Statistical Physics Of Crystals &amp; Liquids</t>
   </si>
   <si>
-    <t>Wallace</t>
-[...10 lines deleted...]
-  <si>
     <t>STOCHASTIC DYNAMICS OF COMPLEX SYSTEMS VOL2</t>
   </si>
   <si>
     <t>9781848169937</t>
   </si>
   <si>
     <t>STOCHASTIC PROCESSES FOR PHYSICISTS</t>
   </si>
   <si>
     <t>9780521765428</t>
   </si>
   <si>
     <t>STRING THEORY AND THE SCIENTIFIC METHOD</t>
   </si>
   <si>
     <t>Dawid.</t>
   </si>
   <si>
     <t>9781107449619</t>
   </si>
   <si>
     <t>Sustainable Energy Management</t>
   </si>
   <si>
     <t>Colusin</t>
   </si>
   <si>
     <t>9780124159785</t>
   </si>
   <si>
+    <t>SYNCHRONIZATION A UNIVERSAL CONCEPT IN NONLINEAR SCIENCES</t>
+  </si>
+  <si>
+    <t>Pikovsky</t>
+  </si>
+  <si>
+    <t>9780521592857</t>
+  </si>
+  <si>
+    <t>101.25</t>
+  </si>
+  <si>
     <t>Synchronization A Universal Concept In Nonlinear Sciences</t>
   </si>
   <si>
-    <t>Pikovsky</t>
-[...1 lines deleted...]
-  <si>
     <t>521592852</t>
   </si>
   <si>
-    <t>SYNCHRONIZATION A UNIVERSAL CONCEPT IN NONLINEAR SCIENCES</t>
-[...7 lines deleted...]
-  <si>
     <t>TB OF OPTICS</t>
   </si>
   <si>
     <t>9788184114348</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>TEACHING OF GENERAL SCIENCE</t>
   </si>
   <si>
     <t>9788176489713</t>
   </si>
   <si>
     <t>TEXTBOOK OF MOLECULAR PHYSICS</t>
   </si>
   <si>
     <t>9789380472119</t>
   </si>
   <si>
     <t>Textbook Of Particle Physics {Pb}</t>
   </si>
   <si>
     <t>Kaur</t>
   </si>
   <si>
     <t>9789388716932</t>
   </si>
   <si>
     <t>THE ATMOSPHERE</t>
   </si>
   <si>
     <t>Berry</t>
   </si>
   <si>
     <t>9781107401679</t>
   </si>
   <si>
+    <t>THE CAMBRIDGE HB OF PHYSICS FORMULAS</t>
+  </si>
+  <si>
+    <t>Woan</t>
+  </si>
+  <si>
+    <t>9780521575072</t>
+  </si>
+  <si>
+    <t>12.7</t>
+  </si>
+  <si>
     <t>The Cambridge Hb Of Physics Formulas</t>
   </si>
   <si>
-    <t>Woan</t>
-[...1 lines deleted...]
-  <si>
     <t>521575079</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>THE CAMBRIDGE HB OF PHYSICS FORMULAS</t>
-[...7 lines deleted...]
-  <si>
     <t>The Cosmological Background Radiation</t>
   </si>
   <si>
     <t>Gunzig</t>
   </si>
   <si>
     <t>9780521574372</t>
   </si>
   <si>
     <t>The Discovery Of Subatomic Particles</t>
   </si>
   <si>
     <t>052182351X</t>
   </si>
   <si>
     <t>THE DISCOVERY OF SUBATOMIC PARTICLES</t>
   </si>
   <si>
     <t>9780521823517</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
     <t>The Distribution Of The Galaxies Gravitational Clustering In Cosmology</t>
@@ -4094,68 +4094,68 @@
   <si>
     <t>THE GLOBAL APPROACH TO QUANTUM FIELD THEORY  VOL1-2</t>
   </si>
   <si>
     <t>Witt</t>
   </si>
   <si>
     <t>9780198712879</t>
   </si>
   <si>
     <t>The Gravitational Million-body Problem</t>
   </si>
   <si>
     <t>Heggie</t>
   </si>
   <si>
     <t>9780521774864</t>
   </si>
   <si>
     <t>THE GROWTH OF PHYSICAL SCIENCE</t>
   </si>
   <si>
     <t>9781108005654</t>
   </si>
   <si>
+    <t>The Guide To Amateur Astronomy  95</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>521444926</t>
+  </si>
+  <si>
     <t>THE GUIDE TO AMATEUR ASTRONOMY  95</t>
   </si>
   <si>
-    <t>Newton</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521444927</t>
   </si>
   <si>
     <t>43.88</t>
   </si>
   <si>
-    <t>The Guide To Amateur Astronomy  95</t>
-[...4 lines deleted...]
-  <si>
     <t>The Interaction Of High-power Lasers With Plasmas</t>
   </si>
   <si>
     <t>Eliezer</t>
   </si>
   <si>
     <t>750307471</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>THE INTERACTION OF HIGH-POWER LASERS WITH PLASMAS</t>
   </si>
   <si>
     <t>9780750307475</t>
   </si>
   <si>
     <t>97.5</t>
   </si>
   <si>
     <t>THE MASS GAP &amp; ITS APPLICATIONS</t>
   </si>
   <si>
     <t>Barnafoldi</t>
@@ -4238,71 +4238,71 @@
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>9780198835578</t>
   </si>
   <si>
     <t>THE PRINCIPLE OF RELATIVITY</t>
   </si>
   <si>
     <t>Whitehead</t>
   </si>
   <si>
     <t>9781107600522</t>
   </si>
   <si>
     <t>THE QUANTUM THEORY OF UNIMOLECULAR</t>
   </si>
   <si>
     <t>Pritchard</t>
   </si>
   <si>
     <t>9780521105866</t>
   </si>
   <si>
+    <t>The Science &amp; Applications Of Acoustics</t>
+  </si>
+  <si>
+    <t>Raichel</t>
+  </si>
+  <si>
+    <t>387260625</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
     <t>THE SCIENCE &amp; APPLICATIONS OF ACOUSTICS</t>
   </si>
   <si>
-    <t>Raichel</t>
-[...1 lines deleted...]
-  <si>
     <t>9780387260624</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
-    <t>The Science &amp; Applications Of Acoustics</t>
-[...7 lines deleted...]
-  <si>
     <t>THE SINGULAR UNIVERSE AND THE REALITY OF TIME</t>
   </si>
   <si>
     <t>Smolin.</t>
   </si>
   <si>
     <t>9781107074064</t>
   </si>
   <si>
     <t>THE STRUCTURE OF THE ATMOSPHERE IN CLEAR WEATHER</t>
   </si>
   <si>
     <t>Cave.</t>
   </si>
   <si>
     <t>9781107457980</t>
   </si>
   <si>
     <t>THE SYMMETRICAL OPTICAL SYSTEM</t>
   </si>
   <si>
     <t>Steward.</t>
   </si>
   <si>
     <t>9781107493889</t>
@@ -4370,188 +4370,188 @@
   <si>
     <t>THEORY OF INELASTIC SCATTERING &amp; ABSORPTION OF X-RAYS</t>
   </si>
   <si>
     <t>Veenendaal</t>
   </si>
   <si>
     <t>9781107033559</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>THERMAL ENERGY AT THE MANOSCALE</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
   <si>
     <t>9789814449786</t>
   </si>
   <si>
     <t>THERMAL PHYSICS</t>
   </si>
   <si>
+    <t>9788180304712</t>
+  </si>
+  <si>
     <t>FRANTZ</t>
   </si>
   <si>
     <t>9788119205929</t>
   </si>
   <si>
-    <t>9788180304712</t>
-[...1 lines deleted...]
-  <si>
     <t>THERMAL PHYSICS CONCEPTS &amp; PRACTICE</t>
   </si>
   <si>
     <t>Wasserman</t>
   </si>
   <si>
     <t>9781107006492</t>
   </si>
   <si>
     <t>THERMAL PHYSICS HC</t>
   </si>
   <si>
     <t>Goodstein</t>
   </si>
   <si>
     <t>9781107080119</t>
   </si>
   <si>
     <t>THERMAL PHYSICS PC</t>
   </si>
   <si>
     <t>9781107465497</t>
   </si>
   <si>
     <t>THERMODYNAMICS AND KINETIC THEORY OF GASES</t>
   </si>
   <si>
     <t>9789381759554</t>
   </si>
   <si>
     <t>THREE-PARTICLE PHYSICS &amp; DISPERSION RELATION THEORY</t>
   </si>
   <si>
     <t>Anisovich</t>
   </si>
   <si>
     <t>9789814478809</t>
   </si>
   <si>
+    <t>Topics In Atomic Physics</t>
+  </si>
+  <si>
+    <t>Burkhardt</t>
+  </si>
+  <si>
+    <t>387257489</t>
+  </si>
+  <si>
     <t>TOPICS IN ATOMIC PHYSICS</t>
   </si>
   <si>
-    <t>Burkhardt</t>
-[...1 lines deleted...]
-  <si>
     <t>9780387257488</t>
   </si>
   <si>
-    <t>Topics In Atomic Physics</t>
-[...4 lines deleted...]
-  <si>
     <t>TOPICS IN MODERN PHYSICS</t>
   </si>
   <si>
     <t>Walecka</t>
   </si>
   <si>
     <t>9789814436892</t>
   </si>
   <si>
+    <t>TOPICS IN THE THEORY OF SOLID MATERIALS  .</t>
+  </si>
+  <si>
+    <t>Vail</t>
+  </si>
+  <si>
+    <t>9780750307291</t>
+  </si>
+  <si>
+    <t>40.5</t>
+  </si>
+  <si>
     <t>Topics In The Theory Of Solid Materials  .</t>
   </si>
   <si>
-    <t>Vail</t>
-[...1 lines deleted...]
-  <si>
     <t>750307293</t>
   </si>
   <si>
-    <t>TOPICS IN THE THEORY OF SOLID MATERIALS  .</t>
-[...7 lines deleted...]
-  <si>
     <t>TOTALITY ECLIPSES OF THE SUN</t>
   </si>
   <si>
     <t>Willcox</t>
   </si>
   <si>
     <t>9780199565528</t>
   </si>
   <si>
     <t>TRANSLATIONAL DYNAMICS &amp; MAGNETIC RESONANCE</t>
   </si>
   <si>
     <t>Callaghan</t>
   </si>
   <si>
     <t>9780198700821</t>
   </si>
   <si>
     <t>TRANSPORT IN LASER MICROFABRICATION</t>
   </si>
   <si>
     <t>Grigoropouloss</t>
   </si>
   <si>
     <t>9780521821728</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
+    <t>TURBULENCE AN INT FOR SCIENTISTS &amp; ENGINEERS</t>
+  </si>
+  <si>
+    <t>Davidson</t>
+  </si>
+  <si>
+    <t>9780198529491</t>
+  </si>
+  <si>
+    <t>65.1</t>
+  </si>
+  <si>
     <t>Turbulence An Int For Scientists &amp; Engineers</t>
   </si>
   <si>
-    <t>Davidson</t>
-[...1 lines deleted...]
-  <si>
     <t>019852949X</t>
   </si>
   <si>
-    <t>TURBULENCE AN INT FOR SCIENTISTS &amp; ENGINEERS</t>
-[...7 lines deleted...]
-  <si>
     <t>TURBULENCE STRUCTURE &amp; VORTEX DYNAMICS</t>
   </si>
   <si>
     <t>Hunt</t>
   </si>
   <si>
     <t>9780521781312</t>
   </si>
   <si>
     <t>Turbulence Structure &amp; Vortex Dynamics</t>
   </si>
   <si>
     <t>521781310</t>
   </si>
   <si>
     <t>Unifying Physics of Accelerators, Lasers and Plasma</t>
   </si>
   <si>
     <t>ELENA</t>
   </si>
   <si>
     <t>9781032352503</t>
   </si>
   <si>
     <t>VALENCE BOND METHODS THEORY &amp; APPLICATIONS</t>
@@ -4568,66 +4568,66 @@
   <si>
     <t>Valence Bond Methods Theory &amp; Applications</t>
   </si>
   <si>
     <t>521803926</t>
   </si>
   <si>
     <t>VOLUME AND SURFACE INTEGRALS USED IN PHYSICA SECOND EDITION</t>
   </si>
   <si>
     <t>Leathem.</t>
   </si>
   <si>
     <t>9781107493810</t>
   </si>
   <si>
     <t>VORTEX DYNANICS, STATISTICAL MECHANICS, &amp; PLANETARY ATMOSPHERES</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>9789812839138</t>
   </si>
   <si>
+    <t>Wavelets In Physics</t>
+  </si>
+  <si>
+    <t>Berg</t>
+  </si>
+  <si>
+    <t>521533538</t>
+  </si>
+  <si>
     <t>WAVELETS IN PHYSICS</t>
   </si>
   <si>
-    <t>Berg</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521533539</t>
   </si>
   <si>
     <t>63.94</t>
-  </si>
-[...4 lines deleted...]
-    <t>521533538</t>
   </si>
   <si>
     <t>WIND ENERGY</t>
   </si>
   <si>
     <t>JEYAKUMAR</t>
   </si>
   <si>
     <t>9788179460030</t>
   </si>
   <si>
     <t>21.75</t>
   </si>
   <si>
     <t>WIND POWER ALTERNATIVE ENERGY SOURCE  .</t>
   </si>
   <si>
     <t>11000000233</t>
   </si>
   <si>
     <t>Wissenschaftliche Abhandlungen Vol2</t>
   </si>
   <si>
     <t>Boltzmann</t>
   </si>
@@ -5411,80 +5411,80 @@
       </c>
       <c r="B22" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
@@ -6852,71 +6852,71 @@
       </c>
       <c r="E94" s="0" t="s">
         <v>344</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
@@ -6992,51 +6992,51 @@
       </c>
       <c r="E101" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>374</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
@@ -7092,71 +7092,71 @@
       </c>
       <c r="E106" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>388</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>389</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>172</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>388</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>392</v>
+        <v>172</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>394</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
@@ -7532,168 +7532,168 @@
       </c>
       <c r="E128" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>461</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>462</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>463</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>465</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>466</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>467</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>469</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>470</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C132" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="D132" s="0" t="s">
+      <c r="E132" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="F132" s="0" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>363</v>
+        <v>101</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F133" s="0" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>103</v>
+        <v>477</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>221</v>
+        <v>152</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>480</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>484</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>485</v>
       </c>
     </row>
@@ -7732,51 +7732,51 @@
       </c>
       <c r="E138" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>492</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>493</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>496</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
@@ -7988,71 +7988,71 @@
       </c>
       <c r="E151" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>530</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>293</v>
+        <v>532</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>530</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>534</v>
+        <v>293</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>535</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>536</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
@@ -8228,71 +8228,71 @@
       </c>
       <c r="E163" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>568</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>569</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>70</v>
+        <v>571</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>569</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>573</v>
+        <v>70</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>575</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
@@ -8428,111 +8428,111 @@
       </c>
       <c r="E173" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>598</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>599</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>601</v>
+        <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>599</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>24</v>
+        <v>603</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>604</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>605</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>607</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>605</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
@@ -8568,111 +8568,111 @@
       </c>
       <c r="E180" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>617</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>619</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>621</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>622</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>625</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>622</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>15</v>
+        <v>627</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>628</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>629</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>630</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
@@ -8848,51 +8848,51 @@
       </c>
       <c r="E194" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>659</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>660</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>662</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>663</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="0" t="s">
         <v>6</v>
@@ -8968,71 +8968,71 @@
       </c>
       <c r="E200" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>678</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>679</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>115</v>
+        <v>681</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>679</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>683</v>
+        <v>115</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>684</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>685</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="0" t="s">
         <v>6</v>
@@ -9768,71 +9768,71 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>796</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>797</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>376</v>
+        <v>799</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>797</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>801</v>
+        <v>376</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>802</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
@@ -9948,51 +9948,51 @@
       </c>
       <c r="E249" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>822</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>820</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>824</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>825</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
@@ -10028,131 +10028,131 @@
       </c>
       <c r="E253" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>831</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>832</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>834</v>
+        <v>406</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>832</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>406</v>
+        <v>836</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>837</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>838</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>840</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>841</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>843</v>
+        <v>525</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>841</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>525</v>
+        <v>844</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>845</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>846</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>847</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
@@ -10208,71 +10208,71 @@
       </c>
       <c r="E262" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>857</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>859</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>860</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>862</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>863</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
@@ -10368,51 +10368,51 @@
       </c>
       <c r="E270" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>882</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>883</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>885</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>886</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>180</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="0" t="s">
         <v>6</v>
@@ -10518,79 +10518,79 @@
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>903</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>904</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>906</v>
       </c>
-      <c r="C279" s="0"/>
+      <c r="C279" s="0" t="s">
+        <v>907</v>
+      </c>
       <c r="D279" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>152</v>
+        <v>9</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>478</v>
+        <v>275</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="C280" s="0" t="s">
         <v>909</v>
       </c>
+      <c r="C280" s="0"/>
       <c r="D280" s="0" t="s">
         <v>910</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>9</v>
+        <v>152</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>275</v>
+        <v>475</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>911</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>912</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>913</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
@@ -11066,71 +11066,71 @@
       </c>
       <c r="E305" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>989</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>990</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>992</v>
+        <v>90</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>990</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>90</v>
+        <v>994</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>995</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>996</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
@@ -11166,51 +11166,51 @@
       </c>
       <c r="E310" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="0" t="s">
         <v>6</v>
@@ -11277,200 +11277,200 @@
       </c>
       <c r="B316" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="C317" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D317" s="0" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B318" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C318" s="0" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>948</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>1032</v>
+        <v>238</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>948</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>238</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>558</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="0" t="s">
         <v>6</v>
@@ -11864,51 +11864,51 @@
       </c>
       <c r="E345" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="0" t="s">
         <v>6</v>
@@ -11984,51 +11984,51 @@
       </c>
       <c r="E351" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="0" t="s">
         <v>6</v>
@@ -12264,71 +12264,71 @@
       </c>
       <c r="E365" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>713</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>713</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1169</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>685</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="0" t="s">
         <v>6</v>
@@ -12384,162 +12384,162 @@
       </c>
       <c r="E371" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1182</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1184</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>1079</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1187</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1184</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1188</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1187</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>1079</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>1189</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>1190</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1191</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>1192</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>676</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1193</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1196</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="E379" s="0" t="s">
@@ -12584,111 +12584,111 @@
       </c>
       <c r="E381" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1207</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1208</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1210</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>1208</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1211</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>1212</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1213</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>1214</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>1215</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1216</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>1218</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="0" t="s">
         <v>6</v>
@@ -12724,51 +12724,51 @@
       </c>
       <c r="E388" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>1226</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>1229</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="0" t="s">
         <v>6</v>
@@ -12795,280 +12795,280 @@
       </c>
       <c r="B392" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>1238</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1239</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>1240</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>1241</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1242</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>152</v>
+        <v>47</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>204</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>523</v>
+        <v>1245</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>152</v>
+        <v>14</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>1244</v>
+        <v>324</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1245</v>
+        <v>1240</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>412</v>
+        <v>80</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>478</v>
+        <v>10</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1245</v>
+        <v>1240</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>14</v>
+        <v>152</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>324</v>
+        <v>204</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>1240</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>80</v>
+        <v>523</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>10</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1250</v>
+        <v>412</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>47</v>
+        <v>221</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>1252</v>
+        <v>475</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1253</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>1254</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1255</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>1257</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1258</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>1259</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>1257</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="E402" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>1262</v>
       </c>
       <c r="D403" s="0" t="s">
         <v>1263</v>
       </c>
       <c r="E403" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1264</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1265</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>1266</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>1267</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>1268</v>
       </c>
       <c r="D405" s="0" t="s">
         <v>1269</v>
       </c>
       <c r="E405" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="0" t="s">
         <v>6</v>
@@ -13144,71 +13144,71 @@
       </c>
       <c r="E409" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>1283</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>1285</v>
       </c>
       <c r="E410" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>232</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>1285</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>1287</v>
+        <v>232</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>1288</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>1289</v>
       </c>
       <c r="E412" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="0" t="s">
         <v>6</v>
@@ -13244,91 +13244,91 @@
       </c>
       <c r="E414" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>1295</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>1296</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>1297</v>
       </c>
       <c r="E415" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1298</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>1300</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>95</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="E417" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F417" s="0" t="s">
-        <v>1303</v>
+        <v>95</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>1304</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>412</v>
       </c>
       <c r="D418" s="0" t="s">
         <v>1305</v>
       </c>
       <c r="E418" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="0" t="s">
         <v>6</v>
@@ -13464,111 +13464,111 @@
       </c>
       <c r="E425" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D426" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>1332</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="D428" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="E428" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F428" s="0" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>1335</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="D429" s="0" t="s">
         <v>1336</v>
       </c>
       <c r="E429" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>1337</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>1338</v>
       </c>
       <c r="D430" s="0" t="s">
         <v>1339</v>
       </c>
       <c r="E430" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="0" t="s">
         <v>6</v>
@@ -13700,91 +13700,91 @@
       </c>
       <c r="E437" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>1358</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D438" s="0" t="s">
         <v>1359</v>
       </c>
       <c r="E438" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>1360</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>1361</v>
       </c>
       <c r="D439" s="0" t="s">
         <v>1362</v>
       </c>
       <c r="E439" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>1363</v>
+        <v>204</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>1361</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>1365</v>
+        <v>1364</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>204</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B441" s="0" t="s">
         <v>1366</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>1367</v>
       </c>
       <c r="D441" s="0" t="s">
         <v>1368</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="0" t="s">
         <v>6</v>
@@ -13920,51 +13920,51 @@
       </c>
       <c r="E448" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B449" s="0" t="s">
         <v>1393</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>1394</v>
       </c>
       <c r="D449" s="0" t="s">
         <v>1395</v>
       </c>
       <c r="E449" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F449" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B450" s="0" t="s">
         <v>1396</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>1397</v>
       </c>
       <c r="D450" s="0" t="s">
         <v>1398</v>
       </c>
       <c r="E450" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="0" t="s">
         <v>6</v>
@@ -14291,160 +14291,160 @@
       </c>
       <c r="B467" s="0" t="s">
         <v>1448</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>1449</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>1450</v>
       </c>
       <c r="E467" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>1451</v>
       </c>
       <c r="C468" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D468" s="0" t="s">
         <v>1452</v>
       </c>
-      <c r="D468" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E468" s="0" t="s">
-        <v>180</v>
+        <v>9</v>
       </c>
       <c r="F468" s="0" t="s">
-        <v>324</v>
+        <v>275</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B469" s="0" t="s">
         <v>1451</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>273</v>
+        <v>1453</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>1454</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>9</v>
+        <v>180</v>
       </c>
       <c r="F469" s="0" t="s">
-        <v>275</v>
+        <v>324</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>1455</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>1456</v>
       </c>
       <c r="D470" s="0" t="s">
         <v>1457</v>
       </c>
       <c r="E470" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F470" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>1458</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>1459</v>
       </c>
       <c r="D471" s="0" t="s">
         <v>1460</v>
       </c>
       <c r="E471" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F471" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>1461</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>1459</v>
       </c>
       <c r="D472" s="0" t="s">
         <v>1462</v>
       </c>
       <c r="E472" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>1463</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>1387</v>
       </c>
       <c r="D473" s="0" t="s">
         <v>1464</v>
       </c>
       <c r="E473" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F473" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>1465</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>1466</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>1467</v>
       </c>
       <c r="E474" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="0" t="s">
         <v>6</v>
@@ -14500,91 +14500,91 @@
       </c>
       <c r="E477" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>1476</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="D478" s="0" t="s">
         <v>1478</v>
       </c>
       <c r="E478" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F478" s="0" t="s">
-        <v>43</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="E479" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F479" s="0" t="s">
-        <v>1481</v>
+        <v>43</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>1482</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>1483</v>
       </c>
       <c r="D480" s="0" t="s">
         <v>1484</v>
       </c>
       <c r="E480" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F480" s="0" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>1485</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>1486</v>
       </c>
       <c r="D481" s="0" t="s">
         <v>1487</v>
       </c>
       <c r="E481" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="0" t="s">
         <v>6</v>
@@ -14600,71 +14600,71 @@
       </c>
       <c r="E482" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="D483" s="0" t="s">
         <v>1494</v>
       </c>
       <c r="E483" s="0" t="s">
         <v>588</v>
       </c>
       <c r="F483" s="0" t="s">
-        <v>289</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="E484" s="0" t="s">
         <v>588</v>
       </c>
       <c r="F484" s="0" t="s">
-        <v>1497</v>
+        <v>289</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>1498</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>1499</v>
       </c>
       <c r="D485" s="0" t="s">
         <v>1500</v>
       </c>
       <c r="E485" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="0" t="s">
         <v>6</v>
@@ -14780,71 +14780,71 @@
       </c>
       <c r="E491" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B492" s="0" t="s">
         <v>1518</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="D492" s="0" t="s">
         <v>1520</v>
       </c>
       <c r="E492" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F492" s="0" t="s">
-        <v>1521</v>
+        <v>61</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="E493" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F493" s="0" t="s">
-        <v>61</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>1524</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="D494" s="0" t="s">
         <v>1526</v>
       </c>
       <c r="E494" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="0" t="s">
         <v>6</v>
@@ -14860,51 +14860,51 @@
       </c>
       <c r="E495" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B496" s="0" t="s">
         <v>1530</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>1531</v>
       </c>
       <c r="D496" s="0" t="s">
         <v>1532</v>
       </c>
       <c r="E496" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F496" s="0" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">