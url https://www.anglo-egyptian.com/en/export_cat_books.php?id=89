--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -1175,68 +1175,68 @@
   <si>
     <t>9780486439358</t>
   </si>
   <si>
     <t>ELEMENTS OF MODERN PHYSICS</t>
   </si>
   <si>
     <t>Patil</t>
   </si>
   <si>
     <t>9789381162880</t>
   </si>
   <si>
     <t>27.25</t>
   </si>
   <si>
     <t xml:space="preserve">Elements of Modern Physics </t>
   </si>
   <si>
     <t>Jain</t>
   </si>
   <si>
     <t>9789389212464</t>
   </si>
   <si>
+    <t>Energy &amp; Environment Technological Challenges For The Future</t>
+  </si>
+  <si>
+    <t>Mori</t>
+  </si>
+  <si>
+    <t>4431702938</t>
+  </si>
+  <si>
     <t>ENERGY &amp; ENVIRONMENT TECHNOLOGICAL CHALLENGES FOR THE FUTURE</t>
   </si>
   <si>
-    <t>Mori</t>
-[...1 lines deleted...]
-  <si>
     <t>9784431702931</t>
   </si>
   <si>
     <t>81.4</t>
   </si>
   <si>
-    <t>Energy &amp; Environment Technological Challenges For The Future</t>
-[...4 lines deleted...]
-  <si>
     <t>ENERGY &amp; MASS IN RELATIVITY THEORY</t>
   </si>
   <si>
     <t>9789812814111</t>
   </si>
   <si>
     <t>Energy and Entropy: A Dynamic Duo</t>
   </si>
   <si>
     <t>LEFF</t>
   </si>
   <si>
     <t>9780367349066</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>150.5</t>
   </si>
   <si>
     <t>ENERGY AUDIT FOR PROFESSIONALS</t>
   </si>
   <si>
     <t>Kumar</t>
@@ -1370,65 +1370,65 @@
   <si>
     <t>9780415815208</t>
   </si>
   <si>
     <t>ENERGY STORAGE DEVICES</t>
   </si>
   <si>
     <t>CHAVDA</t>
   </si>
   <si>
     <t>9788119365449</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>ENERGY STORAGE SCIENCE &amp; TECHNOLOGY</t>
   </si>
   <si>
     <t>Pendse</t>
   </si>
   <si>
     <t>9789380090122</t>
   </si>
   <si>
+    <t>Energy Systems &amp; Sustainability</t>
+  </si>
+  <si>
+    <t>Boyle</t>
+  </si>
+  <si>
+    <t>199261792</t>
+  </si>
+  <si>
     <t>ENERGY SYSTEMS &amp; SUSTAINABILITY</t>
   </si>
   <si>
-    <t>Boyle</t>
-[...1 lines deleted...]
-  <si>
     <t>9780199261796</t>
   </si>
   <si>
-    <t>Energy Systems &amp; Sustainability</t>
-[...4 lines deleted...]
-  <si>
     <t>ENERGY THE SUBTLE CONCEPT</t>
   </si>
   <si>
     <t>Coopersmith</t>
   </si>
   <si>
     <t>9780199546503</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>ENERGY-TRANSDUCING A T PASES</t>
   </si>
   <si>
     <t>Tonomura</t>
   </si>
   <si>
     <t>9780521104814</t>
   </si>
   <si>
     <t>Energy:crisis Or Opportunity</t>
   </si>
   <si>
     <t>Schumacher</t>
@@ -1532,65 +1532,65 @@
   <si>
     <t>EXPERIMENTS IN NUCLEAR PHYSICS</t>
   </si>
   <si>
     <t>SHARMA</t>
   </si>
   <si>
     <t>EXPERIMENTS IN PHYSICS</t>
   </si>
   <si>
     <t>71.7</t>
   </si>
   <si>
     <t>Explaining Renewable Energy</t>
   </si>
   <si>
     <t>Moore</t>
   </si>
   <si>
     <t>9781032278414</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
+    <t>Extreme States Of Matter In Strong Interaction Physics</t>
+  </si>
+  <si>
+    <t>Helmut</t>
+  </si>
+  <si>
+    <t>11000000268</t>
+  </si>
+  <si>
     <t>EXTREME STATES OF MATTER IN STRONG INTERACTION PHYSICS</t>
   </si>
   <si>
-    <t>Helmut</t>
-[...1 lines deleted...]
-  <si>
     <t>9783642239076</t>
   </si>
   <si>
-    <t>Extreme States Of Matter In Strong Interaction Physics</t>
-[...4 lines deleted...]
-  <si>
     <t>FIBER OPTICS&amp;LASERS THE TWO REVOLUTIONS</t>
   </si>
   <si>
     <t>9789385935909</t>
   </si>
   <si>
     <t>FINITE-TEMPERATURE FIELD THEORY PRINCIPLES &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>Gale</t>
   </si>
   <si>
     <t>9780521173223</t>
   </si>
   <si>
     <t>Finn's Thermal Physics</t>
   </si>
   <si>
     <t>9781498718875</t>
   </si>
   <si>
     <t>87.5</t>
   </si>
   <si>
     <t>Form, Matter, Substance</t>
@@ -1826,65 +1826,65 @@
   <si>
     <t>Zimmerman</t>
   </si>
   <si>
     <t>9789814417174</t>
   </si>
   <si>
     <t>Hb Of Laser Wavelengths  99</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
     <t>849335086</t>
   </si>
   <si>
     <t>HB OF LASER WAVELENGTHS  99</t>
   </si>
   <si>
     <t>9780849335082</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
+    <t>HEAVY FLAVOUR PHYSICS</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>9780750308670</t>
+  </si>
+  <si>
     <t>Heavy Flavour Physics</t>
   </si>
   <si>
-    <t>Davies</t>
-[...1 lines deleted...]
-  <si>
     <t>750308672</t>
   </si>
   <si>
-    <t>HEAVY FLAVOUR PHYSICS</t>
-[...4 lines deleted...]
-  <si>
     <t>HISTORY OF SCIENCE</t>
   </si>
   <si>
     <t>Ewaida</t>
   </si>
   <si>
     <t>9789770526965</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11000000222</t>
   </si>
   <si>
     <t>How the Universe Got Its Spots: Diary of a Finite Time in a Finite Space</t>
   </si>
   <si>
     <t>Janna</t>
   </si>
   <si>
     <t>9780691232270</t>
   </si>
   <si>
     <t>HUBBLE VISION FURTHER ADVENTURES WITH THE HUBBLE SPACE TELESCOPE  98</t>
@@ -1916,98 +1916,98 @@
   <si>
     <t>9780849337871</t>
   </si>
   <si>
     <t>46.58</t>
   </si>
   <si>
     <t>IMPLEMENTATION OF SOLAR THERMAL TECHNOLOGY</t>
   </si>
   <si>
     <t>Larson</t>
   </si>
   <si>
     <t>9780262517157</t>
   </si>
   <si>
     <t>In Pursuit of Zeta-3: The World's Most Mysterious Unsolved Math Problem</t>
   </si>
   <si>
     <t>NAHIN</t>
   </si>
   <si>
     <t>9780691247649</t>
   </si>
   <si>
+    <t>INDUSTRIAL PLASMA ENGINEERING VOL 2</t>
+  </si>
+  <si>
+    <t>Roth</t>
+  </si>
+  <si>
+    <t>9780750305457</t>
+  </si>
+  <si>
+    <t>31.5</t>
+  </si>
+  <si>
     <t>Industrial Plasma Engineering Vol 2</t>
   </si>
   <si>
-    <t>Roth</t>
-[...1 lines deleted...]
-  <si>
     <t>750305452</t>
   </si>
   <si>
-    <t>INDUSTRIAL PLASMA ENGINEERING VOL 2</t>
-[...7 lines deleted...]
-  <si>
     <t>INT TO BLACK HOLE PHYSICS</t>
   </si>
   <si>
     <t>Zelnikov</t>
   </si>
   <si>
     <t>9780198729112</t>
   </si>
   <si>
+    <t>INT TO ENERGY RESOURCES, TECHNOLOGY, &amp; SOCIETY  93</t>
+  </si>
+  <si>
+    <t>Grossman</t>
+  </si>
+  <si>
+    <t>9780521359412</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>14.25</t>
+  </si>
+  <si>
     <t>Int To Energy Resources, Technology, &amp; Society  93</t>
   </si>
   <si>
-    <t>Grossman</t>
-[...1 lines deleted...]
-  <si>
     <t>521359414</t>
   </si>
   <si>
-    <t>1993</t>
-[...10 lines deleted...]
-  <si>
     <t>INT TO GENERAL RELATIVITY</t>
   </si>
   <si>
     <t>Ryder</t>
   </si>
   <si>
     <t>9780521845632</t>
   </si>
   <si>
     <t>INT TO MODERN DYNAMICS</t>
   </si>
   <si>
     <t>Nolte</t>
   </si>
   <si>
     <t>9780199657049</t>
   </si>
   <si>
     <t>INT TO MODERN OPTICS</t>
   </si>
   <si>
     <t>Fowles</t>
   </si>
   <si>
     <t>9780486659572</t>
@@ -2207,71 +2207,71 @@
   <si>
     <t>521632374</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>KINEMATICS</t>
   </si>
   <si>
     <t>DIAS</t>
   </si>
   <si>
     <t>9788119365333</t>
   </si>
   <si>
     <t>LAND SURFACE PROCESSES IN ATMOSPHERIC GENERAL CIRCULATION MODELS</t>
   </si>
   <si>
     <t>Eagleson</t>
   </si>
   <si>
     <t>9780521107174</t>
   </si>
   <si>
+    <t>Laser Fundamentals</t>
+  </si>
+  <si>
+    <t>Silfvast</t>
+  </si>
+  <si>
+    <t>521833450</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
     <t>LASER FUNDAMENTALS</t>
   </si>
   <si>
-    <t>Silfvast</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521833455</t>
   </si>
   <si>
     <t>69.75</t>
   </si>
   <si>
-    <t>Laser Fundamentals</t>
-[...7 lines deleted...]
-  <si>
     <t>LASERS FUNDAMENTALS AND APPLICATIONS</t>
   </si>
   <si>
     <t>9780230322318</t>
   </si>
   <si>
     <t>LASERS TECHNIQUES &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>Prasad</t>
   </si>
   <si>
     <t>9789385462306</t>
   </si>
   <si>
     <t>LATTICE GAS HYDRODYNAMICS</t>
   </si>
   <si>
     <t>Boon</t>
   </si>
   <si>
     <t>9780521419444</t>
   </si>
   <si>
     <t>56.7</t>
@@ -2360,71 +2360,71 @@
   <si>
     <t>Pippard</t>
   </si>
   <si>
     <t>9780521118804</t>
   </si>
   <si>
     <t>MASERS &amp; LASERS AN HISTORICAL APPROACH</t>
   </si>
   <si>
     <t>Bertolotti</t>
   </si>
   <si>
     <t>9781482217773</t>
   </si>
   <si>
     <t>Mass and Energy Balancing</t>
   </si>
   <si>
     <t>FEROZ</t>
   </si>
   <si>
     <t>9780367709679</t>
   </si>
   <si>
+    <t>Mathematical Methods Of Many-body Quantum Field Theory</t>
+  </si>
+  <si>
+    <t>Lehmann</t>
+  </si>
+  <si>
+    <t>1584884908</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
     <t>MATHEMATICAL METHODS OF MANY-BODY QUANTUM FIELD THEORY</t>
   </si>
   <si>
-    <t>Lehmann</t>
-[...1 lines deleted...]
-  <si>
     <t>9781584884903</t>
   </si>
   <si>
     <t>77.5</t>
   </si>
   <si>
-    <t>Mathematical Methods Of Many-body Quantum Field Theory</t>
-[...7 lines deleted...]
-  <si>
     <t>MATHEMATICAL PHYSICS</t>
   </si>
   <si>
     <t>9789386202017</t>
   </si>
   <si>
     <t>MATHEMATICAL PHYSICS FOR ENGINEERS</t>
   </si>
   <si>
     <t>Ray</t>
   </si>
   <si>
     <t>9788122422276</t>
   </si>
   <si>
     <t>Mathematical Physics For Engineers</t>
   </si>
   <si>
     <t>8122422276</t>
   </si>
   <si>
     <t>MEANDERING IN MEDICAL PHYSICS  99</t>
   </si>
   <si>
     <t>Roberts</t>
@@ -2471,86 +2471,86 @@
   <si>
     <t>Metal &amp; Ceramic Matrix Composites</t>
   </si>
   <si>
     <t>750308729</t>
   </si>
   <si>
     <t>Metric Spaces</t>
   </si>
   <si>
     <t>Vasudeva</t>
   </si>
   <si>
     <t>9781447174257</t>
   </si>
   <si>
     <t>MICROCOSMOS THE WORLD OF ELEMENTRY PARTICLES</t>
   </si>
   <si>
     <t>Fritzsch</t>
   </si>
   <si>
     <t>9789814449984</t>
   </si>
   <si>
+    <t>MICROSCOPIC DYNAMICS OF PLASMAS &amp; CHAOS</t>
+  </si>
+  <si>
+    <t>Escande</t>
+  </si>
+  <si>
+    <t>9780750306126</t>
+  </si>
+  <si>
     <t>Microscopic Dynamics Of Plasmas &amp; Chaos</t>
   </si>
   <si>
-    <t>Escande</t>
-[...1 lines deleted...]
-  <si>
     <t>750306122</t>
   </si>
   <si>
-    <t>MICROSCOPIC DYNAMICS OF PLASMAS &amp; CHAOS</t>
-[...4 lines deleted...]
-  <si>
     <t>MIRACLES IN THE UNIVERSE</t>
   </si>
   <si>
     <t>11000000226</t>
   </si>
   <si>
+    <t>MODELS OF THE ATOMIC NUCLEUS WITH CD</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>9783540285694</t>
+  </si>
+  <si>
     <t>Models Of The Atomic Nucleus With Cd</t>
   </si>
   <si>
-    <t>Cook</t>
-[...1 lines deleted...]
-  <si>
     <t>3540285695</t>
   </si>
   <si>
-    <t>MODELS OF THE ATOMIC NUCLEUS WITH CD</t>
-[...4 lines deleted...]
-  <si>
     <t>Modern Classical Optics</t>
   </si>
   <si>
     <t>Brooker</t>
   </si>
   <si>
     <t>019859965X</t>
   </si>
   <si>
     <t>MODERN CLASSICAL OPTICS</t>
   </si>
   <si>
     <t>9780198599654</t>
   </si>
   <si>
     <t>42.24</t>
   </si>
   <si>
     <t>Modern Engineering Physics</t>
   </si>
   <si>
     <t>Ghosh</t>
   </si>
   <si>
     <t>9789383828586</t>
@@ -2642,68 +2642,68 @@
   <si>
     <t>33</t>
   </si>
   <si>
     <t>New Perspectives In Astrophysical Cosmology</t>
   </si>
   <si>
     <t>Rees</t>
   </si>
   <si>
     <t>521642388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>NEW PERSPECTIVES IN ASTROPHYSICAL COSMOLOGY</t>
   </si>
   <si>
     <t>9780521642385</t>
   </si>
   <si>
     <t>13.2</t>
   </si>
   <si>
+    <t>New Quantitative Approach To Powder Technology  98</t>
+  </si>
+  <si>
+    <t>Wanibe</t>
+  </si>
+  <si>
+    <t>471981540</t>
+  </si>
+  <si>
     <t>NEW QUANTITATIVE APPROACH TO POWDER TECHNOLOGY  98</t>
   </si>
   <si>
-    <t>Wanibe</t>
-[...1 lines deleted...]
-  <si>
     <t>9780471981541</t>
   </si>
   <si>
     <t>74.25</t>
   </si>
   <si>
-    <t>New Quantitative Approach To Powder Technology  98</t>
-[...4 lines deleted...]
-  <si>
     <t>Newton To Einstein The Trail Of Light</t>
   </si>
   <si>
     <t>Baierlein</t>
   </si>
   <si>
     <t>11000000227</t>
   </si>
   <si>
     <t>NEWTON'S LAWS AND MOTION</t>
   </si>
   <si>
     <t>PIPPIN</t>
   </si>
   <si>
     <t>9788119205837</t>
   </si>
   <si>
     <t>Non-Conventional Energy Resources</t>
   </si>
   <si>
     <t>9789350142288</t>
   </si>
   <si>
     <t>NONEQUILIBRIUM STATISTICAL PHYSICS</t>
@@ -2732,65 +2732,65 @@
   <si>
     <t>Debnath</t>
   </si>
   <si>
     <t>9780521093040</t>
   </si>
   <si>
     <t>Nuclear And Particle Physics</t>
   </si>
   <si>
     <t>9789384726188</t>
   </si>
   <si>
     <t>101.7</t>
   </si>
   <si>
     <t>Nuclear Ghost: Atomic Livelihoods in Fukushima's Gray Zone</t>
   </si>
   <si>
     <t>MORIMOTO</t>
   </si>
   <si>
     <t>9780520394117</t>
   </si>
   <si>
+    <t>Nuclear Physics</t>
+  </si>
+  <si>
+    <t>9789380642031</t>
+  </si>
+  <si>
     <t>NUCLEAR PHYSICS</t>
   </si>
   <si>
     <t>Dubey</t>
   </si>
   <si>
     <t>9788183306256</t>
   </si>
   <si>
-    <t>Nuclear Physics</t>
-[...4 lines deleted...]
-  <si>
     <t>Nuclear Physics With Polarized Particles</t>
   </si>
   <si>
     <t>Schieck</t>
   </si>
   <si>
     <t>11000000270</t>
   </si>
   <si>
     <t>NUCLEAR PHYSICS WITH POLARIZED PARTICLES</t>
   </si>
   <si>
     <t>9783642242250</t>
   </si>
   <si>
     <t>Nuclear Reaction</t>
   </si>
   <si>
     <t>M.chandrabhanu</t>
   </si>
   <si>
     <t>9788180303616</t>
   </si>
   <si>
     <t>NUCLEAR SAFETY IN LIGHT WATER REACTORS</t>
@@ -2981,68 +2981,68 @@
   <si>
     <t>Schinke</t>
   </si>
   <si>
     <t>9780521484145</t>
   </si>
   <si>
     <t>17.5</t>
   </si>
   <si>
     <t>Photodissociation Dynamics  93</t>
   </si>
   <si>
     <t>521484146</t>
   </si>
   <si>
     <t>PHYSICAL AND DYNAMICAL METEOROLOGY</t>
   </si>
   <si>
     <t>Brunt</t>
   </si>
   <si>
     <t>9781107601437</t>
   </si>
   <si>
+    <t>PHYSICAL METHODS FOR MATERIALS CHARACTERISATION</t>
+  </si>
+  <si>
+    <t>Flewitt</t>
+  </si>
+  <si>
+    <t>9780750308083</t>
+  </si>
+  <si>
+    <t>58.13</t>
+  </si>
+  <si>
     <t>Physical Methods For Materials Characterisation</t>
   </si>
   <si>
-    <t>Flewitt</t>
-[...1 lines deleted...]
-  <si>
     <t>750308087</t>
   </si>
   <si>
-    <t>PHYSICAL METHODS FOR MATERIALS CHARACTERISATION</t>
-[...7 lines deleted...]
-  <si>
     <t>PHYSICAL PRINCIPLES IN SENSING &amp; SIGNALING</t>
   </si>
   <si>
     <t>Endress</t>
   </si>
   <si>
     <t>9780199600649</t>
   </si>
   <si>
     <t>Physics &amp; Probability</t>
   </si>
   <si>
     <t>Grandy</t>
   </si>
   <si>
     <t>521617103</t>
   </si>
   <si>
     <t>PHYSICS &amp; PROBABILITY</t>
   </si>
   <si>
     <t>9780521617109</t>
   </si>
   <si>
     <t>37.2</t>
@@ -3152,71 +3152,71 @@
   <si>
     <t>Shukla</t>
   </si>
   <si>
     <t>9789386286048</t>
   </si>
   <si>
     <t>17.9</t>
   </si>
   <si>
     <t>PRACTICAL PHYSICS</t>
   </si>
   <si>
     <t>9788183306263</t>
   </si>
   <si>
     <t>PRECIPITATION THEORY,MEASUREMENT &amp; DISTRIBUTION</t>
   </si>
   <si>
     <t>Strangeways</t>
   </si>
   <si>
     <t>9780521172929</t>
   </si>
   <si>
+    <t>Principles &amp; Modern Applications Of Mass Transfer Operations</t>
+  </si>
+  <si>
+    <t>Benitez</t>
+  </si>
+  <si>
+    <t>471203440</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
     <t>PRINCIPLES &amp; MODERN APPLICATIONS OF MASS TRANSFER OPERATIONS</t>
   </si>
   <si>
-    <t>Benitez</t>
-[...1 lines deleted...]
-  <si>
     <t>9780471203445</t>
   </si>
   <si>
     <t>72.77</t>
   </si>
   <si>
-    <t>Principles &amp; Modern Applications Of Mass Transfer Operations</t>
-[...7 lines deleted...]
-  <si>
     <t>PRINCIPLES OF BIOCHEMISTRY &amp; BIOPHYSICS</t>
   </si>
   <si>
     <t>Shiv Naz</t>
   </si>
   <si>
     <t>9789351112068</t>
   </si>
   <si>
     <t>Principles of Physics</t>
   </si>
   <si>
     <t>9781118230749</t>
   </si>
   <si>
     <t>48.5</t>
   </si>
   <si>
     <t>Principles Of Quantum Mechanics As Applied To Chemistry &amp; Chemical Phys</t>
   </si>
   <si>
     <t>Fitts</t>
   </si>
   <si>
     <t>9780521658416</t>
@@ -3488,143 +3488,143 @@
   <si>
     <t>9780123749918</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>RENEWABLE ENERGY SYSTEMS</t>
   </si>
   <si>
     <t>Lund</t>
   </si>
   <si>
     <t>9780124104235</t>
   </si>
   <si>
     <t>RESERVIOR EXPLORATION &amp; APPRAISAL</t>
   </si>
   <si>
     <t>Amado</t>
   </si>
   <si>
     <t>9781856178532</t>
   </si>
   <si>
+    <t>ROCKET DYNAMICS &amp; SPACE FLIGHT</t>
+  </si>
+  <si>
+    <t>Sivaram</t>
+  </si>
+  <si>
+    <t>9788180522048</t>
+  </si>
+  <si>
     <t>Rocket Dynamics &amp; Space Flight</t>
   </si>
   <si>
-    <t>Sivaram</t>
-[...1 lines deleted...]
-  <si>
     <t>11000000285</t>
   </si>
   <si>
-    <t>ROCKET DYNAMICS &amp; SPACE FLIGHT</t>
-[...4 lines deleted...]
-  <si>
     <t>ROTATING FIELDS IN GENERAL RELATIVITY</t>
   </si>
   <si>
     <t>Islam</t>
   </si>
   <si>
     <t>9780521113113</t>
   </si>
   <si>
+    <t>SAT SUBJECT TEST PHYSICS</t>
+  </si>
+  <si>
+    <t>9781419551055</t>
+  </si>
+  <si>
     <t>Sat Subject Test Physics</t>
   </si>
   <si>
     <t>1419551051</t>
   </si>
   <si>
-    <t>SAT SUBJECT TEST PHYSICS</t>
-[...4 lines deleted...]
-  <si>
     <t>SCATTERING AMPLITUDES IN GAUGE THEORY AND GRAVITY</t>
   </si>
   <si>
     <t>9781107069251</t>
   </si>
   <si>
     <t>Schrodinger's Web</t>
   </si>
   <si>
     <t>Dowling</t>
   </si>
   <si>
     <t>9780367322311</t>
   </si>
   <si>
     <t>115.5</t>
   </si>
   <si>
     <t>SCIENCE FOR EVERYONE APTITUDE TEST PROBLEMS IN PHYSICS</t>
   </si>
   <si>
     <t>KROTOV</t>
   </si>
   <si>
     <t>9789386418319</t>
   </si>
   <si>
     <t>SCIENCE SIFTING TOOLS FOR INNOVATION IN SCIENCE AND TECHNOLOGY</t>
   </si>
   <si>
     <t>Dietert</t>
   </si>
   <si>
     <t>9789814407229</t>
   </si>
   <si>
+    <t>SCIENTIFIC PAPERS OF C V RAMAN ACOUSTICS VOL 2</t>
+  </si>
+  <si>
+    <t>8185324026</t>
+  </si>
+  <si>
+    <t>11.25</t>
+  </si>
+  <si>
     <t>Scientific Papers Of C V Raman Acoustics Vol 2</t>
   </si>
   <si>
-    <t>8185324026</t>
-[...5 lines deleted...]
-    <t>11.25</t>
+    <t>SCIENTIFIC PAPERS OF C V RAMAN SCATTERING OF LIGHT VOL 1</t>
+  </si>
+  <si>
+    <t>8185324018</t>
   </si>
   <si>
     <t>Scientific Papers Of C V Raman Scattering Of Light Vol 1</t>
   </si>
   <si>
-    <t>8185324018</t>
-[...4 lines deleted...]
-  <si>
     <t>SEMI-CLASSICAL METHODS IN NUCLEUS</t>
   </si>
   <si>
     <t>Brink</t>
   </si>
   <si>
     <t>9780521114387</t>
   </si>
   <si>
     <t>SEMI-CONDUCTORS &amp; METALS</t>
   </si>
   <si>
     <t>9780521178594</t>
   </si>
   <si>
     <t>SEMICONDUCTOR LASER THEORY</t>
   </si>
   <si>
     <t>9781466561915</t>
   </si>
   <si>
     <t>Semiconductor Optics</t>
   </si>
   <si>
     <t>Klingshirn</t>
@@ -3635,62 +3635,62 @@
   <si>
     <t>83</t>
   </si>
   <si>
     <t>SEMICONDUCTOR OPTICS</t>
   </si>
   <si>
     <t>783540213284</t>
   </si>
   <si>
     <t>83.7</t>
   </si>
   <si>
     <t>SEXTUS EMPIRICUS AGAINST THE PHYSICISTS</t>
   </si>
   <si>
     <t>Bett</t>
   </si>
   <si>
     <t>9780521513913</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
+    <t>SIMPLE VIEWS ON CONDENSED MATTER</t>
+  </si>
+  <si>
+    <t>Gennes</t>
+  </si>
+  <si>
+    <t>9812382828</t>
+  </si>
+  <si>
     <t>Simple Views On Condensed Matter</t>
   </si>
   <si>
-    <t>Gennes</t>
-[...7 lines deleted...]
-  <si>
     <t>SINGLE CRYSTAL DIFFRACTOMETRY</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
     <t>9780521112291</t>
   </si>
   <si>
     <t>SMALL WIND</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t>9780123859990</t>
   </si>
   <si>
     <t>Small Wind Systems For Rural Energy Services</t>
   </si>
   <si>
     <t>Khennas</t>
   </si>
   <si>
     <t>9781853395550</t>
@@ -3782,110 +3782,110 @@
   <si>
     <t>Katiyar</t>
   </si>
   <si>
     <t>11000000404</t>
   </si>
   <si>
     <t>9789380472126</t>
   </si>
   <si>
     <t>43.75</t>
   </si>
   <si>
     <t>9788184114386</t>
   </si>
   <si>
     <t>SOLID-STATE PHYSICS</t>
   </si>
   <si>
     <t>Bailey</t>
   </si>
   <si>
     <t>9788184891218</t>
   </si>
   <si>
+    <t>Space Physics</t>
+  </si>
+  <si>
+    <t>Kallenrode</t>
+  </si>
+  <si>
+    <t>3540412492</t>
+  </si>
+  <si>
     <t>SPACE PHYSICS</t>
   </si>
   <si>
-    <t>Kallenrode</t>
-[...1 lines deleted...]
-  <si>
     <t>9783540412496</t>
   </si>
   <si>
-    <t>Space Physics</t>
-[...4 lines deleted...]
-  <si>
     <t>SPACE-TIME SYMMETRY &amp; QUANTUM YANG-MILLS GRAVITY</t>
   </si>
   <si>
     <t>Hsu</t>
   </si>
   <si>
     <t>9789814436182</t>
   </si>
   <si>
     <t>SPACES OF INTERACTION.PLACES FOR EXPERIENCE</t>
   </si>
   <si>
     <t>Renyon</t>
   </si>
   <si>
     <t>9781608457717</t>
   </si>
   <si>
     <t>Spark: The Life of Electricity and the Electricity of Life</t>
   </si>
   <si>
     <t>Jorgensen</t>
   </si>
   <si>
     <t>9780691248158</t>
   </si>
   <si>
+    <t>Special Relativity From Einstein To Strings With Cd</t>
+  </si>
+  <si>
+    <t>Schwarz</t>
+  </si>
+  <si>
+    <t>521812607</t>
+  </si>
+  <si>
     <t>SPECIAL RELATIVITY FROM EINSTEIN TO STRINGS WITH CD</t>
   </si>
   <si>
-    <t>Schwarz</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521812603</t>
   </si>
   <si>
     <t>46.5</t>
   </si>
   <si>
-    <t>Special Relativity From Einstein To Strings With Cd</t>
-[...4 lines deleted...]
-  <si>
     <t>SPIN DYNAMICS IN CONFINED MAGNETIC STRUCTURES I</t>
   </si>
   <si>
     <t>Hillebrands</t>
   </si>
   <si>
     <t>9783540411918</t>
   </si>
   <si>
     <t>94.8</t>
   </si>
   <si>
     <t>Spin Dynamics In Confined Magnetic Structures I</t>
   </si>
   <si>
     <t>3540411917</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>STATISTICAL PHYSICS OF CRYSTALS &amp; LIQUIDS</t>
   </si>
   <si>
     <t>Wallace</t>
@@ -3995,65 +3995,65 @@
   <si>
     <t>9780521575072</t>
   </si>
   <si>
     <t>12.7</t>
   </si>
   <si>
     <t>The Cambridge Hb Of Physics Formulas</t>
   </si>
   <si>
     <t>521575079</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>The Cosmological Background Radiation</t>
   </si>
   <si>
     <t>Gunzig</t>
   </si>
   <si>
     <t>9780521574372</t>
   </si>
   <si>
+    <t>THE DISCOVERY OF SUBATOMIC PARTICLES</t>
+  </si>
+  <si>
+    <t>9780521823517</t>
+  </si>
+  <si>
+    <t>29.45</t>
+  </si>
+  <si>
     <t>The Discovery Of Subatomic Particles</t>
   </si>
   <si>
     <t>052182351X</t>
   </si>
   <si>
-    <t>THE DISCOVERY OF SUBATOMIC PARTICLES</t>
-[...7 lines deleted...]
-  <si>
     <t>The Distribution Of The Galaxies Gravitational Clustering In Cosmology</t>
   </si>
   <si>
     <t>Saslaw</t>
   </si>
   <si>
     <t>521394260</t>
   </si>
   <si>
     <t>THE DISTRIBUTION OF THE GALAXIES GRAVITATIONAL CLUSTERING IN COSMOLOGY</t>
   </si>
   <si>
     <t>9780521394260</t>
   </si>
   <si>
     <t>The Earth's Magnetic Field</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>9780192862686</t>
   </si>
   <si>
     <t>THE EVERETT INTERPRETATION OF QUANTUM MECHANICS</t>
@@ -4094,89 +4094,89 @@
   <si>
     <t>THE GLOBAL APPROACH TO QUANTUM FIELD THEORY  VOL1-2</t>
   </si>
   <si>
     <t>Witt</t>
   </si>
   <si>
     <t>9780198712879</t>
   </si>
   <si>
     <t>The Gravitational Million-body Problem</t>
   </si>
   <si>
     <t>Heggie</t>
   </si>
   <si>
     <t>9780521774864</t>
   </si>
   <si>
     <t>THE GROWTH OF PHYSICAL SCIENCE</t>
   </si>
   <si>
     <t>9781108005654</t>
   </si>
   <si>
+    <t>THE GUIDE TO AMATEUR ASTRONOMY  95</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>9780521444927</t>
+  </si>
+  <si>
+    <t>43.88</t>
+  </si>
+  <si>
     <t>The Guide To Amateur Astronomy  95</t>
   </si>
   <si>
-    <t>Newton</t>
-[...1 lines deleted...]
-  <si>
     <t>521444926</t>
   </si>
   <si>
-    <t>THE GUIDE TO AMATEUR ASTRONOMY  95</t>
-[...5 lines deleted...]
-    <t>43.88</t>
+    <t>THE INTERACTION OF HIGH-POWER LASERS WITH PLASMAS</t>
+  </si>
+  <si>
+    <t>Eliezer</t>
+  </si>
+  <si>
+    <t>9780750307475</t>
+  </si>
+  <si>
+    <t>97.5</t>
   </si>
   <si>
     <t>The Interaction Of High-power Lasers With Plasmas</t>
   </si>
   <si>
-    <t>Eliezer</t>
-[...1 lines deleted...]
-  <si>
     <t>750307471</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>THE INTERACTION OF HIGH-POWER LASERS WITH PLASMAS</t>
-[...7 lines deleted...]
-  <si>
     <t>THE MASS GAP &amp; ITS APPLICATIONS</t>
   </si>
   <si>
     <t>Barnafoldi</t>
   </si>
   <si>
     <t>9789814440707</t>
   </si>
   <si>
     <t>The Mathematical Mechanic: Using Physical Reasoning to Solve Problems</t>
   </si>
   <si>
     <t>Levi</t>
   </si>
   <si>
     <t>9780691242057</t>
   </si>
   <si>
     <t>THE NEUTRON A TOOL AND AN OBJECT IN NUCLEAR AND PARTICLE PHYSICS</t>
   </si>
   <si>
     <t>Gonnenwein</t>
   </si>
   <si>
     <t>9789814273084</t>
@@ -4370,59 +4370,59 @@
   <si>
     <t>THEORY OF INELASTIC SCATTERING &amp; ABSORPTION OF X-RAYS</t>
   </si>
   <si>
     <t>Veenendaal</t>
   </si>
   <si>
     <t>9781107033559</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>THERMAL ENERGY AT THE MANOSCALE</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
   <si>
     <t>9789814449786</t>
   </si>
   <si>
     <t>THERMAL PHYSICS</t>
   </si>
   <si>
+    <t>FRANTZ</t>
+  </si>
+  <si>
+    <t>9788119205929</t>
+  </si>
+  <si>
     <t>9788180304712</t>
   </si>
   <si>
-    <t>FRANTZ</t>
-[...4 lines deleted...]
-  <si>
     <t>THERMAL PHYSICS CONCEPTS &amp; PRACTICE</t>
   </si>
   <si>
     <t>Wasserman</t>
   </si>
   <si>
     <t>9781107006492</t>
   </si>
   <si>
     <t>THERMAL PHYSICS HC</t>
   </si>
   <si>
     <t>Goodstein</t>
   </si>
   <si>
     <t>9781107080119</t>
   </si>
   <si>
     <t>THERMAL PHYSICS PC</t>
   </si>
   <si>
     <t>9781107465497</t>
   </si>
   <si>
     <t>THERMODYNAMICS AND KINETIC THEORY OF GASES</t>
@@ -4568,66 +4568,66 @@
   <si>
     <t>Valence Bond Methods Theory &amp; Applications</t>
   </si>
   <si>
     <t>521803926</t>
   </si>
   <si>
     <t>VOLUME AND SURFACE INTEGRALS USED IN PHYSICA SECOND EDITION</t>
   </si>
   <si>
     <t>Leathem.</t>
   </si>
   <si>
     <t>9781107493810</t>
   </si>
   <si>
     <t>VORTEX DYNANICS, STATISTICAL MECHANICS, &amp; PLANETARY ATMOSPHERES</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>9789812839138</t>
   </si>
   <si>
+    <t>WAVELETS IN PHYSICS</t>
+  </si>
+  <si>
+    <t>Berg</t>
+  </si>
+  <si>
+    <t>9780521533539</t>
+  </si>
+  <si>
+    <t>63.94</t>
+  </si>
+  <si>
     <t>Wavelets In Physics</t>
   </si>
   <si>
-    <t>Berg</t>
-[...1 lines deleted...]
-  <si>
     <t>521533538</t>
-  </si>
-[...7 lines deleted...]
-    <t>63.94</t>
   </si>
   <si>
     <t>WIND ENERGY</t>
   </si>
   <si>
     <t>JEYAKUMAR</t>
   </si>
   <si>
     <t>9788179460030</t>
   </si>
   <si>
     <t>21.75</t>
   </si>
   <si>
     <t>WIND POWER ALTERNATIVE ENERGY SOURCE  .</t>
   </si>
   <si>
     <t>11000000233</t>
   </si>
   <si>
     <t>Wissenschaftliche Abhandlungen Vol2</t>
   </si>
   <si>
     <t>Boltzmann</t>
   </si>
@@ -7092,71 +7092,71 @@
       </c>
       <c r="E106" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>388</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>389</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>390</v>
+        <v>172</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>388</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>172</v>
+        <v>392</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>394</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
@@ -8688,131 +8688,131 @@
       </c>
       <c r="E186" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>634</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>635</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>293</v>
+        <v>637</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>635</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>639</v>
+        <v>293</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>640</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>641</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>643</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>644</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>156</v>
+        <v>647</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>644</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>649</v>
+        <v>156</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>650</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>651</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="0" t="s">
         <v>6</v>
@@ -9848,71 +9848,71 @@
       </c>
       <c r="E244" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>808</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>809</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>810</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>811</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>809</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>813</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
@@ -9928,71 +9928,71 @@
       </c>
       <c r="E248" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>819</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>820</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>115</v>
+        <v>681</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>822</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>820</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>681</v>
+        <v>115</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>824</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>825</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
@@ -10328,71 +10328,71 @@
       </c>
       <c r="E268" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>877</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>879</v>
+        <v>301</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>877</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>301</v>
+        <v>881</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>882</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>883</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
@@ -10518,79 +10518,79 @@
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>903</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>904</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>906</v>
       </c>
-      <c r="C279" s="0" t="s">
+      <c r="C279" s="0"/>
+      <c r="D279" s="0" t="s">
         <v>907</v>
       </c>
-      <c r="D279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="0" t="s">
-        <v>9</v>
+        <v>152</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>275</v>
+        <v>475</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="C280" s="0" t="s">
         <v>909</v>
       </c>
-      <c r="C280" s="0"/>
       <c r="D280" s="0" t="s">
         <v>910</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>152</v>
+        <v>9</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>475</v>
+        <v>275</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>911</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>912</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>913</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
@@ -11066,71 +11066,71 @@
       </c>
       <c r="E305" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>989</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>990</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>90</v>
+        <v>992</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>990</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>994</v>
+        <v>90</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>995</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>996</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
@@ -11417,51 +11417,51 @@
       </c>
       <c r="B323" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E325" s="0" t="s">
@@ -12384,111 +12384,111 @@
       </c>
       <c r="E371" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1182</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1076</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>1185</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1187</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1076</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1188</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1187</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>1185</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>1189</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>1190</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1191</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="0" t="s">
         <v>6</v>
@@ -12584,71 +12584,71 @@
       </c>
       <c r="E381" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1207</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1208</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1210</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>1208</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1211</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>1212</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1213</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="0" t="s">
         <v>6</v>
@@ -13064,71 +13064,71 @@
       </c>
       <c r="E405" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>1270</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>1271</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>1272</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>1273</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>1271</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="E407" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>15</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>1276</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>1277</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>1278</v>
       </c>
       <c r="E408" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="0" t="s">
         <v>6</v>
@@ -13464,71 +13464,71 @@
       </c>
       <c r="E425" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D426" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>488</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F427" s="0" t="s">
-        <v>1331</v>
+        <v>488</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>1332</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="D428" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="E428" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="0" t="s">
         <v>6</v>
@@ -13640,51 +13640,51 @@
       </c>
       <c r="E434" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B435" s="0" t="s">
         <v>1350</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>1348</v>
       </c>
       <c r="D435" s="0" t="s">
         <v>1351</v>
       </c>
       <c r="E435" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F435" s="0" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B436" s="0" t="s">
         <v>1352</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>1353</v>
       </c>
       <c r="D436" s="0" t="s">
         <v>1354</v>
       </c>
       <c r="E436" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="0" t="s">
         <v>6</v>
@@ -13720,71 +13720,71 @@
       </c>
       <c r="E438" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>1360</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>1361</v>
       </c>
       <c r="D439" s="0" t="s">
         <v>1362</v>
       </c>
       <c r="E439" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>204</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>1361</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>1365</v>
+        <v>204</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B441" s="0" t="s">
         <v>1366</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>1367</v>
       </c>
       <c r="D441" s="0" t="s">
         <v>1368</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="0" t="s">
         <v>6</v>
@@ -14291,80 +14291,80 @@
       </c>
       <c r="B467" s="0" t="s">
         <v>1448</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>1449</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>1450</v>
       </c>
       <c r="E467" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>1451</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>273</v>
+        <v>1452</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>9</v>
+        <v>180</v>
       </c>
       <c r="F468" s="0" t="s">
-        <v>275</v>
+        <v>324</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B469" s="0" t="s">
         <v>1451</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1453</v>
+        <v>273</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>1454</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>180</v>
+        <v>9</v>
       </c>
       <c r="F469" s="0" t="s">
-        <v>324</v>
+        <v>275</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>1455</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>1456</v>
       </c>
       <c r="D470" s="0" t="s">
         <v>1457</v>
       </c>
       <c r="E470" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="0" t="s">
         <v>6</v>
@@ -14780,71 +14780,71 @@
       </c>
       <c r="E491" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B492" s="0" t="s">
         <v>1518</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="D492" s="0" t="s">
         <v>1520</v>
       </c>
       <c r="E492" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F492" s="0" t="s">
-        <v>61</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E493" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F493" s="0" t="s">
-        <v>1523</v>
+        <v>61</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>1524</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="D494" s="0" t="s">
         <v>1526</v>
       </c>
       <c r="E494" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="0" t="s">
         <v>6</v>