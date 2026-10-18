--- v0 (2026-08-01)
+++ v1 (2026-10-18)
@@ -539,65 +539,65 @@
   <si>
     <t>BASIC SOIL MECHANICS &amp; FOUNDATIONS  99</t>
   </si>
   <si>
     <t>8123901275</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>BASIC SOLID MECHANICS</t>
   </si>
   <si>
     <t>Rees</t>
   </si>
   <si>
     <t>9780333666098</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
+    <t>BASIC THERMODYNAMICS</t>
+  </si>
+  <si>
+    <t>47.7</t>
+  </si>
+  <si>
     <t>Basic Thermodynamics</t>
   </si>
   <si>
     <t>TALIKOTI</t>
   </si>
   <si>
     <t>9789387025189</t>
   </si>
   <si>
-    <t>BASIC THERMODYNAMICS</t>
-[...4 lines deleted...]
-  <si>
     <t>Bicycle Engineering and Technology</t>
   </si>
   <si>
     <t>LIVESEY</t>
   </si>
   <si>
     <t>9780367419165</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>150.5</t>
   </si>
   <si>
     <t>BIODESIGN THE PROCESS OF INNOVATING MEDICAL TECHNOLOGIES</t>
   </si>
   <si>
     <t>Makower</t>
   </si>
   <si>
     <t>9781107087354</t>
   </si>
   <si>
     <t>93</t>
@@ -1202,125 +1202,125 @@
   <si>
     <t>9789350143155</t>
   </si>
   <si>
     <t>ENGINEERING DRAWING A PRACTICE BOOK</t>
   </si>
   <si>
     <t>Mehta</t>
   </si>
   <si>
     <t>9788131807774</t>
   </si>
   <si>
     <t>Engineering Dynamics A Primer</t>
   </si>
   <si>
     <t>O'reilly</t>
   </si>
   <si>
     <t>9780387951454</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
+    <t>Engineering Graphics</t>
+  </si>
+  <si>
+    <t>Annaiah</t>
+  </si>
+  <si>
+    <t>9789388716963</t>
+  </si>
+  <si>
     <t>ENGINEERING GRAPHICS</t>
   </si>
   <si>
     <t>9789387788817</t>
   </si>
   <si>
-    <t>Engineering Graphics</t>
-[...7 lines deleted...]
-  <si>
     <t>ENGINEERING GRAPHICS AND DESIGN</t>
   </si>
   <si>
     <t>9789350146705</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Engineering Graphics Communication</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>9780256213096</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>Engineering Mechanics</t>
+  </si>
+  <si>
+    <t>9789350142929</t>
+  </si>
+  <si>
     <t>ENGINEERING MECHANICS</t>
   </si>
   <si>
+    <t>9789387477803</t>
+  </si>
+  <si>
+    <t>9789386768094</t>
+  </si>
+  <si>
     <t>Harbola</t>
   </si>
   <si>
     <t>9788131509906</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
+    <t>9788122406177</t>
+  </si>
+  <si>
+    <t>Rana</t>
+  </si>
+  <si>
+    <t>9788189922887</t>
+  </si>
+  <si>
+    <t>9789387788497</t>
+  </si>
+  <si>
     <t>9788183424547</t>
   </si>
   <si>
-    <t>Engineering Mechanics</t>
-[...22 lines deleted...]
-  <si>
     <t>Engineering Mechanics  Statics</t>
   </si>
   <si>
     <t>Sami</t>
   </si>
   <si>
     <t>9780256114522</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>Engineering Mechanics (As per the latest Syllabus of JNTU Hyderabad)</t>
   </si>
   <si>
     <t>9789387788800</t>
   </si>
   <si>
     <t>ENGINEERING MECHANICS STATICS</t>
   </si>
   <si>
     <t>Fowler</t>
   </si>
   <si>
     <t>9789810679408</t>
@@ -1364,68 +1364,68 @@
   <si>
     <t>ENGINEERING MECHANICS STATICS &amp; DYNAMICS  .</t>
   </si>
   <si>
     <t>Nelson</t>
   </si>
   <si>
     <t>9780070146143</t>
   </si>
   <si>
     <t>ENGINEERING METROLOGY &amp; INSTRUMENTATION</t>
   </si>
   <si>
     <t>9788185749822</t>
   </si>
   <si>
     <t>Engineering Metrology &amp; Instrumentation</t>
   </si>
   <si>
     <t>8185749825</t>
   </si>
   <si>
     <t>ENGINEERING THERMODYNAMICS</t>
   </si>
   <si>
+    <t>Leach</t>
+  </si>
+  <si>
+    <t>9789385998843</t>
+  </si>
+  <si>
     <t>13600000166</t>
   </si>
   <si>
     <t>Engineering Thermodynamics</t>
   </si>
   <si>
     <t>Singal</t>
   </si>
   <si>
     <t>9789380026510</t>
   </si>
   <si>
-    <t>Leach</t>
-[...4 lines deleted...]
-  <si>
     <t>ENGINEERING THERMODYNAMICS PRINCIPLES &amp; PRACTICES</t>
   </si>
   <si>
     <t>9789350142738</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ESSENTIALS OF HEAT &amp; FLUID FLOW IN POROUS MEDIA</t>
   </si>
   <si>
     <t>Arunn</t>
   </si>
   <si>
     <t>9789382127215</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Essentials Of Radiation Heat Transfer</t>
   </si>
   <si>
     <t>C.balaji</t>
@@ -1496,119 +1496,119 @@
   <si>
     <t>48</t>
   </si>
   <si>
     <t>FLUID FLOW MEASUREMENT</t>
   </si>
   <si>
     <t>Lanasa</t>
   </si>
   <si>
     <t>9780124095243</t>
   </si>
   <si>
     <t>FLUID MACHINERY APPLICATION,SELECTION, &amp; DESIGN</t>
   </si>
   <si>
     <t>Wright</t>
   </si>
   <si>
     <t>9781420082944</t>
   </si>
   <si>
     <t>FLUID MECHANICS</t>
   </si>
   <si>
+    <t>9788189922894</t>
+  </si>
+  <si>
     <t>9789385998706</t>
   </si>
   <si>
-    <t>9788189922894</t>
-[...1 lines deleted...]
-  <si>
     <t>FLUID MECHANICS &amp; THERMODYNAMICS OF TURBOMACHINERY</t>
   </si>
   <si>
     <t>Hall</t>
   </si>
   <si>
     <t>9781856177931</t>
   </si>
   <si>
     <t>FLUID MECHANICS (HYDRAULICS)</t>
   </si>
   <si>
     <t>9789380027722</t>
   </si>
   <si>
     <t>14.5</t>
   </si>
   <si>
     <t>Fluid mechanics And Hydraulic Machines</t>
   </si>
   <si>
     <t>9789353433697</t>
   </si>
   <si>
     <t>FLUID MECHANICS&amp;FLUID POWER ENGINEERING</t>
   </si>
   <si>
     <t>9789350143926</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t xml:space="preserve">FLUID MECHANICS: FUNDAMENTALS AND APPLICATION </t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>9789353166212</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
+    <t>Fluid Structure Interaction  95</t>
+  </si>
+  <si>
+    <t>Ohayon</t>
+  </si>
+  <si>
+    <t>471944599</t>
+  </si>
+  <si>
     <t>FLUID STRUCTURE INTERACTION  95</t>
   </si>
   <si>
-    <t>Ohayon</t>
-[...1 lines deleted...]
-  <si>
     <t>9780471944591</t>
   </si>
   <si>
     <t>23.8</t>
   </si>
   <si>
-    <t>Fluid Structure Interaction  95</t>
-[...4 lines deleted...]
-  <si>
     <t>FLUID-STRUCTURE INTERACTIONS CROSS-FLOW-INDUCED INSTABILITIES</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>9781107652958</t>
   </si>
   <si>
     <t>Foundations Of Engineering</t>
   </si>
   <si>
     <t>Reece</t>
   </si>
   <si>
     <t>9780070297067</t>
   </si>
   <si>
     <t>FRACTURE MECHANICS</t>
   </si>
   <si>
     <t>Wei</t>
   </si>
   <si>
     <t>9780521194891</t>
@@ -1742,215 +1742,215 @@
   <si>
     <t>Somasundaram</t>
   </si>
   <si>
     <t>9788122409925</t>
   </si>
   <si>
     <t>GAS INSULATED SUBSTATIONS</t>
   </si>
   <si>
     <t>Naidu</t>
   </si>
   <si>
     <t>9788189866754</t>
   </si>
   <si>
     <t>GATE MECHANICAL ENGINEERING</t>
   </si>
   <si>
     <t>9789352868445</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
+    <t>Geotechnical Engineering</t>
+  </si>
+  <si>
+    <t>Venkatramaiah</t>
+  </si>
+  <si>
+    <t>8122417930</t>
+  </si>
+  <si>
     <t>GEOTECHNICAL ENGINEERING</t>
   </si>
   <si>
-    <t>Venkatramaiah</t>
-[...1 lines deleted...]
-  <si>
     <t>9788122417937</t>
   </si>
   <si>
     <t>23.7</t>
   </si>
   <si>
-    <t>Geotechnical Engineering</t>
-[...4 lines deleted...]
-  <si>
     <t>GLOBAL ENGINEERING</t>
   </si>
   <si>
     <t>Malave</t>
   </si>
   <si>
     <t>9781439811559</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Glossary Of Hydrology</t>
   </si>
   <si>
     <t>Nagaraju</t>
   </si>
   <si>
     <t>9789389393286</t>
   </si>
   <si>
+    <t>GUIDELINES FOR DEVELOPING INSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Inaba</t>
+  </si>
+  <si>
+    <t>9780415322096</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
     <t>Guidelines For Developing Instructions</t>
   </si>
   <si>
-    <t>Inaba</t>
-[...1 lines deleted...]
-  <si>
     <t>041532209X</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>GUIDELINES FOR DEVELOPING INSTRUCTIONS</t>
-[...7 lines deleted...]
-  <si>
     <t>HANDBOOK OF MECHANICAL ENGINEERING</t>
   </si>
   <si>
     <t>9788190856508</t>
   </si>
   <si>
     <t>HB OF HYDRAULIC RESITANCE  94</t>
   </si>
   <si>
     <t>Idelchik</t>
   </si>
   <si>
     <t>849399084</t>
   </si>
   <si>
     <t>71.19</t>
   </si>
   <si>
     <t>HB OF LIQUEFIED NATURAL GAS</t>
   </si>
   <si>
     <t>Mokhatab</t>
   </si>
   <si>
     <t>9780124045859</t>
   </si>
   <si>
     <t>HEAT &amp; THERMODYNAMICS</t>
   </si>
   <si>
     <t>9789380748542</t>
   </si>
   <si>
     <t>HEAT&amp;MASS TRANSFER  2016</t>
   </si>
   <si>
     <t>9789350142691</t>
   </si>
   <si>
     <t>27.25</t>
   </si>
   <si>
+    <t>HEATING &amp; WATER SERVICES DESIGN IN BUILDINGS  96</t>
+  </si>
+  <si>
+    <t>Moss</t>
+  </si>
+  <si>
+    <t>9780419201106</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
     <t>Heating &amp; Water Services Design In Buildings  96</t>
   </si>
   <si>
-    <t>Moss</t>
-[...1 lines deleted...]
-  <si>
     <t>419201106</t>
   </si>
   <si>
-    <t>1996</t>
-[...10 lines deleted...]
-  <si>
     <t>HVAC SYSTEMS DESIGN HB</t>
   </si>
   <si>
     <t>Haines</t>
   </si>
   <si>
     <t>9780071395861</t>
   </si>
   <si>
     <t>Hvac Systems Design Hb</t>
   </si>
   <si>
     <t>71395865</t>
   </si>
   <si>
     <t>HYDRAULIC &amp; COMPRESSIBLE FLOW TURBOMACHINES</t>
   </si>
   <si>
     <t>Sayers</t>
   </si>
   <si>
     <t>9780077072193</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>9.99</t>
   </si>
   <si>
+    <t>HYDRAULIC MACHINES FLUID MACHINERY</t>
+  </si>
+  <si>
+    <t>9789380026015</t>
+  </si>
+  <si>
     <t>Hydraulic Machines Fluid Machinery</t>
   </si>
   <si>
     <t>13600000160</t>
   </si>
   <si>
-    <t>HYDRAULIC MACHINES FLUID MACHINERY</t>
-[...4 lines deleted...]
-  <si>
     <t>HYDRAULICS AND MARITIME TECHNOLOGY</t>
   </si>
   <si>
     <t>Pinto</t>
   </si>
   <si>
     <t>9788119523016</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>HYDRAULICS&amp;PNEUMATICS</t>
   </si>
   <si>
     <t>9789380027449</t>
   </si>
   <si>
     <t>HYDRO-ELECTRIC &amp; PUMPED STORAGE PLANTS</t>
   </si>
   <si>
     <t>Jog</t>
   </si>
   <si>
     <t>9788122400748</t>
@@ -1961,95 +1961,95 @@
   <si>
     <t>Reid</t>
   </si>
   <si>
     <t>9780521525411</t>
   </si>
   <si>
     <t>HYDRODYNAMICS &amp; SOUND</t>
   </si>
   <si>
     <t>Howe</t>
   </si>
   <si>
     <t>9781107410671</t>
   </si>
   <si>
     <t>IC ENGINES &amp; COMPRESSORS</t>
   </si>
   <si>
     <t>9789350142745</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>IC MASK DESIGN ESSENTIAL LAYOUT TECHNIQUES</t>
+  </si>
+  <si>
+    <t>Saint</t>
+  </si>
+  <si>
+    <t>9780071389969</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>49.5</t>
+  </si>
+  <si>
     <t>Ic Mask Design Essential Layout Techniques</t>
   </si>
   <si>
-    <t>Saint</t>
-[...1 lines deleted...]
-  <si>
     <t>71389962</t>
   </si>
   <si>
-    <t>2002</t>
-[...1 lines deleted...]
-  <si>
     <t>49</t>
   </si>
   <si>
-    <t>IC MASK DESIGN ESSENTIAL LAYOUT TECHNIQUES</t>
-[...5 lines deleted...]
-    <t>49.5</t>
+    <t>INDOOR AIR QUALITY ENGINEERING</t>
+  </si>
+  <si>
+    <t>Zhang</t>
+  </si>
+  <si>
+    <t>9781566706742</t>
+  </si>
+  <si>
+    <t>54.25</t>
   </si>
   <si>
     <t>Indoor Air Quality Engineering</t>
   </si>
   <si>
-    <t>Zhang</t>
-[...1 lines deleted...]
-  <si>
     <t>1566706742</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>INDOOR AIR QUALITY ENGINEERING</t>
-[...7 lines deleted...]
-  <si>
     <t>Industrial Engineering and Production Management</t>
   </si>
   <si>
     <t>TELSANG</t>
   </si>
   <si>
     <t>9789352533794</t>
   </si>
   <si>
     <t>INDUSTRIAL ENGINEERING&amp;MANAGEMENT</t>
   </si>
   <si>
     <t>Verma</t>
   </si>
   <si>
     <t>9788185749716</t>
   </si>
   <si>
     <t>23.5</t>
   </si>
   <si>
     <t>INDUSTRIAL ENGINEERING&amp;ORGANIZATION MANAGEMENT</t>
   </si>
   <si>
     <t>9788185749136</t>
@@ -2087,161 +2087,161 @@
   <si>
     <t>9780521875622</t>
   </si>
   <si>
     <t>INT TO FINITE ELEMENT VIBRATION ANALYSIS</t>
   </si>
   <si>
     <t>Petyt</t>
   </si>
   <si>
     <t>9781107507357</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>INT TO HYDRAULICS&amp;PNEUMATICS WITH CD</t>
   </si>
   <si>
     <t>SIVARAMAN</t>
   </si>
   <si>
     <t>9788120353213</t>
   </si>
   <si>
+    <t>Int To The Team Software Process</t>
+  </si>
+  <si>
+    <t>Humphrey</t>
+  </si>
+  <si>
+    <t>020147719X</t>
+  </si>
+  <si>
     <t>INT TO THE TEAM SOFTWARE PROCESS</t>
   </si>
   <si>
-    <t>Humphrey</t>
-[...1 lines deleted...]
-  <si>
     <t>9780201477191</t>
   </si>
   <si>
     <t>31.76</t>
   </si>
   <si>
-    <t>Int To The Team Software Process</t>
-[...4 lines deleted...]
-  <si>
     <t>IntrodUCTION to Automata Theory &amp; Formal LangUAGES</t>
   </si>
   <si>
     <t>9788188458479</t>
   </si>
   <si>
     <t>INTRODUCTION TO CONTINUUM MECHANICS</t>
   </si>
   <si>
     <t>9780521187893</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>INTRODUCTION To Mechanical Engineering</t>
   </si>
   <si>
     <t>Chandra</t>
   </si>
   <si>
     <t>9788122417609</t>
   </si>
   <si>
     <t>Introduction To Rock Mechanics</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>471617180</t>
   </si>
   <si>
     <t>INTRODUCTORY FLUID MECHANICS</t>
   </si>
   <si>
     <t>Katz</t>
   </si>
   <si>
     <t>9781107617131</t>
   </si>
   <si>
+    <t>INTRODUCTORY STATISTICAL MECHANICS</t>
+  </si>
+  <si>
+    <t>Sanchez</t>
+  </si>
+  <si>
+    <t>9780198505761</t>
+  </si>
+  <si>
+    <t>43.4</t>
+  </si>
+  <si>
     <t>Introductory Statistical Mechanics</t>
   </si>
   <si>
-    <t>Sanchez</t>
-[...1 lines deleted...]
-  <si>
     <t>198505760</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>INTRODUCTORY STATISTICAL MECHANICS</t>
-[...7 lines deleted...]
-  <si>
     <t>KINEMATICS AND DYNAMICS OF MACHINERY</t>
   </si>
   <si>
     <t>Norton</t>
   </si>
   <si>
     <t>9780070144804</t>
   </si>
   <si>
     <t>Kinematics of Machines</t>
   </si>
   <si>
     <t>9789350142455</t>
   </si>
   <si>
+    <t>LAMBDA-MATRICES &amp; VIBRATING SYSTEMS</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>9780486425467</t>
+  </si>
+  <si>
     <t>Lambda-matrices &amp; Vibrating Systems</t>
   </si>
   <si>
-    <t>Lancaster</t>
-[...1 lines deleted...]
-  <si>
     <t>0486425460</t>
   </si>
   <si>
-    <t>LAMBDA-MATRICES &amp; VIBRATING SYSTEMS</t>
-[...4 lines deleted...]
-  <si>
     <t>MACHINE DESIGN</t>
   </si>
   <si>
     <t>9788119365104</t>
   </si>
   <si>
     <t>9789350144022</t>
   </si>
   <si>
     <t>machine design data book</t>
   </si>
   <si>
     <t>Bhandari</t>
   </si>
   <si>
     <t>9789353166304</t>
   </si>
   <si>
     <t>MACHINE DESIGN DATA HANDBOOK</t>
   </si>
   <si>
     <t>SOMAN</t>
   </si>
   <si>
     <t>9788120352575</t>
@@ -2258,68 +2258,68 @@
   <si>
     <t>RODRIGUES</t>
   </si>
   <si>
     <t>9788119205691</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>MACHINE SHOP THEORY</t>
   </si>
   <si>
     <t>9788119205639</t>
   </si>
   <si>
     <t>Machine Tools</t>
   </si>
   <si>
     <t>KESAVAN</t>
   </si>
   <si>
     <t>9788190856584</t>
   </si>
   <si>
+    <t>MAGNETOFLUIDDYNAMICS IN CHANNELS &amp; CONTAINERS</t>
+  </si>
+  <si>
+    <t>Muller</t>
+  </si>
+  <si>
+    <t>9783540412533</t>
+  </si>
+  <si>
+    <t>40.64</t>
+  </si>
+  <si>
     <t>Magnetofluiddynamics In Channels &amp; Containers</t>
   </si>
   <si>
-    <t>Muller</t>
-[...1 lines deleted...]
-  <si>
     <t>3540412530</t>
   </si>
   <si>
-    <t>MAGNETOFLUIDDYNAMICS IN CHANNELS &amp; CONTAINERS</t>
-[...7 lines deleted...]
-  <si>
     <t>MAINTENANCE ENGINEERING &amp; MANAGEMENT</t>
   </si>
   <si>
     <t>MAINTENANCE ENGINEERING AND MANAGEMENT</t>
   </si>
   <si>
     <t>9789350142240</t>
   </si>
   <si>
     <t>MAINTENANCE ENGINEERING&amp;MANAGEMENT</t>
   </si>
   <si>
     <t>VENKATARAMAN</t>
   </si>
   <si>
     <t>9788120331303</t>
   </si>
   <si>
     <t>17.7</t>
   </si>
   <si>
     <t>MAINTENANCE PLANNING &amp; SCHEDULING HB</t>
   </si>
   <si>
     <t>Palmer</t>
@@ -2354,152 +2354,152 @@
   <si>
     <t>9789350146828</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MECHANICAL EFFICIENCY OF HEAT ENGINES</t>
   </si>
   <si>
     <t>Senft</t>
   </si>
   <si>
     <t>9780521868808</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>9780521169288</t>
   </si>
   <si>
     <t>MECHANICAL ENGINEERING</t>
   </si>
   <si>
+    <t>Saini</t>
+  </si>
+  <si>
+    <t>9788189922863</t>
+  </si>
+  <si>
     <t>9788121906289</t>
   </si>
   <si>
-    <t>Saini</t>
-[...4 lines deleted...]
-  <si>
     <t>9788119365074</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>MECHANICAL ENGINEERING (OBJECTIVE TYPE)</t>
   </si>
   <si>
     <t>9788131807880</t>
   </si>
   <si>
     <t>Mechanical Engineering (Objective)</t>
   </si>
   <si>
     <t>9789350141502</t>
   </si>
   <si>
     <t>Mechanical Engineering Sysyems</t>
   </si>
   <si>
     <t>Gentle</t>
   </si>
   <si>
     <t>9780750652131</t>
   </si>
   <si>
     <t>Mechanical Measurement and Instrumentation</t>
   </si>
   <si>
     <t>9789350142851</t>
   </si>
   <si>
     <t>MECHANICAL MEASUREMENTS</t>
   </si>
   <si>
     <t>Venkateshan</t>
   </si>
   <si>
     <t>9789383656912</t>
   </si>
   <si>
+    <t>MECHANICAL SCIENCE</t>
+  </si>
+  <si>
+    <t>Mathur</t>
+  </si>
+  <si>
+    <t>9788186321430</t>
+  </si>
+  <si>
+    <t>11.25</t>
+  </si>
+  <si>
     <t>Mechanical Science</t>
   </si>
   <si>
-    <t>Mathur</t>
-[...1 lines deleted...]
-  <si>
     <t>8186321438</t>
   </si>
   <si>
-    <t>MECHANICAL SCIENCE</t>
-[...7 lines deleted...]
-  <si>
     <t>MECHANICAL VIBRATIONS</t>
   </si>
   <si>
     <t>MEHTA</t>
   </si>
   <si>
     <t>9789352533824</t>
   </si>
   <si>
     <t>MECHANICAL VIBRATIONS THEORY &amp; APPLICATIONS</t>
   </si>
   <si>
+    <t>Tse</t>
+  </si>
+  <si>
+    <t>9788123908465</t>
+  </si>
+  <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>9781439062142</t>
   </si>
   <si>
     <t>Mechanical Vibrations Theory &amp; Applications</t>
   </si>
   <si>
-    <t>Tse</t>
-[...1 lines deleted...]
-  <si>
     <t>8123908466</t>
   </si>
   <si>
     <t>9789350140383</t>
   </si>
   <si>
-    <t>9788123908465</t>
-[...1 lines deleted...]
-  <si>
     <t>MECHANICAL VIBRATIONS&amp;NOISEW ENGINEERING</t>
   </si>
   <si>
     <t>AMBEKAR</t>
   </si>
   <si>
     <t>9788120329003</t>
   </si>
   <si>
     <t>MECHANICS</t>
   </si>
   <si>
     <t>9788122419054</t>
   </si>
   <si>
     <t>16.25</t>
   </si>
   <si>
     <t>Mechanics</t>
   </si>
   <si>
     <t>8122419054</t>
   </si>
   <si>
     <t>MECHANICS FOR ENGINEERING</t>
@@ -2597,140 +2597,140 @@
   <si>
     <t>Kirby</t>
   </si>
   <si>
     <t>9781107617209</t>
   </si>
   <si>
     <t>MICROFLOWS AND NANOFLOWS FUNDAMENTALS AND SIMULATION</t>
   </si>
   <si>
     <t>Aluru</t>
   </si>
   <si>
     <t>9788181288066</t>
   </si>
   <si>
     <t>MICROFLUIDICS AND MICROSYSTEMS</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
     <t>9788119205820</t>
   </si>
   <si>
+    <t>MODERN FISHING GEAR TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>Hameed</t>
+  </si>
+  <si>
+    <t>8170352231</t>
+  </si>
+  <si>
+    <t>14.85</t>
+  </si>
+  <si>
     <t>Modern Fishing Gear Technology</t>
   </si>
   <si>
-    <t>Hameed</t>
-[...8 lines deleted...]
-    <t>14.85</t>
+    <t>MODERN VIBRATIONS PRIMER</t>
+  </si>
+  <si>
+    <t>Moretti</t>
+  </si>
+  <si>
+    <t>9780849320385</t>
+  </si>
+  <si>
+    <t>47.85</t>
   </si>
   <si>
     <t>Modern Vibrations Primer</t>
   </si>
   <si>
-    <t>Moretti</t>
-[...1 lines deleted...]
-  <si>
     <t>849320380</t>
   </si>
   <si>
-    <t>MODERN VIBRATIONS PRIMER</t>
-[...7 lines deleted...]
-  <si>
     <t>MOLECULAR ENGINEERING THERMODYNAMICS</t>
   </si>
   <si>
     <t>Schieber</t>
   </si>
   <si>
     <t>9780521765626</t>
   </si>
   <si>
     <t>MOLECULAR MODELS FOR FLUIDS</t>
   </si>
   <si>
     <t>Lucas</t>
   </si>
   <si>
     <t>9781107402515</t>
   </si>
   <si>
     <t>Molecular Thermodynamics</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>9788130915869</t>
   </si>
   <si>
     <t>NEW DIRECTIONS IN LINEAR ACOUSTICS &amp; VIBRATION</t>
   </si>
   <si>
     <t>9781107513457</t>
   </si>
   <si>
     <t>NON-EQUILIBRIUM THERMODYNAMICS &amp; PHYSICAL KINETICS</t>
   </si>
   <si>
     <t>Bikkin</t>
   </si>
   <si>
     <t>9783110337693</t>
   </si>
   <si>
+    <t>Non-ferrous Foundryman's Hb  99</t>
+  </si>
+  <si>
+    <t>Foseco</t>
+  </si>
+  <si>
+    <t>750642866</t>
+  </si>
+  <si>
     <t>NON-FERROUS FOUNDRYMAN'S HB  99</t>
   </si>
   <si>
-    <t>Foseco</t>
-[...1 lines deleted...]
-  <si>
     <t>9780750642866</t>
   </si>
   <si>
-    <t>Non-ferrous Foundryman's Hb  99</t>
-[...4 lines deleted...]
-  <si>
     <t>Non-smooth Thermo-mechanics</t>
   </si>
   <si>
     <t>Fremond</t>
   </si>
   <si>
     <t>3540665005</t>
   </si>
   <si>
     <t>NUMERICAL HEAT TRANSFER &amp; FLUID FLOW</t>
   </si>
   <si>
     <t>Patankar</t>
   </si>
   <si>
     <t>9780891165224</t>
   </si>
   <si>
     <t>OFFSHORE PIPELINES</t>
   </si>
   <si>
     <t>Guo</t>
   </si>
   <si>
     <t>9780123979490</t>
@@ -2852,71 +2852,71 @@
   <si>
     <t>9780582016477</t>
   </si>
   <si>
     <t>PRACTICAL CHANNEL HYDRAULICS</t>
   </si>
   <si>
     <t>Knight</t>
   </si>
   <si>
     <t>9780415549745</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PRACTICAL ENGINEERING DRAWING</t>
   </si>
   <si>
     <t>Maitra</t>
   </si>
   <si>
     <t>13600000230</t>
   </si>
   <si>
+    <t>Practical Guide To Designed Experiments</t>
+  </si>
+  <si>
+    <t>Funkenbusch</t>
+  </si>
+  <si>
+    <t>824753887</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
     <t>PRACTICAL GUIDE TO DESIGNED EXPERIMENTS</t>
   </si>
   <si>
-    <t>Funkenbusch</t>
-[...1 lines deleted...]
-  <si>
     <t>9780824753887</t>
   </si>
   <si>
     <t>88.35</t>
   </si>
   <si>
-    <t>Practical Guide To Designed Experiments</t>
-[...7 lines deleted...]
-  <si>
     <t>PREVIOUS YEAR'S SOLVED QUESTION PAPERS GATE MECHANICAL ENGINEERING</t>
   </si>
   <si>
     <t>9789332576063</t>
   </si>
   <si>
     <t>Principles Of Engineering Mechanics Vol 2</t>
   </si>
   <si>
     <t>Beatty</t>
   </si>
   <si>
     <t>9780387237046</t>
   </si>
   <si>
     <t>PRINCIPLES OF THERMODYNAMICS</t>
   </si>
   <si>
     <t>Kaufman</t>
   </si>
   <si>
     <t>9780824706920</t>
   </si>
   <si>
     <t>Probability Models in Operations Research</t>
@@ -2924,68 +2924,68 @@
   <si>
     <t>JOEL</t>
   </si>
   <si>
     <t>9780367242442</t>
   </si>
   <si>
     <t>49.8</t>
   </si>
   <si>
     <t>problems and solutions in engineering mechanics</t>
   </si>
   <si>
     <t>8122413757</t>
   </si>
   <si>
     <t>PRODUCT DESIGN FOR ENGINEERS</t>
   </si>
   <si>
     <t>SHETTY</t>
   </si>
   <si>
     <t>9788131533031</t>
   </si>
   <si>
+    <t>Product Design: Fundamentals &amp; Methods  95</t>
+  </si>
+  <si>
+    <t>Eekels</t>
+  </si>
+  <si>
+    <t>471954659</t>
+  </si>
+  <si>
     <t>PRODUCT DESIGN: FUNDAMENTALS &amp; METHODS  95</t>
   </si>
   <si>
-    <t>Eekels</t>
-[...1 lines deleted...]
-  <si>
     <t>9780471954651</t>
   </si>
   <si>
     <t>18.7</t>
   </si>
   <si>
-    <t>Product Design: Fundamentals &amp; Methods  95</t>
-[...4 lines deleted...]
-  <si>
     <t>PRODUCT DEVELOMENT A STRUCTUREA APPROACH TO CONSUMER</t>
   </si>
   <si>
     <t>Mital</t>
   </si>
   <si>
     <t>9780127999456</t>
   </si>
   <si>
     <t>PRODUCTION ENGINEERING</t>
   </si>
   <si>
     <t>Mubarak</t>
   </si>
   <si>
     <t>13600000247</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRODUCTION-INVENTORY SYSTEM ANALYSIS</t>
   </si>
   <si>
     <t>13600000360</t>
@@ -3071,68 +3071,68 @@
   <si>
     <t>Quantum Thermodynamics</t>
   </si>
   <si>
     <t>Gemmer</t>
   </si>
   <si>
     <t>3540229116</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>RADIATIVE HEAT TRANSFER</t>
   </si>
   <si>
     <t>Modest</t>
   </si>
   <si>
     <t>9780123869449</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
+    <t>RE- ENGINEERING THE MANUFACTURING SYSTEM</t>
+  </si>
+  <si>
+    <t>Stein</t>
+  </si>
+  <si>
+    <t>9780824742652</t>
+  </si>
+  <si>
+    <t>69.75</t>
+  </si>
+  <si>
     <t>Re- Engineering The Manufacturing System</t>
   </si>
   <si>
-    <t>Stein</t>
-[...1 lines deleted...]
-  <si>
     <t>824742656</t>
   </si>
   <si>
-    <t>RE- ENGINEERING THE MANUFACTURING SYSTEM</t>
-[...7 lines deleted...]
-  <si>
     <t>REFRIGERANT TABLES AND CHARTS INCLUDING AIR CONDITIONING DATA</t>
   </si>
   <si>
     <t>9789387788077</t>
   </si>
   <si>
     <t>REFRIGERATION &amp; AIR CONDITIONING TECHNOLOGY</t>
   </si>
   <si>
     <t>9781111644543</t>
   </si>
   <si>
     <t>Refrigeration And Psychrometric Charts</t>
   </si>
   <si>
     <t>9788189757212</t>
   </si>
   <si>
     <t>REFRIGERATION&amp;AIRCONDITIONING</t>
   </si>
   <si>
     <t>9789386070142</t>
   </si>
   <si>
     <t>REFRIGRATION &amp; AIR CONDITIONING</t>
@@ -3179,62 +3179,62 @@
   <si>
     <t>9789390219636</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Smart Manufacturing: Integrating Transformational Technologies for Competitiveness and Sustainability</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>9780367742928</t>
   </si>
   <si>
     <t>SOIL MECHANICS&amp;FOUNDATIONS</t>
   </si>
   <si>
     <t>9788170087915</t>
   </si>
   <si>
     <t>38.25</t>
   </si>
   <si>
+    <t>SOLID &amp; FLUID MECHANICS</t>
+  </si>
+  <si>
+    <t>9788122420159</t>
+  </si>
+  <si>
     <t>Solid &amp; Fluid Mechanics</t>
   </si>
   <si>
     <t>812242015X</t>
   </si>
   <si>
-    <t>SOLID &amp; FLUID MECHANICS</t>
-[...4 lines deleted...]
-  <si>
     <t>SOLID MECHANICS</t>
   </si>
   <si>
     <t>Hosford</t>
   </si>
   <si>
     <t>9781107632943</t>
   </si>
   <si>
     <t>SOLVED PRACTICAL PROBLEMS IN FLUID MECHANICS</t>
   </si>
   <si>
     <t>Schaschke</t>
   </si>
   <si>
     <t>9781482242980</t>
   </si>
   <si>
     <t>Solved Problems In Quantum AND Statistical Mechanics</t>
   </si>
   <si>
     <t>CINI</t>
   </si>
   <si>
     <t>9788847023147</t>
@@ -3248,170 +3248,170 @@
   <si>
     <t>9789380501246</t>
   </si>
   <si>
     <t>SPECIAL ELECTRICAL MACHINES</t>
   </si>
   <si>
     <t>Burman</t>
   </si>
   <si>
     <t>9789350142622</t>
   </si>
   <si>
     <t>Standard HANDBOOK Of Biomedical Engineering &amp; Design</t>
   </si>
   <si>
     <t>Kutz</t>
   </si>
   <si>
     <t>9780071356374</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
+    <t>STATISTICAL DISTRIBUTIONS IN ENGINEERING  99</t>
+  </si>
+  <si>
+    <t>Bury</t>
+  </si>
+  <si>
+    <t>9780521635066</t>
+  </si>
+  <si>
     <t>Statistical Distributions In Engineering  99</t>
   </si>
   <si>
-    <t>Bury</t>
-[...1 lines deleted...]
-  <si>
     <t>521635063</t>
   </si>
   <si>
-    <t>STATISTICAL DISTRIBUTIONS IN ENGINEERING  99</t>
-[...4 lines deleted...]
-  <si>
     <t>STATISTICAL MECHANICS</t>
   </si>
   <si>
     <t>Schwabl</t>
   </si>
   <si>
     <t>9783540323433</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Statistical Mechanics</t>
   </si>
   <si>
     <t>3540323430</t>
   </si>
   <si>
     <t>DONALD MCQUARRIE</t>
   </si>
   <si>
     <t>9788130918938</t>
   </si>
   <si>
+    <t>STATISTICAL MECHANICS AN INT  93</t>
+  </si>
+  <si>
+    <t>Trevena</t>
+  </si>
+  <si>
+    <t>9780138455125</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>11.48</t>
+  </si>
+  <si>
     <t>Statistical Mechanics An Int  93</t>
   </si>
   <si>
-    <t>Trevena</t>
-[...1 lines deleted...]
-  <si>
     <t>138455120</t>
   </si>
   <si>
-    <t>1993</t>
-[...10 lines deleted...]
-  <si>
     <t>Statistical Mechanics Fundamentals And Model Solutions</t>
   </si>
   <si>
     <t>Dorlas</t>
   </si>
   <si>
     <t>9780750305402</t>
   </si>
   <si>
     <t>STATISTICAL MECHANICS MADE SIMPLE</t>
   </si>
   <si>
     <t>Mattis</t>
   </si>
   <si>
     <t>981238166X</t>
   </si>
   <si>
     <t>24.8</t>
   </si>
   <si>
     <t>Statistical Mechanics Made Simple</t>
   </si>
   <si>
+    <t>STATISTICAL THERMODYNAMICS FUNDAMENTALS &amp; APPLICATIONS</t>
+  </si>
+  <si>
+    <t>Laurendeau</t>
+  </si>
+  <si>
+    <t>9780521154192</t>
+  </si>
+  <si>
     <t>Statistical Thermodynamics Fundamentals &amp; Applications</t>
   </si>
   <si>
-    <t>Laurendeau</t>
-[...1 lines deleted...]
-  <si>
     <t>521846358</t>
   </si>
   <si>
-    <t>STATISTICAL THERMODYNAMICS FUNDAMENTALS &amp; APPLICATIONS</t>
-[...4 lines deleted...]
-  <si>
     <t>STEAM TABLES</t>
   </si>
   <si>
     <t>9788189757229</t>
   </si>
   <si>
     <t>STRENGTH OF MATERIALS</t>
   </si>
   <si>
+    <t>9788119677061</t>
+  </si>
+  <si>
+    <t>Chakraborty</t>
+  </si>
+  <si>
+    <t>9789350143759</t>
+  </si>
+  <si>
     <t>9789385462061</t>
   </si>
   <si>
-    <t>9788119677061</t>
-[...7 lines deleted...]
-  <si>
     <t>STRUCTURAL DYNAMICS VIBRATION&amp;SYSTEM</t>
   </si>
   <si>
     <t>Madhujit</t>
   </si>
   <si>
     <t>13600000346</t>
   </si>
   <si>
     <t>STRUCTURAL DYNAMICS VIBRATIONS &amp; SYSTEMS</t>
   </si>
   <si>
     <t>9788180520907</t>
   </si>
   <si>
     <t>Structural Mechanics</t>
   </si>
   <si>
     <t>Hulse</t>
   </si>
   <si>
     <t>9780333804575</t>
   </si>
   <si>
     <t>STRUCTURAL MECHANICS</t>
@@ -3548,71 +3548,71 @@
   <si>
     <t>Rudin</t>
   </si>
   <si>
     <t>9780123821782</t>
   </si>
   <si>
     <t>THE ENTREPRENEURIAL ENGINEER</t>
   </si>
   <si>
     <t>Timmons</t>
   </si>
   <si>
     <t>9781107607408</t>
   </si>
   <si>
     <t>THE MECHANICS &amp; THERMODYNAMICS OF CONTINUA</t>
   </si>
   <si>
     <t>Fried</t>
   </si>
   <si>
     <t>9781107617063</t>
   </si>
   <si>
+    <t>The Practical Pumping Hb</t>
+  </si>
+  <si>
+    <t>Mackay</t>
+  </si>
+  <si>
+    <t>1856174107</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
     <t>THE PRACTICAL PUMPING HB</t>
   </si>
   <si>
-    <t>Mackay</t>
-[...1 lines deleted...]
-  <si>
     <t>9781856174107</t>
   </si>
   <si>
     <t>78.74</t>
   </si>
   <si>
-    <t>The Practical Pumping Hb</t>
-[...7 lines deleted...]
-  <si>
     <t>The Principles Of Ion Exchange Technology  91</t>
   </si>
   <si>
     <t>Slater</t>
   </si>
   <si>
     <t>750611154</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>THE PRINCIPLES OF ION EXCHANGE TECHNOLOGY  91</t>
   </si>
   <si>
     <t>9780750611152</t>
   </si>
   <si>
     <t>15.75</t>
   </si>
   <si>
     <t>THEORY OF MACHINES</t>
   </si>
   <si>
     <t>9789386478047</t>
@@ -3632,116 +3632,116 @@
   <si>
     <t>9789350144671</t>
   </si>
   <si>
     <t>THEORY OF PLATES&amp;SHELLS</t>
   </si>
   <si>
     <t>9789386070814</t>
   </si>
   <si>
     <t>53.9</t>
   </si>
   <si>
     <t>THEORY&amp;APPLICATIONS OF MECHANICAL VIBRATIONS</t>
   </si>
   <si>
     <t>Adhwarjee</t>
   </si>
   <si>
     <t>9788131806579</t>
   </si>
   <si>
     <t>THERMAL ENGINEERING</t>
   </si>
   <si>
+    <t>Thermo-dynamic Formalism</t>
+  </si>
+  <si>
+    <t>Ruelle</t>
+  </si>
+  <si>
+    <t>521546494</t>
+  </si>
+  <si>
     <t>THERMO-DYNAMIC FORMALISM</t>
   </si>
   <si>
-    <t>Ruelle</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521546492</t>
   </si>
   <si>
     <t>34.88</t>
   </si>
   <si>
-    <t>Thermo-dynamic Formalism</t>
-[...4 lines deleted...]
-  <si>
     <t>THERMODYNAMICS</t>
   </si>
   <si>
     <t>Jacobs</t>
   </si>
   <si>
     <t>9781848169715</t>
   </si>
   <si>
     <t>Thermodynamics &amp; Introductory Statistical Mechanics</t>
   </si>
   <si>
     <t>Linder</t>
   </si>
   <si>
     <t>471474592</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>Thermodynamics &amp; Statistical Mechanics</t>
+  </si>
+  <si>
+    <t>Jolly</t>
+  </si>
+  <si>
+    <t>8178901447</t>
+  </si>
+  <si>
     <t>THERMODYNAMICS &amp; STATISTICAL MECHANICS</t>
   </si>
   <si>
+    <t>Shell</t>
+  </si>
+  <si>
+    <t>9781107656789</t>
+  </si>
+  <si>
     <t>Dixit</t>
   </si>
   <si>
     <t>9789351112556</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>Thermodynamics &amp; Statistical Mechanics</t>
-[...13 lines deleted...]
-  <si>
     <t>THERMODYNAMICS &amp; THE DESTRUCTION OF RESOURCES</t>
   </si>
   <si>
     <t>Bakshi</t>
   </si>
   <si>
     <t>9781107684140</t>
   </si>
   <si>
     <t>THERMODYNAMICS A CORE COURSE</t>
   </si>
   <si>
     <t>9788120332966</t>
   </si>
   <si>
     <t>THERMODYNAMICS FUNDAMENTALS FOR APPLICATIONS</t>
   </si>
   <si>
     <t>Haile</t>
   </si>
   <si>
     <t>9780521588188</t>
   </si>
   <si>
     <t>Thermodynamics In Materials Sciece</t>
@@ -3863,60 +3863,60 @@
   <si>
     <t>VIBRATION ENGINEERING</t>
   </si>
   <si>
     <t>ROZARIO</t>
   </si>
   <si>
     <t>9788119205660</t>
   </si>
   <si>
     <t>VIBRATIONS AND WAVES</t>
   </si>
   <si>
     <t>9788119365050</t>
   </si>
   <si>
     <t>WELDING TECHNOLOGY AND DESIGN</t>
   </si>
   <si>
     <t>Radhakrishnan</t>
   </si>
   <si>
     <t>9788122440461</t>
   </si>
   <si>
+    <t>WORK STUDY AND ERGONOMICS</t>
+  </si>
+  <si>
+    <t>9789386649331</t>
+  </si>
+  <si>
     <t>Work Study AND Ergonomics</t>
   </si>
   <si>
     <t>9789350144534</t>
-  </si>
-[...4 lines deleted...]
-    <t>9789386649331</t>
   </si>
   <si>
     <t>Workshop Practice</t>
   </si>
   <si>
     <t>9789380856650</t>
   </si>
   <si>
     <t>Workshop Technology</t>
   </si>
   <si>
     <t>NARULA</t>
   </si>
   <si>
     <t>9789350143575</t>
   </si>
   <si>
     <t>WORKSHOP THEORY PRACTIC</t>
   </si>
   <si>
     <t>9788119365098</t>
   </si>
 </sst>
 </file>
 
@@ -5196,78 +5196,78 @@
       </c>
       <c r="B47" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>48</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="0"/>
+      <c r="D49" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="E49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
@@ -6592,77 +6592,77 @@
       </c>
       <c r="B117" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>393</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>394</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>148</v>
+        <v>397</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>58</v>
+        <v>150</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>399</v>
+        <v>148</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>150</v>
+        <v>58</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>403</v>
       </c>
     </row>
@@ -6672,198 +6672,198 @@
       </c>
       <c r="B121" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>405</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C122" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D122" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="D122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>411</v>
+        <v>102</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="C123" s="0"/>
+        <v>410</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="D123" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>18</v>
+        <v>165</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="C125" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D125" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F125" s="0" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C126" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="D126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="0" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>165</v>
+        <v>417</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>419</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="C129" s="0"/>
       <c r="D129" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>422</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
@@ -7010,100 +7010,100 @@
       </c>
       <c r="B138" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>141</v>
+        <v>450</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>289</v>
+        <v>65</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C140" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D140" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="D140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="0" t="s">
-        <v>54</v>
+        <v>289</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>170</v>
+        <v>48</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>454</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>170</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>165</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
@@ -7290,80 +7290,80 @@
       </c>
       <c r="B152" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>491</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>48</v>
+        <v>143</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>203</v>
+        <v>65</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>143</v>
+        <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
@@ -7439,71 +7439,71 @@
       </c>
       <c r="E159" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>514</v>
+        <v>247</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>247</v>
+        <v>516</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>518</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
@@ -7897,71 +7897,71 @@
       </c>
       <c r="E182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>576</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>577</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>579</v>
+        <v>247</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>577</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>247</v>
+        <v>581</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>582</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>583</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>584</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
@@ -8208,71 +8208,71 @@
       </c>
       <c r="B198" s="0" t="s">
         <v>622</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>623</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>624</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>625</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>627</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>629</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>630</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>631</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>632</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>633</v>
       </c>
       <c r="E201" s="0" t="s">
@@ -8348,51 +8348,51 @@
       </c>
       <c r="B205" s="0" t="s">
         <v>643</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>644</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>649</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>650</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E207" s="0" t="s">
@@ -8637,71 +8637,71 @@
       </c>
       <c r="E219" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>691</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>692</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>693</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>694</v>
+        <v>506</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>692</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>506</v>
+        <v>696</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>697</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>535</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="0" t="s">
         <v>6</v>
@@ -9057,71 +9057,71 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>748</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>749</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>750</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>749</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>753</v>
+        <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>754</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>703</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="0" t="s">
@@ -9266,80 +9266,80 @@
       </c>
       <c r="B251" s="0" t="s">
         <v>774</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>775</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>778</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>779</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>439</v>
+        <v>780</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>102</v>
+        <v>143</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>779</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>781</v>
+        <v>439</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>203</v>
+        <v>10</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>779</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>783</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
@@ -9435,171 +9435,171 @@
       </c>
       <c r="E259" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>797</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>798</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>21</v>
+        <v>800</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>798</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>802</v>
+        <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>803</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>804</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>805</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>806</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>807</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>808</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>198</v>
+        <v>242</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>767</v>
+        <v>648</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="C264" s="0" t="s">
         <v>809</v>
       </c>
-      <c r="C264" s="0" t="s">
+      <c r="D264" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="D264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="0" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>648</v>
+        <v>767</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>452</v>
+        <v>807</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>25</v>
+        <v>242</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>227</v>
+        <v>648</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>806</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>810</v>
+        <v>454</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>813</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>242</v>
+        <v>25</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>648</v>
+        <v>227</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>814</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>815</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>816</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
@@ -9893,111 +9893,111 @@
       </c>
       <c r="E282" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>861</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>862</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>614</v>
+        <v>864</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>862</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>865</v>
+        <v>614</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>866</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>867</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>868</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>42</v>
+        <v>869</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>867</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>871</v>
+        <v>42</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>873</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="0" t="s">
         <v>6</v>
@@ -10033,51 +10033,51 @@
       </c>
       <c r="E289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>881</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>491</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>882</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>883</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>884</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>885</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
@@ -10631,71 +10631,71 @@
       </c>
       <c r="E319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>970</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>971</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>973</v>
+        <v>434</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>971</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>434</v>
+        <v>975</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>976</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>977</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="0" t="s">
         <v>6</v>
@@ -10871,51 +10871,51 @@
       </c>
       <c r="E331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="0" t="s">
         <v>6</v>
@@ -10931,122 +10931,122 @@
       </c>
       <c r="E334" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>370</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>1024</v>
+        <v>370</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>508</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E340" s="0" t="s">
@@ -11269,51 +11269,51 @@
       </c>
       <c r="E351" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="0" t="s">
         <v>6</v>
@@ -11469,71 +11469,71 @@
       </c>
       <c r="E361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>21</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1097</v>
+        <v>21</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="0" t="s">
         <v>6</v>
@@ -11566,154 +11566,154 @@
       </c>
       <c r="D366" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>15</v>
+        <v>323</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>192</v>
+        <v>462</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>323</v>
+        <v>15</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>462</v>
+        <v>192</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>141</v>
+        <v>508</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>66</v>
+        <v>634</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>508</v>
+        <v>1115</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>127</v>
+        <v>25</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>634</v>
+        <v>45</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>1116</v>
+        <v>141</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="0" t="s">
         <v>6</v>
@@ -11789,51 +11789,51 @@
       </c>
       <c r="E377" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="0" t="s">
         <v>6</v>
@@ -12216,51 +12216,51 @@
       </c>
       <c r="B399" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1196</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>1199</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1200</v>
       </c>
       <c r="E401" s="0" t="s">
@@ -12303,71 +12303,71 @@
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1206</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1207</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>1208</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>1209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>1207</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="E405" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>212</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>1212</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>1213</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>1214</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="0" t="s">
         <v>6</v>
@@ -12380,94 +12380,94 @@
       </c>
       <c r="D407" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="E407" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>1220</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>1222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B409" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C409" s="0" t="s">
         <v>1223</v>
       </c>
-      <c r="C409" s="0" t="s">
+      <c r="D409" s="0" t="s">
         <v>1224</v>
       </c>
-      <c r="D409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E409" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>216</v>
+        <v>478</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C410" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D410" s="0" t="s">
         <v>1226</v>
       </c>
-      <c r="D410" s="0" t="s">
+      <c r="E410" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F410" s="0" t="s">
         <v>1227</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>1229</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="0" t="s">
         <v>6</v>
@@ -12854,77 +12854,77 @@
       </c>
       <c r="B431" s="0" t="s">
         <v>1280</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>1281</v>
       </c>
       <c r="D431" s="0" t="s">
         <v>1282</v>
       </c>
       <c r="E431" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>1283</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>38</v>
+        <v>225</v>
       </c>
       <c r="D432" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>1285</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>225</v>
+        <v>38</v>
       </c>
       <c r="D433" s="0" t="s">
         <v>1286</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>1287</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D434" s="0" t="s">
         <v>1288</v>
       </c>
       <c r="E434" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>11</v>
       </c>
     </row>