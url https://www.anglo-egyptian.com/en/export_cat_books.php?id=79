--- v0 (2026-07-28)
+++ v1 (2026-09-15)
@@ -350,221 +350,221 @@
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>9780749472641</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>FINANCIAL SERVICES MARKTING</t>
   </si>
   <si>
     <t>Waite</t>
   </si>
   <si>
     <t>9789380501345</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>Foundations Of Marketing</t>
+  </si>
+  <si>
+    <t>Groucutt</t>
+  </si>
+  <si>
+    <t>1403903271</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
     <t>FOUNDATIONS OF MARKETING</t>
   </si>
   <si>
-    <t>Groucutt</t>
-[...1 lines deleted...]
-  <si>
     <t>9781403903273</t>
   </si>
   <si>
-    <t>2005</t>
-[...1 lines deleted...]
-  <si>
     <t>29.4</t>
   </si>
   <si>
-    <t>Foundations Of Marketing</t>
-[...7 lines deleted...]
-  <si>
     <t>FUNDAMENTALS OF MARKETING</t>
   </si>
   <si>
     <t>Desmond</t>
   </si>
   <si>
     <t>9780415370974</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>GLOBAL MARKETING</t>
   </si>
   <si>
     <t>Johansson</t>
   </si>
   <si>
     <t>9780071169615</t>
   </si>
   <si>
     <t>40.3</t>
   </si>
   <si>
     <t>Global Marketing</t>
   </si>
   <si>
     <t>007116961X</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>GLOBAL MARKETING MANAGEMENT</t>
   </si>
   <si>
+    <t>Kotabe</t>
+  </si>
+  <si>
+    <t>9780471451877</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Global Marketing Management</t>
+  </si>
+  <si>
+    <t>471451878</t>
+  </si>
+  <si>
     <t>Lee</t>
   </si>
   <si>
+    <t>199267529</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
     <t>9780199267521</t>
   </si>
   <si>
     <t>32.55</t>
   </si>
   <si>
-    <t>Kotabe</t>
-[...20 lines deleted...]
-    <t>32</t>
+    <t>Hb Of Services Marketing &amp; Management</t>
+  </si>
+  <si>
+    <t>Iacobucci</t>
+  </si>
+  <si>
+    <t>761916121</t>
+  </si>
+  <si>
+    <t>33</t>
   </si>
   <si>
     <t>HB OF SERVICES MARKETING &amp; MANAGEMENT</t>
   </si>
   <si>
-    <t>Iacobucci</t>
-[...1 lines deleted...]
-  <si>
     <t>9780761916123</t>
   </si>
   <si>
     <t>33.6</t>
   </si>
   <si>
-    <t>Hb Of Services Marketing &amp; Management</t>
-[...7 lines deleted...]
-  <si>
     <t>HOW BRANDS GROW</t>
   </si>
   <si>
     <t>Sharp</t>
   </si>
   <si>
     <t>9780195573565</t>
   </si>
   <si>
     <t>How the Stock Market Works A Beginner's Guide to Investment</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>9781398618480</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>How to Write a Marketing Plan</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>9781398619739</t>
   </si>
   <si>
     <t>INT TO MARKETING</t>
   </si>
   <si>
     <t>Palmer</t>
   </si>
   <si>
     <t>9780199557448</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
+    <t>Int To Marketing Theory &amp; Practice</t>
+  </si>
+  <si>
+    <t>199266271</t>
+  </si>
+  <si>
     <t>INT TO MARKETING THEORY &amp; PRACTICE</t>
   </si>
   <si>
     <t>9780199266272</t>
   </si>
   <si>
-    <t>Int To Marketing Theory &amp; Practice</t>
-[...4 lines deleted...]
-  <si>
     <t>INT TO RURAL MARKETING</t>
   </si>
   <si>
     <t>Raja</t>
   </si>
   <si>
     <t>9789386070951</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>23.9</t>
   </si>
   <si>
     <t>INTERNATIONAL MARKETING</t>
   </si>
   <si>
     <t>Onkvisit</t>
   </si>
   <si>
     <t>9780415311335</t>
   </si>
   <si>
     <t>43.4</t>
@@ -596,353 +596,353 @@
   <si>
     <t>16600000080</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>INTERNET MARKETING</t>
   </si>
   <si>
     <t>Sheth</t>
   </si>
   <si>
     <t>9780030321337</t>
   </si>
   <si>
     <t>14.8</t>
   </si>
   <si>
     <t>Internet Marketing</t>
   </si>
   <si>
     <t>30321336</t>
   </si>
   <si>
+    <t>Internet Marketing Building Advantage In A Networked Economy</t>
+  </si>
+  <si>
+    <t>Paddison</t>
+  </si>
+  <si>
+    <t>71232591</t>
+  </si>
+  <si>
     <t>INTERNET MARKETING BUILDING ADVANTAGE IN A NETWORKED ECONOMY</t>
   </si>
   <si>
-    <t>Paddison</t>
-[...1 lines deleted...]
-  <si>
     <t>9780071232593</t>
   </si>
   <si>
     <t>32.95</t>
   </si>
   <si>
-    <t>Internet Marketing Building Advantage In A Networked Economy</t>
-[...2 lines deleted...]
-    <t>71232591</t>
+    <t>Internet Marketing: Foundations &amp; Applications</t>
+  </si>
+  <si>
+    <t>Siegel</t>
+  </si>
+  <si>
+    <t>618150439</t>
   </si>
   <si>
     <t>INTERNET MARKETING: FOUNDATIONS &amp; APPLICATIONS</t>
   </si>
   <si>
-    <t>Siegel</t>
-[...1 lines deleted...]
-  <si>
     <t>9780618150434</t>
   </si>
   <si>
-    <t>Internet Marketing: Foundations &amp; Applications</t>
-[...4 lines deleted...]
-  <si>
     <t>MACRO ECONOMICS</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>9781111826697</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>MARKETING</t>
   </si>
   <si>
+    <t>Gilliland</t>
+  </si>
+  <si>
+    <t>9788180522987</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
     <t>Ferrell</t>
   </si>
   <si>
+    <t>395974844</t>
+  </si>
+  <si>
+    <t>8180522989</t>
+  </si>
+  <si>
     <t>9780395974841</t>
   </si>
   <si>
     <t>31.9</t>
   </si>
   <si>
-    <t>Gilliland</t>
-[...11 lines deleted...]
-    <t>8180522989</t>
+    <t>Marketing An Int</t>
+  </si>
+  <si>
+    <t>Masterson</t>
+  </si>
+  <si>
+    <t>77098765</t>
+  </si>
+  <si>
+    <t>37</t>
   </si>
   <si>
     <t>MARKETING AN INT</t>
   </si>
   <si>
-    <t>Masterson</t>
-[...1 lines deleted...]
-  <si>
     <t>9780077098766</t>
   </si>
   <si>
     <t>37.69</t>
   </si>
   <si>
-    <t>Marketing An Int</t>
-[...7 lines deleted...]
-  <si>
     <t>MARKETING ANALYTICS A PRACTICAL GUIDE TO REAL MARKETING SCIENCE</t>
   </si>
   <si>
     <t>Grigsby</t>
   </si>
   <si>
     <t>9780749474171</t>
   </si>
   <si>
     <t>MARKETING COMMUNICATIONS INTEGRATING OFFLINE &amp; ONLINE WITH SOCIAL MEDIA</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>9780749461935</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MARKETING MANAGEMENT</t>
   </si>
   <si>
     <t>DAMOR</t>
   </si>
   <si>
     <t>9789350535769</t>
   </si>
   <si>
     <t>57.5</t>
   </si>
   <si>
+    <t>Marketing Management</t>
+  </si>
+  <si>
+    <t>Ramaswamy</t>
+  </si>
+  <si>
+    <t>9789352807383</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
     <t>9788125920625</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>22.5</t>
   </si>
   <si>
-    <t>Marketing Management</t>
-[...10 lines deleted...]
-  <si>
     <t>8125920625</t>
   </si>
   <si>
     <t>MARKETING MANAGEMENT FOR NONPROFIT ORGANIZATIONS</t>
   </si>
   <si>
     <t>Sargeant</t>
   </si>
   <si>
     <t>9780199271825</t>
   </si>
   <si>
     <t>74.4</t>
   </si>
   <si>
     <t>Marketing Management For Nonprofit Organizations</t>
   </si>
   <si>
     <t>199271828</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>MARKETING RESEARCH</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9789380929415</t>
   </si>
   <si>
     <t>9789331327710</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
+    <t>MARKETING RESEARCH CONCEPTS &amp; PRACTICES IN INDIA</t>
+  </si>
+  <si>
+    <t>Shajahan</t>
+  </si>
+  <si>
+    <t>16600000057</t>
+  </si>
+  <si>
+    <t>14.5</t>
+  </si>
+  <si>
     <t>Marketing Research Concepts &amp; Practices In India</t>
   </si>
   <si>
-    <t>Shajahan</t>
-[...1 lines deleted...]
-  <si>
     <t>1403925011</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>MARKETING RESEARCH CONCEPTS &amp; PRACTICES IN INDIA</t>
-[...7 lines deleted...]
-  <si>
     <t>Marketing Research: Text and Cases</t>
   </si>
   <si>
     <t>NARGUNDKAR</t>
   </si>
   <si>
     <t>9789353163389</t>
   </si>
   <si>
     <t>34.8</t>
   </si>
   <si>
     <t>MARKETING THIRD EDITION</t>
   </si>
   <si>
     <t>Fill</t>
   </si>
   <si>
     <t>9780199659531</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
+    <t>MBA MARKETING</t>
+  </si>
+  <si>
+    <t>Kolsaker</t>
+  </si>
+  <si>
+    <t>97811373006599995392</t>
+  </si>
+  <si>
+    <t>50.7</t>
+  </si>
+  <si>
     <t>Mba Marketing</t>
   </si>
   <si>
-    <t>Kolsaker</t>
-[...1 lines deleted...]
-  <si>
     <t>9781137300294</t>
   </si>
   <si>
-    <t>MBA MARKETING</t>
-[...7 lines deleted...]
-  <si>
     <t>ONLINE MARKETING PRACTICES</t>
   </si>
   <si>
     <t>Chaurasia</t>
   </si>
   <si>
     <t>9788178803142</t>
   </si>
   <si>
+    <t>PRINCIPLES &amp; PRACTICE OF MARKETING</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>9780077107086</t>
+  </si>
+  <si>
+    <t>47.35</t>
+  </si>
+  <si>
     <t>Principles &amp; Practice Of Marketing</t>
   </si>
   <si>
-    <t>David</t>
-[...1 lines deleted...]
-  <si>
     <t>007710708X</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>PRINCIPLES &amp; PRACTICE OF MARKETING</t>
-[...7 lines deleted...]
-  <si>
     <t>PRINCIPLES OF MARKETING</t>
   </si>
   <si>
+    <t>9789374736289</t>
+  </si>
+  <si>
+    <t>11.7</t>
+  </si>
+  <si>
     <t>Nwakwo</t>
   </si>
   <si>
     <t>9780230392700</t>
   </si>
   <si>
     <t>Kapoor</t>
   </si>
   <si>
     <t>9788120348899</t>
   </si>
   <si>
-    <t>9789374736289</t>
-[...4 lines deleted...]
-  <si>
     <t>PROFESSIONAL SERVICES MARKETING HB</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t>9780749473464</t>
   </si>
   <si>
     <t>Project Marketing Beyond Competitive Bidding</t>
   </si>
   <si>
     <t>Cova</t>
   </si>
   <si>
     <t>471486647</t>
   </si>
   <si>
     <t>PROJECT MARKETING BEYOND COMPETITIVE BIDDING</t>
   </si>
   <si>
     <t>9780471486640</t>
   </si>
   <si>
     <t>33.5</t>
@@ -968,69 +968,69 @@
   <si>
     <t>9789350563038</t>
   </si>
   <si>
     <t>SOCIAL DATA ANALYTCS COLLABORATION FOR THE ENTERPRISE</t>
   </si>
   <si>
     <t>Rogers</t>
   </si>
   <si>
     <t>9780123971869</t>
   </si>
   <si>
     <t>Social Marketing Rebels with a Cause</t>
   </si>
   <si>
     <t>Hastings</t>
   </si>
   <si>
     <t>9781138123830</t>
   </si>
   <si>
     <t>82.25</t>
   </si>
   <si>
+    <t>STRATEGIC MARKETING AN INT</t>
+  </si>
+  <si>
+    <t>Proctor</t>
+  </si>
+  <si>
+    <t>9780415208116</t>
+  </si>
+  <si>
+    <t>23.6</t>
+  </si>
+  <si>
     <t>Strategic Marketing An Int</t>
   </si>
   <si>
-    <t>Proctor</t>
-[...1 lines deleted...]
-  <si>
     <t>415208114</t>
   </si>
   <si>
     <t>23</t>
-  </si>
-[...7 lines deleted...]
-    <t>23.6</t>
   </si>
   <si>
     <t>STRATEGIC MARKETING MANAGEMENT</t>
   </si>
   <si>
     <t>Mathur</t>
   </si>
   <si>
     <t>16600000090</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>The 10 Principles of Effective Social Media Marketing</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>9781398621442</t>
   </si>
   <si>
     <t>THE ADVANCED DICTIONARY OF MARKETING</t>
   </si>
@@ -2080,105 +2080,105 @@
       </c>
       <c r="D30" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E35" s="0" t="s">
@@ -2280,151 +2280,151 @@
       </c>
       <c r="D40" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>183</v>
       </c>
     </row>
@@ -2480,251 +2480,251 @@
       </c>
       <c r="D50" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>197</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D52" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F52" s="0" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>197</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>142</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>210</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>209</v>
+        <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>163</v>
+        <v>46</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>215</v>
+        <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>210</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>47</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>6</v>
+        <v>209</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>226</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>107</v>
       </c>
     </row>
@@ -2751,100 +2751,100 @@
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>234</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>76</v>
+        <v>238</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>239</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="C66" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="E66" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>246</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>248</v>
       </c>
     </row>
@@ -2983,231 +2983,231 @@
       </c>
       <c r="E75" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>156</v>
+        <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>277</v>
+        <v>156</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>279</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>282</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>283</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>282</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C81" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="D81" s="0" t="s">
+      <c r="E81" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F81" s="0" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>291</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>271</v>
+        <v>69</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>260</v>
+        <v>91</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>243</v>
+        <v>271</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>294</v>
+        <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>296</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>302</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
@@ -3260,51 +3260,51 @@
       </c>
       <c r="D89" s="0" t="s">
         <v>313</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>315</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>316</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>321</v>
       </c>
     </row>
@@ -3320,51 +3320,51 @@
       </c>
       <c r="D92" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>329</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>330</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>331</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
     </row>