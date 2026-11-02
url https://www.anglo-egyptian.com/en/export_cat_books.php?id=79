--- v1 (2026-09-15)
+++ v2 (2026-11-02)
@@ -290,203 +290,203 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>E-COMMERCE AND INTERNET MARKETING</t>
   </si>
   <si>
     <t>JONAS</t>
   </si>
   <si>
     <t>9788119523313</t>
   </si>
   <si>
     <t>E-MARKETING</t>
   </si>
   <si>
     <t>Bhatt</t>
   </si>
   <si>
     <t>9789350534618</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t>ELECTRONIC TRADING MASTERS</t>
+  </si>
+  <si>
+    <t>Baird</t>
+  </si>
+  <si>
+    <t>9780471401933</t>
+  </si>
+  <si>
+    <t>19.5</t>
+  </si>
+  <si>
     <t>Electronic Trading Masters</t>
   </si>
   <si>
-    <t>Baird</t>
-[...1 lines deleted...]
-  <si>
     <t>471401935</t>
   </si>
   <si>
-    <t>ELECTRONIC TRADING MASTERS</t>
-[...7 lines deleted...]
-  <si>
     <t>ESSENTIALS OF MARKETING MANAGEMENT</t>
   </si>
   <si>
     <t>Lester</t>
   </si>
   <si>
     <t>9780415553476</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>FIELD VISUAL MERCHANDISING STRATEGY</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>9780749472641</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>FINANCIAL SERVICES MARKTING</t>
   </si>
   <si>
     <t>Waite</t>
   </si>
   <si>
     <t>9789380501345</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>FOUNDATIONS OF MARKETING</t>
+  </si>
+  <si>
+    <t>Groucutt</t>
+  </si>
+  <si>
+    <t>9781403903273</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>29.4</t>
+  </si>
+  <si>
     <t>Foundations Of Marketing</t>
   </si>
   <si>
-    <t>Groucutt</t>
-[...1 lines deleted...]
-  <si>
     <t>1403903271</t>
   </si>
   <si>
-    <t>2005</t>
-[...1 lines deleted...]
-  <si>
     <t>29</t>
   </si>
   <si>
-    <t>FOUNDATIONS OF MARKETING</t>
-[...7 lines deleted...]
-  <si>
     <t>FUNDAMENTALS OF MARKETING</t>
   </si>
   <si>
     <t>Desmond</t>
   </si>
   <si>
     <t>9780415370974</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>GLOBAL MARKETING</t>
   </si>
   <si>
     <t>Johansson</t>
   </si>
   <si>
     <t>9780071169615</t>
   </si>
   <si>
     <t>40.3</t>
   </si>
   <si>
     <t>Global Marketing</t>
   </si>
   <si>
     <t>007116961X</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>GLOBAL MARKETING MANAGEMENT</t>
   </si>
   <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>9780199267521</t>
+  </si>
+  <si>
+    <t>32.55</t>
+  </si>
+  <si>
     <t>Kotabe</t>
   </si>
   <si>
     <t>9780471451877</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Global Marketing Management</t>
   </si>
   <si>
     <t>471451878</t>
   </si>
   <si>
-    <t>Lee</t>
-[...1 lines deleted...]
-  <si>
     <t>199267529</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>9780199267521</t>
-[...4 lines deleted...]
-  <si>
     <t>Hb Of Services Marketing &amp; Management</t>
   </si>
   <si>
     <t>Iacobucci</t>
   </si>
   <si>
     <t>761916121</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>HB OF SERVICES MARKETING &amp; MANAGEMENT</t>
   </si>
   <si>
     <t>9780761916123</t>
   </si>
   <si>
     <t>33.6</t>
   </si>
   <si>
     <t>HOW BRANDS GROW</t>
   </si>
   <si>
     <t>Sharp</t>
@@ -536,80 +536,80 @@
   <si>
     <t>199266271</t>
   </si>
   <si>
     <t>INT TO MARKETING THEORY &amp; PRACTICE</t>
   </si>
   <si>
     <t>9780199266272</t>
   </si>
   <si>
     <t>INT TO RURAL MARKETING</t>
   </si>
   <si>
     <t>Raja</t>
   </si>
   <si>
     <t>9789386070951</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>23.9</t>
   </si>
   <si>
+    <t>International Marketing</t>
+  </si>
+  <si>
+    <t>Czinkota</t>
+  </si>
+  <si>
+    <t>30313783</t>
+  </si>
+  <si>
+    <t>Onkvisit</t>
+  </si>
+  <si>
+    <t>415311330</t>
+  </si>
+  <si>
     <t>INTERNATIONAL MARKETING</t>
   </si>
   <si>
-    <t>Onkvisit</t>
+    <t>9780030313783</t>
+  </si>
+  <si>
+    <t>26.5</t>
   </si>
   <si>
     <t>9780415311335</t>
   </si>
   <si>
     <t>43.4</t>
   </si>
   <si>
-    <t>International Marketing</t>
-[...16 lines deleted...]
-  <si>
     <t>INTERNATIONAL RETAIL MARKETING STRATEGIES</t>
   </si>
   <si>
     <t>Ramkishen</t>
   </si>
   <si>
     <t>16600000080</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>INTERNET MARKETING</t>
   </si>
   <si>
     <t>Sheth</t>
   </si>
   <si>
     <t>9780030321337</t>
   </si>
   <si>
     <t>14.8</t>
   </si>
   <si>
     <t>Internet Marketing</t>
@@ -725,71 +725,71 @@
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>9780749461935</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MARKETING MANAGEMENT</t>
   </si>
   <si>
     <t>DAMOR</t>
   </si>
   <si>
     <t>9789350535769</t>
   </si>
   <si>
     <t>57.5</t>
   </si>
   <si>
+    <t>9788125920625</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>22.5</t>
+  </si>
+  <si>
     <t>Marketing Management</t>
   </si>
   <si>
     <t>Ramaswamy</t>
   </si>
   <si>
     <t>9789352807383</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>9788125920625</t>
-[...7 lines deleted...]
-  <si>
     <t>8125920625</t>
   </si>
   <si>
     <t>MARKETING MANAGEMENT FOR NONPROFIT ORGANIZATIONS</t>
   </si>
   <si>
     <t>Sargeant</t>
   </si>
   <si>
     <t>9780199271825</t>
   </si>
   <si>
     <t>74.4</t>
   </si>
   <si>
     <t>Marketing Management For Nonprofit Organizations</t>
   </si>
   <si>
     <t>199271828</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>MARKETING RESEARCH</t>
@@ -830,146 +830,146 @@
   <si>
     <t>Marketing Research: Text and Cases</t>
   </si>
   <si>
     <t>NARGUNDKAR</t>
   </si>
   <si>
     <t>9789353163389</t>
   </si>
   <si>
     <t>34.8</t>
   </si>
   <si>
     <t>MARKETING THIRD EDITION</t>
   </si>
   <si>
     <t>Fill</t>
   </si>
   <si>
     <t>9780199659531</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
+    <t>Mba Marketing</t>
+  </si>
+  <si>
+    <t>Kolsaker</t>
+  </si>
+  <si>
+    <t>9781137300294</t>
+  </si>
+  <si>
     <t>MBA MARKETING</t>
   </si>
   <si>
-    <t>Kolsaker</t>
-[...1 lines deleted...]
-  <si>
     <t>97811373006599995392</t>
   </si>
   <si>
     <t>50.7</t>
   </si>
   <si>
-    <t>Mba Marketing</t>
-[...4 lines deleted...]
-  <si>
     <t>ONLINE MARKETING PRACTICES</t>
   </si>
   <si>
     <t>Chaurasia</t>
   </si>
   <si>
     <t>9788178803142</t>
   </si>
   <si>
+    <t>Principles &amp; Practice Of Marketing</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>007710708X</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
     <t>PRINCIPLES &amp; PRACTICE OF MARKETING</t>
   </si>
   <si>
-    <t>David</t>
-[...1 lines deleted...]
-  <si>
     <t>9780077107086</t>
   </si>
   <si>
     <t>47.35</t>
   </si>
   <si>
-    <t>Principles &amp; Practice Of Marketing</t>
-[...7 lines deleted...]
-  <si>
     <t>PRINCIPLES OF MARKETING</t>
   </si>
   <si>
     <t>9789374736289</t>
   </si>
   <si>
     <t>11.7</t>
   </si>
   <si>
     <t>Nwakwo</t>
   </si>
   <si>
     <t>9780230392700</t>
   </si>
   <si>
     <t>Kapoor</t>
   </si>
   <si>
     <t>9788120348899</t>
   </si>
   <si>
     <t>PROFESSIONAL SERVICES MARKETING HB</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t>9780749473464</t>
   </si>
   <si>
+    <t>PROJECT MARKETING BEYOND COMPETITIVE BIDDING</t>
+  </si>
+  <si>
+    <t>Cova</t>
+  </si>
+  <si>
+    <t>9780471486640</t>
+  </si>
+  <si>
+    <t>33.5</t>
+  </si>
+  <si>
     <t>Project Marketing Beyond Competitive Bidding</t>
   </si>
   <si>
-    <t>Cova</t>
-[...1 lines deleted...]
-  <si>
     <t>471486647</t>
   </si>
   <si>
-    <t>PROJECT MARKETING BEYOND COMPETITIVE BIDDING</t>
-[...7 lines deleted...]
-  <si>
     <t>RETAIL MARKETING</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>9789350562925</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>SERVICE MARKETING IN GELLULAR PHONE</t>
   </si>
   <si>
     <t>Rasheed</t>
   </si>
   <si>
     <t>9789350563038</t>
   </si>
   <si>
     <t>SOCIAL DATA ANALYTCS COLLABORATION FOR THE ENTERPRISE</t>
   </si>
   <si>
     <t>Rogers</t>
@@ -1022,144 +1022,144 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>The 10 Principles of Effective Social Media Marketing</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>9781398621442</t>
   </si>
   <si>
     <t>THE ADVANCED DICTIONARY OF MARKETING</t>
   </si>
   <si>
     <t>Dacko</t>
   </si>
   <si>
     <t>9780199286003</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
+    <t>THE ART OF MARKETING</t>
+  </si>
+  <si>
+    <t>Shot</t>
+  </si>
+  <si>
+    <t>9788170946540</t>
+  </si>
+  <si>
+    <t>9.5</t>
+  </si>
+  <si>
     <t>The Art Of Marketing</t>
   </si>
   <si>
-    <t>Shot</t>
-[...4 lines deleted...]
-  <si>
     <t>9</t>
   </si>
   <si>
-    <t>THE ART OF MARKETING</t>
-[...4 lines deleted...]
-  <si>
     <t>THE BUSINESS PODCASTING BOOK</t>
   </si>
   <si>
     <t>Cangialosi</t>
   </si>
   <si>
     <t>9780240809670</t>
   </si>
   <si>
+    <t>THE FUNDAMENTALS &amp; PRACTICE OF MARKETING</t>
+  </si>
+  <si>
+    <t>Wilmshurst</t>
+  </si>
+  <si>
+    <t>9780750654494</t>
+  </si>
+  <si>
+    <t>17.9</t>
+  </si>
+  <si>
     <t>The Fundamentals &amp; Practice Of Marketing</t>
   </si>
   <si>
-    <t>Wilmshurst</t>
-[...1 lines deleted...]
-  <si>
     <t>075065449X</t>
   </si>
   <si>
-    <t>THE FUNDAMENTALS &amp; PRACTICE OF MARKETING</t>
-[...5 lines deleted...]
-    <t>17.9</t>
+    <t>THE FUTURE OF E MARKETS</t>
+  </si>
+  <si>
+    <t>Bichler</t>
+  </si>
+  <si>
+    <t>9780521003834</t>
+  </si>
+  <si>
+    <t>17.5</t>
   </si>
   <si>
     <t>The Future Of E Markets</t>
   </si>
   <si>
-    <t>Bichler</t>
-[...10 lines deleted...]
-  <si>
     <t>THE LAW OF MARKETING</t>
   </si>
   <si>
     <t>Oswald</t>
   </si>
   <si>
     <t>9780538452731</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>The Marketing of Debt: How They Get You</t>
   </si>
   <si>
     <t>DINSMORE</t>
   </si>
   <si>
     <t>9781836626015</t>
   </si>
   <si>
+    <t>TOURISM MARKETING QUALITY &amp; SERVICE MANAGEMENT PERSPECTIVES</t>
+  </si>
+  <si>
+    <t>Laws</t>
+  </si>
+  <si>
+    <t>9780826453365</t>
+  </si>
+  <si>
     <t>Tourism Marketing Quality &amp; Service Management Perspectives</t>
   </si>
   <si>
-    <t>Laws</t>
-[...1 lines deleted...]
-  <si>
     <t>826453368</t>
-  </si>
-[...4 lines deleted...]
-    <t>9780826453365</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1883,71 +1883,71 @@
       </c>
       <c r="E20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>99</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="0" t="s">
         <v>6</v>
@@ -2080,105 +2080,105 @@
       </c>
       <c r="D30" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E35" s="0" t="s">
@@ -2280,171 +2280,171 @@
       </c>
       <c r="D40" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="0" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>164</v>
+        <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" s="0" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>185</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>187</v>
       </c>
     </row>
@@ -2480,111 +2480,111 @@
       </c>
       <c r="D50" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>208</v>
       </c>
     </row>
@@ -2660,71 +2660,71 @@
       </c>
       <c r="D59" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>226</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>107</v>
       </c>
     </row>
@@ -2751,100 +2751,100 @@
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>234</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C65" s="0" t="s">
+      <c r="E65" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="D65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>76</v>
+        <v>241</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>243</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>246</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>248</v>
       </c>
     </row>
@@ -2983,148 +2983,148 @@
       </c>
       <c r="E75" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>275</v>
+        <v>156</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>156</v>
+        <v>277</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>279</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>282</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>283</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>282</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>289</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>291</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>91</v>
       </c>
     </row>
@@ -3163,71 +3163,71 @@
       </c>
       <c r="E84" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>146</v>
+        <v>301</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>303</v>
+        <v>146</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
@@ -3260,51 +3260,51 @@
       </c>
       <c r="D89" s="0" t="s">
         <v>313</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>315</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>316</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>321</v>
       </c>
     </row>
@@ -3320,51 +3320,51 @@
       </c>
       <c r="D92" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>329</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>330</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>331</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3443,111 +3443,111 @@
       </c>
       <c r="E98" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>346</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>347</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>79</v>
+        <v>348</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>346</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>350</v>
+        <v>79</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>352</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>79</v>
+        <v>354</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>352</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>357</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>