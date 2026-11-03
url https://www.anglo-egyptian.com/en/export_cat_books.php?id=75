--- v0 (2026-05-09)
+++ v1 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2999">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3002">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بUS Dollars</t>
   </si>
   <si>
     <t>Literature</t>
   </si>
   <si>
     <t xml:space="preserve"> Critical Moments in Classical Literature</t>
   </si>
   <si>
@@ -467,51 +467,51 @@
   <si>
     <t>A. J. Greimas and the Nature of Meaning</t>
   </si>
   <si>
     <t>SCHLEIFER</t>
   </si>
   <si>
     <t>9781138684058</t>
   </si>
   <si>
     <t>Abstraction in Modernism and Modernity</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
     <t>9781474461665</t>
   </si>
   <si>
     <t>ACTRESSES ON THE VICTORIAN STAGE</t>
   </si>
   <si>
     <t>Marshall</t>
   </si>
   <si>
-    <t>521027462</t>
+    <t>9780521027465</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>ADVENTURES OF HUCKLEBERRY FINN.</t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
     <t>12100000631</t>
   </si>
   <si>
     <t>AFRICAN LITERATURE IN EGYPTIAN EYES</t>
   </si>
   <si>
     <t>EBTESSAM M. EL SHOKROFY</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Against Racial Capitalism: Selected Writings</t>
   </si>
@@ -1196,74 +1196,74 @@
   <si>
     <t>Berlina</t>
   </si>
   <si>
     <t>9781501314285</t>
   </si>
   <si>
     <t>BROKEN HIERARCHIES POEMS 1952-</t>
   </si>
   <si>
     <t>Hill</t>
   </si>
   <si>
     <t>9780198713180</t>
   </si>
   <si>
     <t>BUDDHA GRIEVE NOT</t>
   </si>
   <si>
     <t>Hazem Galhom</t>
   </si>
   <si>
     <t>12100000974</t>
   </si>
   <si>
-    <t>BYRON &amp; THE VICTORIANS  98</t>
+    <t>Byron and Marginality</t>
+  </si>
+  <si>
+    <t>LENNARTZ</t>
+  </si>
+  <si>
+    <t>9781474439428</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>BYRON AND THE VICTORIANS  98</t>
   </si>
   <si>
     <t>Elfenbein</t>
   </si>
   <si>
-    <t>521454522</t>
+    <t>9780521454520</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>Byron and Marginality</t>
-[...10 lines deleted...]
-  <si>
     <t>BYRON'S LETTERS &amp; JOURNALS</t>
   </si>
   <si>
     <t>Lansdown</t>
   </si>
   <si>
     <t>9780198722557</t>
   </si>
   <si>
     <t>C. S. Lewis's Lost Aeneid: Arms and the Exile</t>
   </si>
   <si>
     <t>REYES</t>
   </si>
   <si>
     <t>9780300246919</t>
   </si>
   <si>
     <t>C.S. LEWIS &amp; HIS CIRCLE</t>
   </si>
   <si>
     <t>Wolfe</t>
   </si>
   <si>
     <t>9780190214340</t>
@@ -3464,62 +3464,62 @@
   <si>
     <t>83.25</t>
   </si>
   <si>
     <t>Late Modernism and 'The English Intelligencer</t>
   </si>
   <si>
     <t>Latter</t>
   </si>
   <si>
     <t>9781350028425</t>
   </si>
   <si>
     <t>Latin American Plays in Translation</t>
   </si>
   <si>
     <t>Mariano</t>
   </si>
   <si>
     <t>9781350542266</t>
   </si>
   <si>
     <t>LAURENCE STERNE</t>
   </si>
   <si>
+    <t>Pfister</t>
+  </si>
+  <si>
+    <t>9780746308370</t>
+  </si>
+  <si>
     <t>Howes</t>
   </si>
   <si>
     <t>9780415862370</t>
   </si>
   <si>
-    <t>Pfister</t>
-[...4 lines deleted...]
-  <si>
     <t>Legal Reform in English Renaissance Literature</t>
   </si>
   <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>9781474452533</t>
   </si>
   <si>
     <t>LEONARD &amp; VIRGINIA WOOLF THE HOGARTH PRESS &amp; THE NETWORKS OF MODERNISM</t>
   </si>
   <si>
     <t>Southworth</t>
   </si>
   <si>
     <t>9780748647149</t>
   </si>
   <si>
     <t>Letter Writing Among Poets</t>
   </si>
   <si>
     <t>9781474414128</t>
   </si>
   <si>
     <t>Libraries of the Mind</t>
@@ -5006,51 +5006,51 @@
   <si>
     <t>Pro Quinctio. Pro Roscio Amerino. Pro Roscio Comoedo. Pro Tullio. De Lege Agraria</t>
   </si>
   <si>
     <t>Dyck</t>
   </si>
   <si>
     <t>9780674997677</t>
   </si>
   <si>
     <t>PROCEEDINGS OF THE HARVARD CELTIC COLLOQUIUM</t>
   </si>
   <si>
     <t>Mcmullen</t>
   </si>
   <si>
     <t>9780674062429</t>
   </si>
   <si>
     <t>PRONOUNCING SHAKESPEARE</t>
   </si>
   <si>
     <t>Crystal</t>
   </si>
   <si>
-    <t>521852137</t>
+    <t>9780521852135</t>
   </si>
   <si>
     <t>Pronouncing Shakespeare: The Globe Experiment</t>
   </si>
   <si>
     <t>9781108466691</t>
   </si>
   <si>
     <t>PROSE&amp;POETRY FOR THE YOUNG READER</t>
   </si>
   <si>
     <t>9789351381839</t>
   </si>
   <si>
     <t>PROTEST AND THE BODY IN MELVILLE, DOS PASSOS, AND HURSTON</t>
   </si>
   <si>
     <t>Mcglamery</t>
   </si>
   <si>
     <t>9780415865135</t>
   </si>
   <si>
     <t>PROUST</t>
   </si>
@@ -5084,51 +5084,51 @@
   <si>
     <t>520071913</t>
   </si>
   <si>
     <t>QUEER POSTCOLONIAL NARRATIVES &amp; THE ETHICS OF WITNESSING</t>
   </si>
   <si>
     <t>Mccormack</t>
   </si>
   <si>
     <t>9781501310898</t>
   </si>
   <si>
     <t>RACE &amp; ETHNICITY IN ANGLO-SAXON LITERATURE</t>
   </si>
   <si>
     <t>9780415865104</t>
   </si>
   <si>
     <t>RADICAL RELIGION FROM SHAKESPEARE TO MILTON</t>
   </si>
   <si>
     <t>Poole</t>
   </si>
   <si>
-    <t>521641017</t>
+    <t>9780521641043</t>
   </si>
   <si>
     <t>RADICAL SHAKESPEARE</t>
   </si>
   <si>
     <t>Fitter</t>
   </si>
   <si>
     <t>9780415716581</t>
   </si>
   <si>
     <t>Razzle Dazzle 'Em</t>
   </si>
   <si>
     <t>9781848227330</t>
   </si>
   <si>
     <t>RE: JOYCE TEXT CULTURE POLITICS  98</t>
   </si>
   <si>
     <t>Wolfreys</t>
   </si>
   <si>
     <t>033368382X</t>
   </si>
@@ -5546,51 +5546,51 @@
   <si>
     <t>SCHUBERT'S POETS &amp; THE MAKING OF LIEDER  99</t>
   </si>
   <si>
     <t>Youens</t>
   </si>
   <si>
     <t>9780521778626</t>
   </si>
   <si>
     <t>Screening Statues: Sculpture and Cinema</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>9781474431705</t>
   </si>
   <si>
     <t>Second Chances</t>
   </si>
   <si>
     <t>9780300283334</t>
   </si>
   <si>
-    <t xml:space="preserve">Secret Writings of Hoshang Merchant </t>
+    <t>Secret Writings of Hoshang Merchant</t>
   </si>
   <si>
     <t>9780199465965</t>
   </si>
   <si>
     <t>76.5</t>
   </si>
   <si>
     <t>SELECTED POEMS</t>
   </si>
   <si>
     <t>Apollinaire</t>
   </si>
   <si>
     <t>9780199687596</t>
   </si>
   <si>
     <t>Boileau</t>
   </si>
   <si>
     <t>9780300207491</t>
   </si>
   <si>
     <t>Selected Poems</t>
   </si>
@@ -6092,59 +6092,59 @@
   <si>
     <t>12100000639</t>
   </si>
   <si>
     <t>STARS &amp; OTHER SIGNS</t>
   </si>
   <si>
     <t>Borroff</t>
   </si>
   <si>
     <t>9780300207507</t>
   </si>
   <si>
     <t>STATES OF EXCEPTION IN THE CONTEMPORARY NOVEL</t>
   </si>
   <si>
     <t>Coetzee</t>
   </si>
   <si>
     <t>9781623569525</t>
   </si>
   <si>
     <t>STEPHEN CRANE</t>
   </si>
   <si>
+    <t>746310269</t>
+  </si>
+  <si>
     <t>Weatherford</t>
   </si>
   <si>
     <t>9780415846837</t>
   </si>
   <si>
-    <t>746310269</t>
-[...1 lines deleted...]
-  <si>
     <t>STEVE TOMASULA THE ART &amp; SCIENCE OF NEW MEDIA FICTION</t>
   </si>
   <si>
     <t>Banash</t>
   </si>
   <si>
     <t>9781628923674</t>
   </si>
   <si>
     <t>Stoicism as Performance in Much Ado about Nothing</t>
   </si>
   <si>
     <t>SHERMAN</t>
   </si>
   <si>
     <t>9781108707299</t>
   </si>
   <si>
     <t>Storylife On Epic, Narrative, and Living Things</t>
   </si>
   <si>
     <t>JOEL</t>
   </si>
   <si>
     <t>9780300269239</t>
@@ -7530,50 +7530,59 @@
     <t>140138110</t>
   </si>
   <si>
     <t>The New Pelican Guide To English Literature From Dickens To Hardy Volume 6</t>
   </si>
   <si>
     <t>140138129</t>
   </si>
   <si>
     <t>THE NOVEL A SURVIVAL SKILL</t>
   </si>
   <si>
     <t>Parks</t>
   </si>
   <si>
     <t>9780198739593</t>
   </si>
   <si>
     <t>THE ODYSSEY</t>
   </si>
   <si>
     <t>Homer</t>
   </si>
   <si>
     <t>9781472532480</t>
+  </si>
+  <si>
+    <t>The Orange Tree</t>
+  </si>
+  <si>
+    <t>Reddy</t>
+  </si>
+  <si>
+    <t>9780226826165</t>
   </si>
   <si>
     <t>THE OTHER VOICE A COLLECTION OF POEMS</t>
   </si>
   <si>
     <t>Sahu</t>
   </si>
   <si>
     <t>9788172731816</t>
   </si>
   <si>
     <t>7.5</t>
   </si>
   <si>
     <t>THE OXFORD BOOK OF WORK  99</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>9780192142177</t>
   </si>
   <si>
     <t>14.5</t>
   </si>
@@ -9355,51 +9364,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1043"/>
+  <dimension ref="A1:F1044"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -11581,71 +11590,71 @@
       </c>
       <c r="D111" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>395</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>227</v>
+        <v>327</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>398</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>399</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>227</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>403</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>171</v>
       </c>
     </row>
@@ -15329,78 +15338,78 @@
       </c>
       <c r="B300" s="0" t="s">
         <v>973</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>967</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>975</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>976</v>
-[...3 lines deleted...]
-      </c>
+        <v>832</v>
+      </c>
+      <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>978</v>
+        <v>182</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>975</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="D302" s="0"/>
+        <v>976</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>977</v>
+      </c>
       <c r="E302" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>182</v>
+        <v>978</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>979</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>832</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B304" s="0" t="s">
@@ -16565,74 +16574,74 @@
       </c>
       <c r="D362" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>126</v>
+        <v>680</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>127</v>
+        <v>54</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>680</v>
+        <v>126</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>54</v>
+        <v>127</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B365" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="0" t="s">
         <v>6</v>
@@ -17286,51 +17295,51 @@
       </c>
       <c r="E398" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>1257</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1258</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1259</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>432</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="0" t="s">
         <v>6</v>
@@ -19420,71 +19429,71 @@
       </c>
       <c r="E505" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B506" s="0" t="s">
         <v>1559</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>374</v>
       </c>
       <c r="D506" s="0" t="s">
         <v>1560</v>
       </c>
       <c r="E506" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F506" s="0" t="s">
-        <v>1284</v>
+        <v>158</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B507" s="0" t="s">
         <v>1561</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>374</v>
       </c>
       <c r="D507" s="0" t="s">
         <v>1562</v>
       </c>
       <c r="E507" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F507" s="0" t="s">
-        <v>904</v>
+        <v>315</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B508" s="0" t="s">
         <v>1563</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>374</v>
       </c>
       <c r="D508" s="0" t="s">
         <v>1564</v>
       </c>
       <c r="E508" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="0" t="s">
         <v>6</v>
@@ -22380,51 +22389,51 @@
       </c>
       <c r="E654" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B655" s="0" t="s">
         <v>1949</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>1950</v>
       </c>
       <c r="D655" s="0" t="s">
         <v>1951</v>
       </c>
       <c r="E655" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F655" s="0" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B656" s="0" t="s">
         <v>1952</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>1950</v>
       </c>
       <c r="D656" s="0" t="s">
         <v>1953</v>
       </c>
       <c r="E656" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F656" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="0" t="s">
         <v>6</v>
@@ -22929,80 +22938,80 @@
       </c>
       <c r="B682" s="0" t="s">
         <v>2022</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>2023</v>
       </c>
       <c r="D682" s="0" t="s">
         <v>2024</v>
       </c>
       <c r="E682" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F682" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B683" s="0" t="s">
         <v>2025</v>
       </c>
       <c r="C683" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="D683" s="0" t="s">
         <v>2026</v>
       </c>
-      <c r="D683" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E683" s="0" t="s">
-        <v>126</v>
+        <v>288</v>
       </c>
       <c r="F683" s="0" t="s">
-        <v>127</v>
+        <v>338</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B684" s="0" t="s">
         <v>2025</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>939</v>
+        <v>2027</v>
       </c>
       <c r="D684" s="0" t="s">
         <v>2028</v>
       </c>
       <c r="E684" s="0" t="s">
-        <v>288</v>
+        <v>126</v>
       </c>
       <c r="F684" s="0" t="s">
-        <v>338</v>
+        <v>127</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B685" s="0" t="s">
         <v>2029</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>2030</v>
       </c>
       <c r="D685" s="0" t="s">
         <v>2031</v>
       </c>
       <c r="E685" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F685" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="0" t="s">
         <v>6</v>
@@ -23187,51 +23196,51 @@
       </c>
       <c r="B695" s="0" t="s">
         <v>2055</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>2056</v>
       </c>
       <c r="D695" s="0" t="s">
         <v>2057</v>
       </c>
       <c r="E695" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B696" s="0" t="s">
         <v>2058</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1152</v>
+        <v>1150</v>
       </c>
       <c r="D696" s="0" t="s">
         <v>2059</v>
       </c>
       <c r="E696" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B697" s="0" t="s">
         <v>2061</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>2062</v>
       </c>
       <c r="D697" s="0" t="s">
         <v>2063</v>
       </c>
       <c r="E697" s="0" t="s">
@@ -25934,51 +25943,51 @@
       </c>
       <c r="E832" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F832" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>2434</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>2435</v>
       </c>
       <c r="D833" s="0" t="s">
         <v>2436</v>
       </c>
       <c r="E833" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F833" s="0" t="s">
-        <v>1085</v>
+        <v>58</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>2437</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="D834" s="0" t="s">
         <v>2438</v>
       </c>
       <c r="E834" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F834" s="0" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" s="0" t="s">
         <v>6</v>
@@ -26529,165 +26538,165 @@
       </c>
       <c r="D862" s="0" t="s">
         <v>2505</v>
       </c>
       <c r="E862" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F862" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B863" s="0" t="s">
         <v>2506</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>2507</v>
       </c>
       <c r="D863" s="0" t="s">
         <v>2508</v>
       </c>
       <c r="E863" s="0" t="s">
-        <v>288</v>
+        <v>39</v>
       </c>
       <c r="F863" s="0" t="s">
-        <v>2509</v>
+        <v>324</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B864" s="0" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C864" s="0" t="s">
         <v>2510</v>
       </c>
-      <c r="C864" s="0" t="s">
+      <c r="D864" s="0" t="s">
         <v>2511</v>
       </c>
-      <c r="D864" s="0" t="s">
+      <c r="E864" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="F864" s="0" t="s">
         <v>2512</v>
-      </c>
-[...4 lines deleted...]
-        <v>2513</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B865" s="0" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C865" s="0" t="s">
         <v>2514</v>
       </c>
-      <c r="C865" s="0" t="s">
+      <c r="D865" s="0" t="s">
         <v>2515</v>
       </c>
-      <c r="D865" s="0" t="s">
+      <c r="E865" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="F865" s="0" t="s">
         <v>2516</v>
-      </c>
-[...4 lines deleted...]
-        <v>2517</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B866" s="0" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C866" s="0" t="s">
         <v>2518</v>
       </c>
-      <c r="C866" s="0" t="s">
+      <c r="D866" s="0" t="s">
         <v>2519</v>
       </c>
-      <c r="D866" s="0" t="s">
+      <c r="E866" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F866" s="0" t="s">
         <v>2520</v>
-      </c>
-[...4 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B867" s="0" t="s">
         <v>2521</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>829</v>
+        <v>2522</v>
       </c>
       <c r="D867" s="0" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="E867" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F867" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>851</v>
+        <v>829</v>
       </c>
       <c r="D868" s="0" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="E868" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F868" s="0" t="s">
-        <v>1168</v>
+        <v>849</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>2526</v>
+        <v>851</v>
       </c>
       <c r="D869" s="0" t="s">
         <v>2527</v>
       </c>
       <c r="E869" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F869" s="0" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B870" s="0" t="s">
         <v>2528</v>
       </c>
       <c r="C870" s="0" t="s">
         <v>2529</v>
       </c>
       <c r="D870" s="0" t="s">
         <v>2530</v>
       </c>
       <c r="E870" s="0" t="s">
@@ -26703,2668 +26712,2668 @@
       </c>
       <c r="B871" s="0" t="s">
         <v>2531</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>2532</v>
       </c>
       <c r="D871" s="0" t="s">
         <v>2533</v>
       </c>
       <c r="E871" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F871" s="0" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B872" s="0" t="s">
         <v>2534</v>
       </c>
       <c r="C872" s="0" t="s">
-        <v>794</v>
+        <v>2535</v>
       </c>
       <c r="D872" s="0" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="E872" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F872" s="0" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>273</v>
+        <v>794</v>
       </c>
       <c r="D873" s="0" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="E873" s="0" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="F873" s="0" t="s">
-        <v>318</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>380</v>
+        <v>273</v>
       </c>
       <c r="D874" s="0" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="E874" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F874" s="0" t="s">
-        <v>2540</v>
+        <v>318</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B875" s="0" t="s">
         <v>2541</v>
       </c>
       <c r="C875" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="D875" s="0" t="s">
         <v>2542</v>
       </c>
-      <c r="D875" s="0" t="s">
+      <c r="E875" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F875" s="0" t="s">
         <v>2543</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B876" s="0" t="s">
         <v>2544</v>
       </c>
       <c r="C876" s="0" t="s">
         <v>2545</v>
       </c>
       <c r="D876" s="0" t="s">
         <v>2546</v>
       </c>
       <c r="E876" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F876" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B877" s="0" t="s">
         <v>2547</v>
       </c>
-      <c r="C877" s="0"/>
+      <c r="C877" s="0" t="s">
+        <v>2548</v>
+      </c>
       <c r="D877" s="0" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
       <c r="E877" s="0" t="s">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="F877" s="0" t="s">
-        <v>2549</v>
+        <v>171</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B878" s="0" t="s">
         <v>2550</v>
       </c>
-      <c r="C878" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C878" s="0"/>
       <c r="D878" s="0" t="s">
         <v>2551</v>
       </c>
       <c r="E878" s="0" t="s">
-        <v>731</v>
+        <v>25</v>
       </c>
       <c r="F878" s="0" t="s">
         <v>2552</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B879" s="0" t="s">
         <v>2553</v>
       </c>
       <c r="C879" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D879" s="0" t="s">
         <v>2554</v>
       </c>
-      <c r="D879" s="0" t="s">
+      <c r="E879" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F879" s="0" t="s">
         <v>2555</v>
-      </c>
-[...4 lines deleted...]
-        <v>2549</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B880" s="0" t="s">
         <v>2556</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>273</v>
+        <v>2557</v>
       </c>
       <c r="D880" s="0" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="E880" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F880" s="0" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="C881" s="0" t="s">
-        <v>2559</v>
+        <v>273</v>
       </c>
       <c r="D881" s="0" t="s">
         <v>2560</v>
       </c>
       <c r="E881" s="0" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="F881" s="0" t="s">
-        <v>1265</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B882" s="0" t="s">
         <v>2561</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>2562</v>
       </c>
       <c r="D882" s="0" t="s">
         <v>2563</v>
       </c>
       <c r="E882" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F882" s="0" t="s">
-        <v>281</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B883" s="0" t="s">
         <v>2564</v>
       </c>
       <c r="C883" s="0" t="s">
-        <v>863</v>
+        <v>2565</v>
       </c>
       <c r="D883" s="0" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="E883" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F883" s="0" t="s">
-        <v>904</v>
+        <v>281</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="C884" s="0" t="s">
-        <v>2567</v>
+        <v>863</v>
       </c>
       <c r="D884" s="0" t="s">
         <v>2568</v>
       </c>
       <c r="E884" s="0" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="F884" s="0" t="s">
-        <v>54</v>
+        <v>904</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B885" s="0" t="s">
         <v>2569</v>
       </c>
       <c r="C885" s="0" t="s">
         <v>2570</v>
       </c>
       <c r="D885" s="0" t="s">
         <v>2571</v>
       </c>
       <c r="E885" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F885" s="0" t="s">
-        <v>1784</v>
+        <v>54</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B886" s="0" t="s">
         <v>2572</v>
       </c>
       <c r="C886" s="0" t="s">
         <v>2573</v>
       </c>
       <c r="D886" s="0" t="s">
         <v>2574</v>
       </c>
       <c r="E886" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F886" s="0" t="s">
-        <v>94</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B887" s="0" t="s">
         <v>2575</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>2576</v>
       </c>
       <c r="D887" s="0" t="s">
         <v>2577</v>
       </c>
       <c r="E887" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F887" s="0" t="s">
-        <v>816</v>
+        <v>94</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B888" s="0" t="s">
         <v>2578</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>2579</v>
       </c>
       <c r="D888" s="0" t="s">
         <v>2580</v>
       </c>
       <c r="E888" s="0" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="F888" s="0" t="s">
-        <v>338</v>
+        <v>816</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B889" s="0" t="s">
         <v>2581</v>
       </c>
       <c r="C889" s="0" t="s">
-        <v>1805</v>
+        <v>2582</v>
       </c>
       <c r="D889" s="0" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="E889" s="0" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="F889" s="0" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="C890" s="0" t="s">
-        <v>600</v>
+        <v>1805</v>
       </c>
       <c r="D890" s="0" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="E890" s="0" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F890" s="0" t="s">
-        <v>190</v>
+        <v>318</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="C891" s="0" t="s">
-        <v>2586</v>
+        <v>600</v>
       </c>
       <c r="D891" s="0" t="s">
         <v>2587</v>
       </c>
       <c r="E891" s="0" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="F891" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B892" s="0" t="s">
         <v>2588</v>
       </c>
       <c r="C892" s="0" t="s">
-        <v>883</v>
+        <v>2589</v>
       </c>
       <c r="D892" s="0" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="E892" s="0" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="F892" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="C893" s="0" t="s">
-        <v>2591</v>
+        <v>883</v>
       </c>
       <c r="D893" s="0" t="s">
         <v>2592</v>
       </c>
       <c r="E893" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F893" s="0" t="s">
-        <v>318</v>
+        <v>223</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B894" s="0" t="s">
         <v>2593</v>
       </c>
       <c r="C894" s="0" t="s">
-        <v>561</v>
+        <v>2594</v>
       </c>
       <c r="D894" s="0" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="E894" s="0" t="s">
-        <v>440</v>
+        <v>15</v>
       </c>
       <c r="F894" s="0" t="s">
-        <v>223</v>
+        <v>318</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="C895" s="0" t="s">
-        <v>1973</v>
+        <v>561</v>
       </c>
       <c r="D895" s="0" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="E895" s="0" t="s">
-        <v>227</v>
+        <v>440</v>
       </c>
       <c r="F895" s="0" t="s">
-        <v>2597</v>
+        <v>223</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B896" s="0" t="s">
         <v>2598</v>
       </c>
       <c r="C896" s="0" t="s">
-        <v>1495</v>
+        <v>1973</v>
       </c>
       <c r="D896" s="0" t="s">
         <v>2599</v>
       </c>
       <c r="E896" s="0" t="s">
-        <v>98</v>
+        <v>227</v>
       </c>
       <c r="F896" s="0" t="s">
-        <v>650</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>2601</v>
+        <v>1495</v>
       </c>
       <c r="D897" s="0" t="s">
         <v>2602</v>
       </c>
       <c r="E897" s="0" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="F897" s="0" t="s">
-        <v>223</v>
+        <v>650</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B898" s="0" t="s">
         <v>2603</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>2297</v>
+        <v>2604</v>
       </c>
       <c r="D898" s="0" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="E898" s="0" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="F898" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="C899" s="0" t="s">
-        <v>2606</v>
+        <v>2297</v>
       </c>
       <c r="D899" s="0" t="s">
         <v>2607</v>
       </c>
       <c r="E899" s="0" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="F899" s="0" t="s">
-        <v>452</v>
+        <v>223</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B900" s="0" t="s">
         <v>2608</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>154</v>
+        <v>2609</v>
       </c>
       <c r="D900" s="0" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="E900" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="F900" s="0" t="s">
-        <v>16</v>
+        <v>452</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>2610</v>
-[...1 lines deleted...]
-      <c r="C901" s="0"/>
+        <v>2611</v>
+      </c>
+      <c r="C901" s="0" t="s">
+        <v>154</v>
+      </c>
       <c r="D901" s="0" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="E901" s="0" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="F901" s="0" t="s">
-        <v>158</v>
+        <v>16</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>2612</v>
-[...1 lines deleted...]
-      <c r="C902" s="0" t="s">
         <v>2613</v>
       </c>
+      <c r="C902" s="0"/>
       <c r="D902" s="0" t="s">
         <v>2614</v>
       </c>
       <c r="E902" s="0" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="F902" s="0" t="s">
-        <v>2615</v>
+        <v>158</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B903" s="0" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C903" s="0" t="s">
         <v>2616</v>
       </c>
-      <c r="C903" s="0" t="s">
+      <c r="D903" s="0" t="s">
         <v>2617</v>
-      </c>
-[...1 lines deleted...]
-        <v>2618</v>
       </c>
       <c r="E903" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F903" s="0" t="s">
-        <v>127</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B904" s="0" t="s">
         <v>2619</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>2620</v>
       </c>
       <c r="D904" s="0" t="s">
         <v>2621</v>
       </c>
       <c r="E904" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F904" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B905" s="0" t="s">
         <v>2622</v>
       </c>
       <c r="C905" s="0" t="s">
         <v>2623</v>
       </c>
       <c r="D905" s="0" t="s">
         <v>2624</v>
       </c>
       <c r="E905" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F905" s="0" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B906" s="0" t="s">
         <v>2625</v>
       </c>
       <c r="C906" s="0" t="s">
         <v>2626</v>
       </c>
       <c r="D906" s="0" t="s">
         <v>2627</v>
       </c>
       <c r="E906" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F906" s="0" t="s">
-        <v>127</v>
+        <v>89</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B907" s="0" t="s">
         <v>2628</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>87</v>
+        <v>2629</v>
       </c>
       <c r="D907" s="0" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="E907" s="0" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="F907" s="0" t="s">
-        <v>889</v>
+        <v>127</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>2631</v>
+        <v>87</v>
       </c>
       <c r="D908" s="0" t="s">
         <v>2632</v>
       </c>
       <c r="E908" s="0" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F908" s="0" t="s">
-        <v>158</v>
+        <v>889</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B909" s="0" t="s">
         <v>2633</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>229</v>
+        <v>2634</v>
       </c>
       <c r="D909" s="0" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="E909" s="0" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="F909" s="0" t="s">
-        <v>223</v>
+        <v>158</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>2636</v>
+        <v>229</v>
       </c>
       <c r="D910" s="0" t="s">
         <v>2637</v>
       </c>
       <c r="E910" s="0" t="s">
-        <v>731</v>
+        <v>98</v>
       </c>
       <c r="F910" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B911" s="0" t="s">
         <v>2638</v>
       </c>
       <c r="C911" s="0" t="s">
         <v>2639</v>
       </c>
       <c r="D911" s="0" t="s">
         <v>2640</v>
       </c>
       <c r="E911" s="0" t="s">
-        <v>549</v>
+        <v>731</v>
       </c>
       <c r="F911" s="0" t="s">
-        <v>257</v>
+        <v>223</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B912" s="0" t="s">
         <v>2641</v>
       </c>
       <c r="C912" s="0" t="s">
-        <v>52</v>
+        <v>2642</v>
       </c>
       <c r="D912" s="0" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="E912" s="0" t="s">
-        <v>680</v>
+        <v>549</v>
       </c>
       <c r="F912" s="0" t="s">
-        <v>735</v>
+        <v>257</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="C913" s="0" t="s">
-        <v>2644</v>
+        <v>52</v>
       </c>
       <c r="D913" s="0" t="s">
         <v>2645</v>
       </c>
       <c r="E913" s="0" t="s">
-        <v>93</v>
+        <v>680</v>
       </c>
       <c r="F913" s="0" t="s">
-        <v>2646</v>
+        <v>735</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B914" s="0" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C914" s="0" t="s">
         <v>2647</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
       <c r="D914" s="0" t="s">
         <v>2648</v>
       </c>
       <c r="E914" s="0" t="s">
-        <v>731</v>
+        <v>93</v>
       </c>
       <c r="F914" s="0" t="s">
-        <v>89</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="C915" s="0" t="s">
-        <v>2650</v>
+        <v>883</v>
       </c>
       <c r="D915" s="0" t="s">
         <v>2651</v>
       </c>
       <c r="E915" s="0" t="s">
-        <v>25</v>
+        <v>731</v>
       </c>
       <c r="F915" s="0" t="s">
-        <v>2652</v>
+        <v>89</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B916" s="0" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C916" s="0" t="s">
         <v>2653</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D916" s="0" t="s">
         <v>2654</v>
       </c>
       <c r="E916" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="F916" s="0" t="s">
-        <v>2275</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>2655</v>
-[...1 lines deleted...]
-      <c r="C917" s="0"/>
+        <v>2656</v>
+      </c>
+      <c r="C917" s="0" t="s">
+        <v>329</v>
+      </c>
       <c r="D917" s="0" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="E917" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F917" s="0" t="s">
-        <v>2652</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>2657</v>
-[...1 lines deleted...]
-      <c r="C918" s="0" t="s">
         <v>2658</v>
       </c>
+      <c r="C918" s="0"/>
       <c r="D918" s="0" t="s">
         <v>2659</v>
       </c>
       <c r="E918" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F918" s="0" t="s">
-        <v>35</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B919" s="0" t="s">
         <v>2660</v>
       </c>
       <c r="C919" s="0" t="s">
         <v>2661</v>
       </c>
       <c r="D919" s="0" t="s">
         <v>2662</v>
       </c>
       <c r="E919" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="F919" s="0" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B920" s="0" t="s">
         <v>2663</v>
       </c>
       <c r="C920" s="0" t="s">
-        <v>2532</v>
+        <v>2664</v>
       </c>
       <c r="D920" s="0" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="E920" s="0" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="F920" s="0" t="s">
-        <v>348</v>
+        <v>54</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="C921" s="0" t="s">
-        <v>2666</v>
+        <v>2535</v>
       </c>
       <c r="D921" s="0" t="s">
         <v>2667</v>
       </c>
       <c r="E921" s="0" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F921" s="0" t="s">
-        <v>50</v>
+        <v>348</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B922" s="0" t="s">
         <v>2668</v>
       </c>
       <c r="C922" s="0" t="s">
         <v>2669</v>
       </c>
       <c r="D922" s="0" t="s">
         <v>2670</v>
       </c>
       <c r="E922" s="0" t="s">
-        <v>170</v>
+        <v>49</v>
       </c>
       <c r="F922" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B923" s="0" t="s">
         <v>2671</v>
       </c>
       <c r="C923" s="0" t="s">
-        <v>811</v>
+        <v>2672</v>
       </c>
       <c r="D923" s="0" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="E923" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="F923" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="C924" s="0" t="s">
-        <v>2674</v>
+        <v>811</v>
       </c>
       <c r="D924" s="0" t="s">
         <v>2675</v>
       </c>
       <c r="E924" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="F924" s="0" t="s">
-        <v>200</v>
+        <v>54</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>2676</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>2677</v>
       </c>
       <c r="D925" s="0" t="s">
         <v>2678</v>
       </c>
       <c r="E925" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F925" s="0" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B926" s="0" t="s">
         <v>2679</v>
       </c>
       <c r="C926" s="0" t="s">
-        <v>2470</v>
+        <v>2680</v>
       </c>
       <c r="D926" s="0" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="E926" s="0" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F926" s="0" t="s">
-        <v>127</v>
+        <v>54</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="C927" s="0" t="s">
-        <v>2682</v>
+        <v>2470</v>
       </c>
       <c r="D927" s="0" t="s">
         <v>2683</v>
       </c>
       <c r="E927" s="0" t="s">
-        <v>581</v>
+        <v>25</v>
       </c>
       <c r="F927" s="0" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B928" s="0" t="s">
         <v>2684</v>
       </c>
       <c r="C928" s="0" t="s">
         <v>2685</v>
       </c>
       <c r="D928" s="0" t="s">
         <v>2686</v>
       </c>
       <c r="E928" s="0" t="s">
-        <v>49</v>
+        <v>581</v>
       </c>
       <c r="F928" s="0" t="s">
-        <v>1957</v>
+        <v>94</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B929" s="0" t="s">
         <v>2687</v>
       </c>
       <c r="C929" s="0" t="s">
         <v>2688</v>
       </c>
       <c r="D929" s="0" t="s">
         <v>2689</v>
       </c>
       <c r="E929" s="0" t="s">
-        <v>549</v>
+        <v>49</v>
       </c>
       <c r="F929" s="0" t="s">
-        <v>315</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B930" s="0" t="s">
         <v>2690</v>
       </c>
       <c r="C930" s="0" t="s">
         <v>2691</v>
       </c>
       <c r="D930" s="0" t="s">
         <v>2692</v>
       </c>
       <c r="E930" s="0" t="s">
-        <v>170</v>
+        <v>549</v>
       </c>
       <c r="F930" s="0" t="s">
-        <v>54</v>
+        <v>315</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B931" s="0" t="s">
         <v>2693</v>
       </c>
       <c r="C931" s="0" t="s">
-        <v>658</v>
+        <v>2694</v>
       </c>
       <c r="D931" s="0" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="E931" s="0" t="s">
-        <v>65</v>
+        <v>170</v>
       </c>
       <c r="F931" s="0" t="s">
-        <v>2695</v>
+        <v>54</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B932" s="0" t="s">
         <v>2696</v>
       </c>
       <c r="C932" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="D932" s="0" t="s">
         <v>2697</v>
       </c>
-      <c r="D932" s="0" t="s">
+      <c r="E932" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F932" s="0" t="s">
         <v>2698</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B933" s="0" t="s">
         <v>2699</v>
       </c>
       <c r="C933" s="0" t="s">
-        <v>367</v>
+        <v>2700</v>
       </c>
       <c r="D933" s="0" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="E933" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F933" s="0" t="s">
-        <v>2161</v>
+        <v>45</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>1127</v>
+        <v>367</v>
       </c>
       <c r="D934" s="0" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="E934" s="0" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="F934" s="0" t="s">
-        <v>158</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="C935" s="0" t="s">
-        <v>2704</v>
+        <v>1127</v>
       </c>
       <c r="D935" s="0" t="s">
         <v>2705</v>
       </c>
       <c r="E935" s="0" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="F935" s="0" t="s">
-        <v>207</v>
+        <v>158</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B936" s="0" t="s">
         <v>2706</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>2707</v>
       </c>
       <c r="D936" s="0" t="s">
         <v>2708</v>
       </c>
       <c r="E936" s="0" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="F936" s="0" t="s">
-        <v>492</v>
+        <v>207</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B937" s="0" t="s">
         <v>2709</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>2297</v>
+        <v>2710</v>
       </c>
       <c r="D937" s="0" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="E937" s="0" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="F937" s="0" t="s">
-        <v>58</v>
+        <v>492</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>2435</v>
+        <v>2297</v>
       </c>
       <c r="D938" s="0" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="E938" s="0" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="F938" s="0" t="s">
-        <v>816</v>
+        <v>58</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="C939" s="0" t="s">
-        <v>811</v>
+        <v>2435</v>
       </c>
       <c r="D939" s="0" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="E939" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F939" s="0" t="s">
-        <v>518</v>
+        <v>816</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="C940" s="0" t="s">
         <v>811</v>
       </c>
       <c r="D940" s="0" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="E940" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F940" s="0" t="s">
-        <v>223</v>
+        <v>518</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B941" s="0" t="s">
         <v>2716</v>
       </c>
       <c r="C941" s="0" t="s">
-        <v>2717</v>
+        <v>811</v>
       </c>
       <c r="D941" s="0" t="s">
         <v>2718</v>
       </c>
       <c r="E941" s="0" t="s">
-        <v>612</v>
+        <v>15</v>
       </c>
       <c r="F941" s="0" t="s">
-        <v>1888</v>
+        <v>223</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B942" s="0" t="s">
         <v>2719</v>
       </c>
       <c r="C942" s="0" t="s">
         <v>2720</v>
       </c>
       <c r="D942" s="0" t="s">
         <v>2721</v>
       </c>
       <c r="E942" s="0" t="s">
-        <v>98</v>
+        <v>612</v>
       </c>
       <c r="F942" s="0" t="s">
-        <v>1245</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B943" s="0" t="s">
         <v>2722</v>
       </c>
       <c r="C943" s="0" t="s">
         <v>2723</v>
       </c>
       <c r="D943" s="0" t="s">
         <v>2724</v>
       </c>
       <c r="E943" s="0" t="s">
-        <v>365</v>
+        <v>98</v>
       </c>
       <c r="F943" s="0" t="s">
-        <v>492</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B944" s="0" t="s">
         <v>2725</v>
       </c>
       <c r="C944" s="0" t="s">
         <v>2726</v>
       </c>
       <c r="D944" s="0" t="s">
         <v>2727</v>
       </c>
       <c r="E944" s="0" t="s">
-        <v>93</v>
+        <v>365</v>
       </c>
       <c r="F944" s="0" t="s">
-        <v>112</v>
+        <v>492</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B945" s="0" t="s">
         <v>2728</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>380</v>
+        <v>2729</v>
       </c>
       <c r="D945" s="0" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="E945" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="F945" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2730</v>
-[...1 lines deleted...]
-      <c r="C946" s="0"/>
+        <v>2731</v>
+      </c>
+      <c r="C946" s="0" t="s">
+        <v>380</v>
+      </c>
       <c r="D946" s="0" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="E946" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="F946" s="0" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>2732</v>
-[...1 lines deleted...]
-      <c r="C947" s="0" t="s">
         <v>2733</v>
       </c>
+      <c r="C947" s="0"/>
       <c r="D947" s="0" t="s">
         <v>2734</v>
       </c>
       <c r="E947" s="0" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="F947" s="0" t="s">
-        <v>223</v>
+        <v>50</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B948" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="C948" s="0" t="s">
         <v>2736</v>
       </c>
       <c r="D948" s="0" t="s">
         <v>2737</v>
       </c>
       <c r="E948" s="0" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="F948" s="0" t="s">
-        <v>2738</v>
+        <v>223</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B949" s="0" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C949" s="0" t="s">
         <v>2739</v>
       </c>
-      <c r="C949" s="0" t="s">
+      <c r="D949" s="0" t="s">
         <v>2740</v>
-      </c>
-[...1 lines deleted...]
-        <v>2741</v>
       </c>
       <c r="E949" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F949" s="0" t="s">
-        <v>515</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B950" s="0" t="s">
         <v>2742</v>
       </c>
       <c r="C950" s="0" t="s">
         <v>2743</v>
       </c>
       <c r="D950" s="0" t="s">
         <v>2744</v>
       </c>
       <c r="E950" s="0" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="F950" s="0" t="s">
-        <v>1725</v>
+        <v>515</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B951" s="0" t="s">
         <v>2745</v>
       </c>
       <c r="C951" s="0" t="s">
         <v>2746</v>
       </c>
       <c r="D951" s="0" t="s">
         <v>2747</v>
       </c>
       <c r="E951" s="0" t="s">
-        <v>2748</v>
+        <v>44</v>
       </c>
       <c r="F951" s="0" t="s">
-        <v>200</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B952" s="0" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C952" s="0" t="s">
         <v>2749</v>
       </c>
-      <c r="C952" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D952" s="0"/>
+      <c r="D952" s="0" t="s">
+        <v>2750</v>
+      </c>
       <c r="E952" s="0" t="s">
-        <v>126</v>
+        <v>2751</v>
       </c>
       <c r="F952" s="0" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="C953" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="D953" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D953" s="0"/>
       <c r="E953" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F953" s="0" t="s">
-        <v>127</v>
+        <v>54</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>2753</v>
+        <v>332</v>
       </c>
       <c r="D954" s="0" t="s">
         <v>2754</v>
       </c>
       <c r="E954" s="0" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="F954" s="0" t="s">
-        <v>315</v>
+        <v>127</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B955" s="0" t="s">
         <v>2755</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>883</v>
+        <v>2756</v>
       </c>
       <c r="D955" s="0" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="E955" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F955" s="0" t="s">
-        <v>94</v>
+        <v>315</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="C956" s="0" t="s">
-        <v>2758</v>
+        <v>883</v>
       </c>
       <c r="D956" s="0" t="s">
         <v>2759</v>
       </c>
       <c r="E956" s="0" t="s">
-        <v>731</v>
+        <v>44</v>
       </c>
       <c r="F956" s="0" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B957" s="0" t="s">
         <v>2760</v>
       </c>
       <c r="C957" s="0" t="s">
         <v>2761</v>
       </c>
       <c r="D957" s="0" t="s">
         <v>2762</v>
       </c>
       <c r="E957" s="0" t="s">
-        <v>126</v>
+        <v>731</v>
       </c>
       <c r="F957" s="0" t="s">
-        <v>127</v>
+        <v>54</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B958" s="0" t="s">
         <v>2763</v>
       </c>
       <c r="C958" s="0" t="s">
         <v>2764</v>
       </c>
       <c r="D958" s="0" t="s">
         <v>2765</v>
       </c>
       <c r="E958" s="0" t="s">
-        <v>612</v>
+        <v>126</v>
       </c>
       <c r="F958" s="0" t="s">
-        <v>158</v>
+        <v>127</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B959" s="0" t="s">
         <v>2766</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>878</v>
+        <v>2767</v>
       </c>
       <c r="D959" s="0" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E959" s="0" t="s">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="F959" s="0" t="s">
-        <v>2170</v>
+        <v>158</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>2511</v>
+        <v>878</v>
       </c>
       <c r="D960" s="0" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="E960" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F960" s="0" t="s">
-        <v>16</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>374</v>
+        <v>2514</v>
       </c>
       <c r="D961" s="0" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="E961" s="0" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="F961" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>2773</v>
+        <v>374</v>
       </c>
       <c r="D962" s="0" t="s">
         <v>2774</v>
       </c>
       <c r="E962" s="0" t="s">
-        <v>440</v>
+        <v>39</v>
       </c>
       <c r="F962" s="0" t="s">
-        <v>1957</v>
+        <v>54</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B963" s="0" t="s">
         <v>2775</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>118</v>
+        <v>2776</v>
       </c>
       <c r="D963" s="0" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="E963" s="0" t="s">
-        <v>116</v>
+        <v>440</v>
       </c>
       <c r="F963" s="0" t="s">
-        <v>99</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="C964" s="0" t="s">
-        <v>1255</v>
+        <v>118</v>
       </c>
       <c r="D964" s="0" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="E964" s="0" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="F964" s="0" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>2780</v>
+        <v>1255</v>
       </c>
       <c r="D965" s="0" t="s">
         <v>2781</v>
       </c>
       <c r="E965" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="F965" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B966" s="0" t="s">
         <v>2782</v>
       </c>
       <c r="C966" s="0" t="s">
-        <v>229</v>
+        <v>2783</v>
       </c>
       <c r="D966" s="0" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="E966" s="0" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="F966" s="0" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="C967" s="0" t="s">
-        <v>2785</v>
+        <v>229</v>
       </c>
       <c r="D967" s="0" t="s">
         <v>2786</v>
       </c>
       <c r="E967" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="F967" s="0" t="s">
-        <v>1245</v>
+        <v>99</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B968" s="0" t="s">
         <v>2787</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>2788</v>
       </c>
       <c r="D968" s="0" t="s">
         <v>2789</v>
       </c>
       <c r="E968" s="0" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="F968" s="0" t="s">
-        <v>99</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B969" s="0" t="s">
         <v>2790</v>
       </c>
       <c r="C969" s="0" t="s">
         <v>2791</v>
       </c>
       <c r="D969" s="0" t="s">
         <v>2792</v>
       </c>
       <c r="E969" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F969" s="0" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B970" s="0" t="s">
         <v>2793</v>
       </c>
       <c r="C970" s="0" t="s">
-        <v>2746</v>
+        <v>2794</v>
       </c>
       <c r="D970" s="0" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="E970" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F970" s="0" t="s">
-        <v>281</v>
+        <v>112</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="C971" s="0" t="s">
-        <v>2796</v>
+        <v>2749</v>
       </c>
       <c r="D971" s="0" t="s">
         <v>2797</v>
       </c>
       <c r="E971" s="0" t="s">
-        <v>440</v>
+        <v>49</v>
       </c>
       <c r="F971" s="0" t="s">
-        <v>54</v>
+        <v>281</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B972" s="0" t="s">
         <v>2798</v>
       </c>
       <c r="C972" s="0" t="s">
-        <v>101</v>
+        <v>2799</v>
       </c>
       <c r="D972" s="0" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="E972" s="0" t="s">
-        <v>10</v>
+        <v>440</v>
       </c>
       <c r="F972" s="0" t="s">
-        <v>785</v>
+        <v>54</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="C973" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D973" s="0" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="E973" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="F973" s="0" t="s">
-        <v>54</v>
+        <v>785</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="C974" s="0" t="s">
-        <v>2803</v>
+        <v>101</v>
       </c>
       <c r="D974" s="0" t="s">
         <v>2804</v>
       </c>
       <c r="E974" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F974" s="0" t="s">
-        <v>223</v>
+        <v>54</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B975" s="0" t="s">
         <v>2805</v>
       </c>
       <c r="C975" s="0" t="s">
         <v>2806</v>
       </c>
       <c r="D975" s="0" t="s">
         <v>2807</v>
       </c>
       <c r="E975" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="F975" s="0" t="s">
-        <v>452</v>
+        <v>223</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B976" s="0" t="s">
         <v>2808</v>
       </c>
       <c r="C976" s="0" t="s">
         <v>2809</v>
       </c>
       <c r="D976" s="0" t="s">
         <v>2810</v>
       </c>
       <c r="E976" s="0" t="s">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="F976" s="0" t="s">
-        <v>94</v>
+        <v>452</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B977" s="0" t="s">
         <v>2811</v>
       </c>
       <c r="C977" s="0" t="s">
         <v>2812</v>
       </c>
       <c r="D977" s="0" t="s">
         <v>2813</v>
       </c>
       <c r="E977" s="0" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="F977" s="0" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B978" s="0" t="s">
         <v>2814</v>
       </c>
       <c r="C978" s="0" t="s">
-        <v>2009</v>
+        <v>2815</v>
       </c>
       <c r="D978" s="0" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="E978" s="0" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="F978" s="0" t="s">
-        <v>2816</v>
+        <v>50</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B979" s="0" t="s">
         <v>2817</v>
       </c>
       <c r="C979" s="0" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D979" s="0" t="s">
         <v>2818</v>
       </c>
-      <c r="D979" s="0" t="s">
+      <c r="E979" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F979" s="0" t="s">
         <v>2819</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B980" s="0" t="s">
         <v>2820</v>
       </c>
       <c r="C980" s="0" t="s">
         <v>2821</v>
       </c>
       <c r="D980" s="0" t="s">
         <v>2822</v>
       </c>
       <c r="E980" s="0" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="F980" s="0" t="s">
-        <v>816</v>
+        <v>324</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B981" s="0" t="s">
         <v>2823</v>
       </c>
       <c r="C981" s="0" t="s">
         <v>2824</v>
       </c>
       <c r="D981" s="0" t="s">
         <v>2825</v>
       </c>
       <c r="E981" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F981" s="0" t="s">
-        <v>31</v>
+        <v>816</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B982" s="0" t="s">
         <v>2826</v>
       </c>
-      <c r="C982" s="0"/>
+      <c r="C982" s="0" t="s">
+        <v>2827</v>
+      </c>
       <c r="D982" s="0" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="E982" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F982" s="0" t="s">
-        <v>1026</v>
+        <v>31</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>2828</v>
-[...3 lines deleted...]
-      </c>
+        <v>2829</v>
+      </c>
+      <c r="C983" s="0"/>
       <c r="D983" s="0" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="E983" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F983" s="0" t="s">
-        <v>372</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="C984" s="0" t="s">
-        <v>1302</v>
+        <v>360</v>
       </c>
       <c r="D984" s="0" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="E984" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F984" s="0" t="s">
-        <v>785</v>
+        <v>372</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="C985" s="0" t="s">
-        <v>2833</v>
+        <v>1302</v>
       </c>
       <c r="D985" s="0" t="s">
         <v>2834</v>
       </c>
       <c r="E985" s="0" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="F985" s="0" t="s">
-        <v>16</v>
+        <v>785</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B986" s="0" t="s">
         <v>2835</v>
       </c>
       <c r="C986" s="0" t="s">
         <v>2836</v>
       </c>
       <c r="D986" s="0" t="s">
         <v>2837</v>
       </c>
       <c r="E986" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F986" s="0" t="s">
-        <v>952</v>
+        <v>16</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B987" s="0" t="s">
         <v>2838</v>
       </c>
       <c r="C987" s="0" t="s">
         <v>2839</v>
       </c>
       <c r="D987" s="0" t="s">
         <v>2840</v>
       </c>
       <c r="E987" s="0" t="s">
-        <v>612</v>
+        <v>65</v>
       </c>
       <c r="F987" s="0" t="s">
-        <v>158</v>
+        <v>952</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B988" s="0" t="s">
         <v>2841</v>
       </c>
       <c r="C988" s="0" t="s">
         <v>2842</v>
       </c>
       <c r="D988" s="0" t="s">
         <v>2843</v>
       </c>
       <c r="E988" s="0" t="s">
-        <v>15</v>
+        <v>612</v>
       </c>
       <c r="F988" s="0" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B989" s="0" t="s">
         <v>2844</v>
       </c>
       <c r="C989" s="0" t="s">
-        <v>982</v>
+        <v>2845</v>
       </c>
       <c r="D989" s="0" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="E989" s="0" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="F989" s="0" t="s">
-        <v>348</v>
+        <v>72</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="C990" s="0" t="s">
-        <v>2847</v>
+        <v>982</v>
       </c>
       <c r="D990" s="0" t="s">
         <v>2848</v>
       </c>
       <c r="E990" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="F990" s="0" t="s">
-        <v>223</v>
+        <v>348</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B991" s="0" t="s">
         <v>2849</v>
       </c>
       <c r="C991" s="0" t="s">
         <v>2850</v>
       </c>
       <c r="D991" s="0" t="s">
         <v>2851</v>
       </c>
       <c r="E991" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="F991" s="0" t="s">
-        <v>1626</v>
+        <v>223</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B992" s="0" t="s">
         <v>2852</v>
       </c>
       <c r="C992" s="0" t="s">
         <v>2853</v>
       </c>
       <c r="D992" s="0" t="s">
         <v>2854</v>
       </c>
       <c r="E992" s="0" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="F992" s="0" t="s">
-        <v>35</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B993" s="0" t="s">
         <v>2855</v>
       </c>
       <c r="C993" s="0" t="s">
         <v>2856</v>
       </c>
       <c r="D993" s="0" t="s">
         <v>2857</v>
       </c>
       <c r="E993" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F993" s="0" t="s">
-        <v>2858</v>
+        <v>35</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B994" s="0" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C994" s="0" t="s">
         <v>2859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
       <c r="D994" s="0" t="s">
         <v>2860</v>
       </c>
       <c r="E994" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="F994" s="0" t="s">
-        <v>35</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="C995" s="0" t="s">
-        <v>2862</v>
+        <v>1099</v>
       </c>
       <c r="D995" s="0" t="s">
         <v>2863</v>
       </c>
       <c r="E995" s="0" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="F995" s="0" t="s">
-        <v>318</v>
+        <v>35</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B996" s="0" t="s">
         <v>2864</v>
       </c>
       <c r="C996" s="0" t="s">
         <v>2865</v>
       </c>
       <c r="D996" s="0" t="s">
         <v>2866</v>
       </c>
       <c r="E996" s="0" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="F996" s="0" t="s">
-        <v>158</v>
+        <v>318</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>2867</v>
       </c>
       <c r="C997" s="0" t="s">
         <v>2868</v>
       </c>
       <c r="D997" s="0" t="s">
         <v>2869</v>
       </c>
       <c r="E997" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F997" s="0" t="s">
-        <v>54</v>
+        <v>158</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B998" s="0" t="s">
         <v>2870</v>
       </c>
       <c r="C998" s="0" t="s">
         <v>2871</v>
       </c>
       <c r="D998" s="0" t="s">
         <v>2872</v>
       </c>
       <c r="E998" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F998" s="0" t="s">
-        <v>372</v>
+        <v>54</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B999" s="0" t="s">
         <v>2873</v>
       </c>
       <c r="C999" s="0" t="s">
         <v>2874</v>
       </c>
       <c r="D999" s="0" t="s">
         <v>2875</v>
       </c>
       <c r="E999" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="F999" s="0" t="s">
-        <v>932</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1000" s="0" t="s">
         <v>2876</v>
       </c>
       <c r="C1000" s="0" t="s">
         <v>2877</v>
       </c>
       <c r="D1000" s="0" t="s">
         <v>2878</v>
       </c>
       <c r="E1000" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="F1000" s="0" t="s">
-        <v>515</v>
+        <v>932</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1001" s="0" t="s">
         <v>2879</v>
       </c>
       <c r="C1001" s="0" t="s">
         <v>2880</v>
       </c>
       <c r="D1001" s="0" t="s">
         <v>2881</v>
       </c>
       <c r="E1001" s="0" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="F1001" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1002" s="0" t="s">
         <v>2882</v>
       </c>
       <c r="C1002" s="0" t="s">
         <v>2883</v>
       </c>
       <c r="D1002" s="0" t="s">
         <v>2884</v>
       </c>
       <c r="E1002" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="F1002" s="0" t="s">
-        <v>31</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1003" s="0" t="s">
         <v>2885</v>
       </c>
       <c r="C1003" s="0" t="s">
         <v>2886</v>
       </c>
       <c r="D1003" s="0" t="s">
         <v>2887</v>
       </c>
       <c r="E1003" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F1003" s="0" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1004" s="0" t="s">
         <v>2888</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>2889</v>
       </c>
       <c r="D1004" s="0" t="s">
         <v>2890</v>
       </c>
       <c r="E1004" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F1004" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" s="0" t="s">
         <v>6</v>
@@ -29377,791 +29386,811 @@
       </c>
       <c r="D1005" s="0" t="s">
         <v>2893</v>
       </c>
       <c r="E1005" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F1005" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1006" s="0" t="s">
         <v>2894</v>
       </c>
       <c r="C1006" s="0" t="s">
         <v>2895</v>
       </c>
       <c r="D1006" s="0" t="s">
         <v>2896</v>
       </c>
       <c r="E1006" s="0" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="F1006" s="0" t="s">
-        <v>127</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1007" s="0" t="s">
         <v>2897</v>
       </c>
       <c r="C1007" s="0" t="s">
-        <v>147</v>
+        <v>2898</v>
       </c>
       <c r="D1007" s="0" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="E1007" s="0" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="F1007" s="0" t="s">
-        <v>1957</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="C1008" s="0" t="s">
-        <v>2900</v>
+        <v>147</v>
       </c>
       <c r="D1008" s="0" t="s">
         <v>2901</v>
       </c>
       <c r="E1008" s="0" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="F1008" s="0" t="s">
-        <v>127</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1009" s="0" t="s">
         <v>2902</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>2903</v>
       </c>
       <c r="D1009" s="0" t="s">
         <v>2904</v>
       </c>
       <c r="E1009" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F1009" s="0" t="s">
-        <v>223</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1010" s="0" t="s">
         <v>2905</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>2906</v>
       </c>
       <c r="D1010" s="0" t="s">
         <v>2907</v>
       </c>
       <c r="E1010" s="0" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="F1010" s="0" t="s">
-        <v>54</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>2908</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>2909</v>
       </c>
       <c r="D1011" s="0" t="s">
         <v>2910</v>
       </c>
       <c r="E1011" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F1011" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1012" s="0" t="s">
         <v>2911</v>
       </c>
       <c r="C1012" s="0" t="s">
-        <v>1393</v>
+        <v>2912</v>
       </c>
       <c r="D1012" s="0" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="E1012" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F1012" s="0" t="s">
-        <v>1391</v>
+        <v>54</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="C1013" s="0" t="s">
-        <v>2914</v>
+        <v>1393</v>
       </c>
       <c r="D1013" s="0" t="s">
         <v>2915</v>
       </c>
       <c r="E1013" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F1013" s="0" t="s">
-        <v>2916</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1014" s="0" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C1014" s="0" t="s">
         <v>2917</v>
       </c>
-      <c r="C1014" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D1014" s="0"/>
+      <c r="D1014" s="0" t="s">
+        <v>2918</v>
+      </c>
       <c r="E1014" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F1014" s="0" t="s">
-        <v>35</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D1015" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1015" s="0"/>
       <c r="E1015" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F1015" s="0" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="C1016" s="0" t="s">
-        <v>2921</v>
+        <v>600</v>
       </c>
       <c r="D1016" s="0" t="s">
         <v>2922</v>
       </c>
       <c r="E1016" s="0" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="F1016" s="0" t="s">
-        <v>178</v>
+        <v>54</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1017" s="0" t="s">
         <v>2923</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="0" t="s">
         <v>2925</v>
       </c>
       <c r="E1017" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F1017" s="0" t="s">
-        <v>515</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1018" s="0" t="s">
         <v>2926</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="0" t="s">
         <v>2928</v>
       </c>
       <c r="E1018" s="0" t="s">
-        <v>170</v>
+        <v>98</v>
       </c>
       <c r="F1018" s="0" t="s">
-        <v>433</v>
+        <v>515</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1019" s="0" t="s">
         <v>2929</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>2930</v>
       </c>
       <c r="D1019" s="0" t="s">
         <v>2931</v>
       </c>
       <c r="E1019" s="0" t="s">
-        <v>126</v>
+        <v>170</v>
       </c>
       <c r="F1019" s="0" t="s">
-        <v>112</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1020" s="0" t="s">
         <v>2932</v>
       </c>
       <c r="C1020" s="0" t="s">
-        <v>2895</v>
+        <v>2933</v>
       </c>
       <c r="D1020" s="0" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="E1020" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F1020" s="0" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="C1021" s="0" t="s">
-        <v>2935</v>
+        <v>2898</v>
       </c>
       <c r="D1021" s="0" t="s">
         <v>2936</v>
       </c>
       <c r="E1021" s="0" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="F1021" s="0" t="s">
-        <v>962</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1022" s="0" t="s">
         <v>2937</v>
       </c>
       <c r="C1022" s="0" t="s">
-        <v>894</v>
+        <v>2938</v>
       </c>
       <c r="D1022" s="0" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="E1022" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F1022" s="0" t="s">
-        <v>223</v>
+        <v>962</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="C1023" s="0" t="s">
-        <v>2940</v>
+        <v>894</v>
       </c>
       <c r="D1023" s="0" t="s">
         <v>2941</v>
       </c>
       <c r="E1023" s="0" t="s">
-        <v>462</v>
+        <v>44</v>
       </c>
       <c r="F1023" s="0" t="s">
-        <v>54</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1024" s="0" t="s">
         <v>2942</v>
       </c>
       <c r="C1024" s="0" t="s">
-        <v>353</v>
+        <v>2943</v>
       </c>
       <c r="D1024" s="0" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="E1024" s="0" t="s">
-        <v>126</v>
+        <v>462</v>
       </c>
       <c r="F1024" s="0" t="s">
-        <v>127</v>
+        <v>54</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="C1025" s="0" t="s">
-        <v>2945</v>
+        <v>353</v>
       </c>
       <c r="D1025" s="0" t="s">
         <v>2946</v>
       </c>
       <c r="E1025" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F1025" s="0" t="s">
-        <v>223</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1026" s="0" t="s">
         <v>2947</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>2948</v>
       </c>
       <c r="D1026" s="0" t="s">
         <v>2949</v>
       </c>
       <c r="E1026" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="F1026" s="0" t="s">
-        <v>537</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1027" s="0" t="s">
         <v>2950</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>2951</v>
       </c>
       <c r="D1027" s="0" t="s">
         <v>2952</v>
       </c>
       <c r="E1027" s="0" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="F1027" s="0" t="s">
-        <v>348</v>
+        <v>537</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1028" s="0" t="s">
         <v>2953</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>2954</v>
       </c>
       <c r="D1028" s="0" t="s">
         <v>2955</v>
       </c>
       <c r="E1028" s="0" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="F1028" s="0" t="s">
-        <v>112</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1029" s="0" t="s">
         <v>2956</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>2957</v>
       </c>
       <c r="D1029" s="0" t="s">
         <v>2958</v>
       </c>
       <c r="E1029" s="0" t="s">
-        <v>549</v>
+        <v>44</v>
       </c>
       <c r="F1029" s="0" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1030" s="0" t="s">
         <v>2959</v>
       </c>
       <c r="C1030" s="0" t="s">
-        <v>2335</v>
+        <v>2960</v>
       </c>
       <c r="D1030" s="0" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="E1030" s="0" t="s">
-        <v>39</v>
+        <v>549</v>
       </c>
       <c r="F1030" s="0" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="C1031" s="0" t="s">
-        <v>2962</v>
+        <v>2335</v>
       </c>
       <c r="D1031" s="0" t="s">
         <v>2963</v>
       </c>
       <c r="E1031" s="0" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="F1031" s="0" t="s">
-        <v>178</v>
+        <v>54</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1032" s="0" t="s">
         <v>2964</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>2965</v>
       </c>
       <c r="D1032" s="0" t="s">
         <v>2966</v>
       </c>
       <c r="E1032" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F1032" s="0" t="s">
-        <v>2967</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1033" s="0" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C1033" s="0" t="s">
         <v>2968</v>
       </c>
-      <c r="C1033" s="0" t="s">
+      <c r="D1033" s="0" t="s">
         <v>2969</v>
-      </c>
-[...1 lines deleted...]
-        <v>2970</v>
       </c>
       <c r="E1033" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F1033" s="0" t="s">
-        <v>178</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1034" s="0" t="s">
         <v>2971</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>2972</v>
       </c>
       <c r="D1034" s="0" t="s">
         <v>2973</v>
       </c>
       <c r="E1034" s="0" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="F1034" s="0" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1035" s="0" t="s">
         <v>2974</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>2975</v>
       </c>
       <c r="D1035" s="0" t="s">
         <v>2976</v>
       </c>
       <c r="E1035" s="0" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="F1035" s="0" t="s">
-        <v>2482</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1036" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>2978</v>
       </c>
       <c r="D1036" s="0" t="s">
         <v>2979</v>
       </c>
       <c r="E1036" s="0" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="F1036" s="0" t="s">
-        <v>223</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1037" s="0" t="s">
         <v>2980</v>
       </c>
       <c r="C1037" s="0" t="s">
-        <v>982</v>
+        <v>2981</v>
       </c>
       <c r="D1037" s="0" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E1037" s="0" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="F1037" s="0" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="C1038" s="0" t="s">
-        <v>2704</v>
+        <v>982</v>
       </c>
       <c r="D1038" s="0" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="E1038" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F1038" s="0" t="s">
-        <v>2984</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1039" s="0" t="s">
         <v>2985</v>
       </c>
       <c r="C1039" s="0" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D1039" s="0" t="s">
         <v>2986</v>
-      </c>
-[...1 lines deleted...]
-        <v>2987</v>
       </c>
       <c r="E1039" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F1039" s="0" t="s">
-        <v>518</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1040" s="0" t="s">
         <v>2988</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>2989</v>
       </c>
       <c r="D1040" s="0" t="s">
         <v>2990</v>
       </c>
       <c r="E1040" s="0" t="s">
-        <v>288</v>
+        <v>65</v>
       </c>
       <c r="F1040" s="0" t="s">
-        <v>54</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1041" s="0" t="s">
         <v>2991</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>2992</v>
       </c>
       <c r="D1041" s="0" t="s">
         <v>2993</v>
       </c>
       <c r="E1041" s="0" t="s">
-        <v>39</v>
+        <v>288</v>
       </c>
       <c r="F1041" s="0" t="s">
-        <v>324</v>
+        <v>54</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1042" s="0" t="s">
         <v>2994</v>
       </c>
       <c r="C1042" s="0" t="s">
-        <v>1853</v>
+        <v>2995</v>
       </c>
       <c r="D1042" s="0" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="E1042" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F1042" s="0" t="s">
-        <v>72</v>
+        <v>324</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="A1043" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="C1043" s="0" t="s">
-        <v>2997</v>
+        <v>1853</v>
       </c>
       <c r="D1043" s="0" t="s">
         <v>2998</v>
       </c>
       <c r="E1043" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1043" s="0" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1044" s="0" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1044" s="0" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1044" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F1043" s="0" t="s">
+      <c r="F1044" s="0" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>