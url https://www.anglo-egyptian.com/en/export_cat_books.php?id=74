--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3064">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3066">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بUS Dollars</t>
   </si>
   <si>
     <t>Linguistics</t>
   </si>
   <si>
     <t xml:space="preserve"> An Introduction to English Morphology</t>
   </si>
   <si>
@@ -1673,59 +1673,59 @@
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>9781474405225</t>
   </si>
   <si>
     <t>Common Discourse Particles in English Conversation</t>
   </si>
   <si>
     <t>9781138224803</t>
   </si>
   <si>
     <t>COMMON ENGLISH ERRORS</t>
   </si>
   <si>
     <t>9789380472591</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
     <t>COMMON ERRORS IN ENGLISH</t>
   </si>
   <si>
+    <t>Dewani</t>
+  </si>
+  <si>
+    <t>9789383318858</t>
+  </si>
+  <si>
     <t>Fernandez</t>
   </si>
   <si>
-    <t>Dewani</t>
-[...4 lines deleted...]
-  <si>
     <t>COMMON MISTAKES IN ENGLISH</t>
   </si>
   <si>
     <t>9780582520431</t>
   </si>
   <si>
     <t>COMMUNICATING EARLY ENGLISH MANUSCRIPTS</t>
   </si>
   <si>
     <t>Jucker</t>
   </si>
   <si>
     <t>9781107646506</t>
   </si>
   <si>
     <t>Communicating with Asia</t>
   </si>
   <si>
     <t>Wolf</t>
   </si>
   <si>
     <t>9781107666054</t>
   </si>
   <si>
     <t>COMMUNICATION SKILLS &amp; ENGLISH GRAMMAR</t>
@@ -6209,68 +6209,68 @@
   <si>
     <t>9788131102688</t>
   </si>
   <si>
     <t>RESEARCH METHODOLOGY &amp; SCIENTIFIC WRITING</t>
   </si>
   <si>
     <t>9789384726089</t>
   </si>
   <si>
     <t>Research Methodology and Scientific Writing</t>
   </si>
   <si>
     <t>9789385462993</t>
   </si>
   <si>
     <t>RESEARCH METHODS FOR ENGLISH STUDIES</t>
   </si>
   <si>
     <t>Griffin</t>
   </si>
   <si>
     <t>9780748683437</t>
   </si>
   <si>
+    <t>Research Methods in Linguistics</t>
+  </si>
+  <si>
+    <t>LITOSSELITI</t>
+  </si>
+  <si>
+    <t>9781350429154</t>
+  </si>
+  <si>
     <t>Research Methods In Linguistics</t>
   </si>
   <si>
     <t>9781107696358</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>Research Methods in Linguistics</t>
-[...7 lines deleted...]
-  <si>
     <t>Researching Language In School &amp; Communities</t>
   </si>
   <si>
     <t>Unsworth</t>
   </si>
   <si>
     <t>9780826478719</t>
   </si>
   <si>
     <t>RESEARCHING TRANSLATION &amp; INTERPRETING</t>
   </si>
   <si>
     <t>Baer</t>
   </si>
   <si>
     <t>9780415732543</t>
   </si>
   <si>
     <t>RESOURCES OF EFFECTIVE TEACHING</t>
   </si>
   <si>
     <t>Reddy</t>
   </si>
   <si>
     <t>71</t>
@@ -7691,59 +7691,59 @@
   <si>
     <t>THE ENGLISH LANGUAGE</t>
   </si>
   <si>
     <t>WRENN</t>
   </si>
   <si>
     <t>9788174733368</t>
   </si>
   <si>
     <t>THE ENGLISH LANGUAGE A HISTORICAL INT</t>
   </si>
   <si>
     <t>Barber</t>
   </si>
   <si>
     <t>9780521785709</t>
   </si>
   <si>
     <t>THE ENGLISH LANGUAGE IN THE DIGITAL AGE</t>
   </si>
   <si>
     <t>9783642306839</t>
   </si>
   <si>
+    <t>THE ENGLISH WE USE</t>
+  </si>
+  <si>
+    <t>0582521165</t>
+  </si>
+  <si>
     <t>The English We Use</t>
   </si>
   <si>
-    <t>THE ENGLISH WE USE</t>
-[...4 lines deleted...]
-  <si>
     <t>The Essential Guide To English Studies</t>
   </si>
   <si>
     <t>Childs</t>
   </si>
   <si>
     <t>9780826488190</t>
   </si>
   <si>
     <t>The Evolution Of Human Language</t>
   </si>
   <si>
     <t>Yamakido</t>
   </si>
   <si>
     <t>9780521736251</t>
   </si>
   <si>
     <t>THE FUNCTIONAL ASPECTS OF COMMUNICATION SKILLS</t>
   </si>
   <si>
     <t>9789350141656</t>
   </si>
   <si>
     <t>The Future of Language  How Technology, Politics and Utopianism are Transforming the Way we Communicate</t>
@@ -8985,50 +8985,56 @@
     <t>البيان قاموس انكليزى عربى</t>
   </si>
   <si>
     <t>التراجم الوطنية والقومية</t>
   </si>
   <si>
     <t>د. كمال محمد</t>
   </si>
   <si>
     <t>61000000529</t>
   </si>
   <si>
     <t>الترجمة الادبية</t>
   </si>
   <si>
     <t>د. محمد عنانى</t>
   </si>
   <si>
     <t>9789771606680</t>
   </si>
   <si>
     <t>الترجمة التطبيقية</t>
   </si>
   <si>
     <t>15600000711</t>
+  </si>
+  <si>
+    <t>الترجمة بين النظرية والتطبيق</t>
+  </si>
+  <si>
+    <t>مروان حسين</t>
   </si>
   <si>
     <t>المصطلحات الادبية الحديثة</t>
   </si>
   <si>
     <t>9789771606697</t>
   </si>
   <si>
     <t>المنهج النموذجى  HSK 4</t>
   </si>
   <si>
     <t>9789776724082</t>
   </si>
   <si>
     <t>المنهج النموذجى  HSK 5 الجزء الأول</t>
   </si>
   <si>
     <t>9789776724440</t>
   </si>
   <si>
     <t>المنهج النموذجى  HSK 5 الجزء الثانى</t>
   </si>
   <si>
     <t>9789776724457</t>
   </si>
@@ -9550,51 +9556,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1137"/>
+  <dimension ref="A1:F1138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -12914,76 +12920,76 @@
         <v>549</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>553</v>
       </c>
-      <c r="D171" s="0"/>
+      <c r="D171" s="0" t="s">
+        <v>554</v>
+      </c>
       <c r="E171" s="0" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>251</v>
+        <v>143</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="D172" s="0" t="s">
         <v>555</v>
       </c>
+      <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>143</v>
+        <v>251</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>556</v>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="0" t="s">
@@ -15750,51 +15756,51 @@
       </c>
       <c r="B313" s="0" t="s">
         <v>956</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>957</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>958</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>960</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>961</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>962</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>963</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>964</v>
       </c>
       <c r="E315" s="0" t="s">
@@ -16086,51 +16092,51 @@
       </c>
       <c r="B330" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E332" s="0" t="s">
@@ -24124,80 +24130,80 @@
       </c>
       <c r="B736" s="0" t="s">
         <v>2062</v>
       </c>
       <c r="C736" s="0" t="s">
         <v>2063</v>
       </c>
       <c r="D736" s="0" t="s">
         <v>2064</v>
       </c>
       <c r="E736" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F736" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B737" s="0" t="s">
         <v>2065</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>172</v>
+        <v>2066</v>
       </c>
       <c r="D737" s="0" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="E737" s="0" t="s">
-        <v>92</v>
+        <v>206</v>
       </c>
       <c r="F737" s="0" t="s">
-        <v>2067</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B738" s="0" t="s">
         <v>2068</v>
       </c>
       <c r="C738" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D738" s="0" t="s">
         <v>2069</v>
       </c>
-      <c r="D738" s="0" t="s">
+      <c r="E738" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F738" s="0" t="s">
         <v>2070</v>
-      </c>
-[...4 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B739" s="0" t="s">
         <v>2071</v>
       </c>
       <c r="C739" s="0" t="s">
         <v>2072</v>
       </c>
       <c r="D739" s="0" t="s">
         <v>2073</v>
       </c>
       <c r="E739" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F739" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="0" t="s">
         <v>6</v>
@@ -24865,51 +24871,51 @@
       <c r="D773" s="0" t="s">
         <v>2159</v>
       </c>
       <c r="E773" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F773" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B774" s="0" t="s">
         <v>2160</v>
       </c>
       <c r="C774" s="0"/>
       <c r="D774" s="0" t="s">
         <v>2161</v>
       </c>
       <c r="E774" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F774" s="0" t="s">
-        <v>2067</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B775" s="0" t="s">
         <v>2162</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D775" s="0" t="s">
         <v>2163</v>
       </c>
       <c r="E775" s="0" t="s">
         <v>893</v>
       </c>
       <c r="F775" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="0" t="s">
         <v>6</v>
@@ -28032,80 +28038,80 @@
       </c>
       <c r="B936" s="0" t="s">
         <v>2557</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>165</v>
       </c>
       <c r="D936" s="0" t="s">
         <v>2558</v>
       </c>
       <c r="E936" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F936" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B937" s="0" t="s">
         <v>2559</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>1080</v>
+        <v>183</v>
       </c>
       <c r="D937" s="0" t="s">
-        <v>1081</v>
+        <v>2560</v>
       </c>
       <c r="E937" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F937" s="0" t="s">
-        <v>417</v>
+        <v>281</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>183</v>
+        <v>1080</v>
       </c>
       <c r="D938" s="0" t="s">
-        <v>2561</v>
+        <v>1081</v>
       </c>
       <c r="E938" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F938" s="0" t="s">
-        <v>281</v>
+        <v>417</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B939" s="0" t="s">
         <v>2562</v>
       </c>
       <c r="C939" s="0" t="s">
         <v>2563</v>
       </c>
       <c r="D939" s="0" t="s">
         <v>2564</v>
       </c>
       <c r="E939" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F939" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" s="0" t="s">
         <v>6</v>
@@ -31324,691 +31330,709 @@
       </c>
       <c r="B1102" s="0" t="s">
         <v>2989</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1102" s="0" t="s">
         <v>2990</v>
       </c>
       <c r="E1102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F1102" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>2991</v>
       </c>
       <c r="C1103" s="0" t="s">
-        <v>2987</v>
-[...1 lines deleted...]
-      <c r="D1103" s="0" t="s">
         <v>2992</v>
       </c>
+      <c r="D1103" s="0"/>
       <c r="E1103" s="0" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="F1103" s="0" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1104" s="0" t="s">
         <v>2993</v>
       </c>
-      <c r="C1104" s="0"/>
+      <c r="C1104" s="0" t="s">
+        <v>2987</v>
+      </c>
       <c r="D1104" s="0" t="s">
         <v>2994</v>
       </c>
       <c r="E1104" s="0" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="F1104" s="0" t="s">
-        <v>2279</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1105" s="0" t="s">
         <v>2995</v>
       </c>
       <c r="C1105" s="0"/>
       <c r="D1105" s="0" t="s">
         <v>2996</v>
       </c>
       <c r="E1105" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1105" s="0" t="s">
-        <v>386</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1106" s="0" t="s">
         <v>2997</v>
       </c>
       <c r="C1106" s="0"/>
       <c r="D1106" s="0" t="s">
         <v>2998</v>
       </c>
       <c r="E1106" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1106" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1107" s="0" t="s">
         <v>2999</v>
       </c>
       <c r="C1107" s="0"/>
       <c r="D1107" s="0" t="s">
         <v>3000</v>
       </c>
       <c r="E1107" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1107" s="0" t="s">
-        <v>251</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>3001</v>
       </c>
       <c r="C1108" s="0"/>
       <c r="D1108" s="0" t="s">
         <v>3002</v>
       </c>
       <c r="E1108" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1108" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1109" s="0" t="s">
         <v>3003</v>
       </c>
       <c r="C1109" s="0"/>
       <c r="D1109" s="0" t="s">
         <v>3004</v>
       </c>
       <c r="E1109" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1109" s="0" t="s">
-        <v>362</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>3005</v>
       </c>
       <c r="C1110" s="0"/>
       <c r="D1110" s="0" t="s">
         <v>3006</v>
       </c>
       <c r="E1110" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1110" s="0" t="s">
-        <v>1277</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>3007</v>
       </c>
       <c r="C1111" s="0"/>
       <c r="D1111" s="0" t="s">
         <v>3008</v>
       </c>
       <c r="E1111" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1111" s="0" t="s">
-        <v>73</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>3009</v>
       </c>
       <c r="C1112" s="0"/>
       <c r="D1112" s="0" t="s">
         <v>3010</v>
       </c>
       <c r="E1112" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1112" s="0" t="s">
-        <v>1277</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>3011</v>
       </c>
-      <c r="C1113" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D1113" s="0"/>
+      <c r="C1113" s="0"/>
+      <c r="D1113" s="0" t="s">
+        <v>3012</v>
+      </c>
       <c r="E1113" s="0" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="F1113" s="0" t="s">
-        <v>78</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1114" s="0"/>
       <c r="E1114" s="0" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="F1114" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="C1115" s="0" t="s">
-        <v>3014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2977</v>
+      </c>
+      <c r="D1115" s="0"/>
       <c r="E1115" s="0" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="F1115" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1116" s="0" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1116" s="0" t="s">
         <v>3016</v>
       </c>
-      <c r="C1116" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D1116" s="0"/>
+      <c r="D1116" s="0" t="s">
+        <v>3017</v>
+      </c>
       <c r="E1116" s="0" t="s">
-        <v>72</v>
+        <v>152</v>
       </c>
       <c r="F1116" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="C1117" s="0" t="s">
-        <v>3018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2977</v>
+      </c>
+      <c r="D1117" s="0"/>
       <c r="E1117" s="0" t="s">
-        <v>206</v>
+        <v>72</v>
       </c>
       <c r="F1117" s="0" t="s">
-        <v>255</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1118" s="0" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1118" s="0" t="s">
         <v>3020</v>
       </c>
-      <c r="C1118" s="0" t="s">
+      <c r="D1118" s="0" t="s">
         <v>3021</v>
       </c>
-      <c r="D1118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1118" s="0" t="s">
-        <v>105</v>
+        <v>206</v>
       </c>
       <c r="F1118" s="0" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1119" s="0" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1119" s="0" t="s">
         <v>3023</v>
       </c>
-      <c r="C1119" s="0"/>
       <c r="D1119" s="0" t="s">
         <v>3024</v>
       </c>
       <c r="E1119" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="F1119" s="0" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1120" s="0" t="s">
         <v>3025</v>
       </c>
-      <c r="C1120" s="0" t="s">
+      <c r="C1120" s="0"/>
+      <c r="D1120" s="0" t="s">
         <v>3026</v>
       </c>
-      <c r="D1120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1120" s="0" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="F1120" s="0" t="s">
-        <v>255</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1121" s="0" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1121" s="0" t="s">
         <v>3028</v>
-      </c>
-[...1 lines deleted...]
-        <v>2987</v>
       </c>
       <c r="D1121" s="0" t="s">
         <v>3029</v>
       </c>
       <c r="E1121" s="0" t="s">
-        <v>188</v>
+        <v>87</v>
       </c>
       <c r="F1121" s="0" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1122" s="0" t="s">
         <v>3030</v>
       </c>
       <c r="C1122" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1122" s="0" t="s">
         <v>3031</v>
       </c>
-      <c r="D1122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1122" s="0" t="s">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="F1122" s="0" t="s">
-        <v>243</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1123" s="0" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1123" s="0" t="s">
         <v>3033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2977</v>
       </c>
       <c r="D1123" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="E1123" s="0" t="s">
-        <v>54</v>
+        <v>152</v>
       </c>
       <c r="F1123" s="0" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1124" s="0" t="s">
         <v>3035</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1124" s="0" t="s">
         <v>3036</v>
       </c>
       <c r="E1124" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1124" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1125" s="0" t="s">
         <v>3037</v>
       </c>
       <c r="C1125" s="0" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D1125" s="0" t="s">
         <v>3038</v>
       </c>
-      <c r="D1125" s="0"/>
       <c r="E1125" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1125" s="0" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1126" s="0" t="s">
         <v>3039</v>
       </c>
       <c r="C1126" s="0" t="s">
-        <v>2987</v>
-[...1 lines deleted...]
-      <c r="D1126" s="0" t="s">
         <v>3040</v>
       </c>
+      <c r="D1126" s="0"/>
       <c r="E1126" s="0" t="s">
-        <v>300</v>
+        <v>54</v>
       </c>
       <c r="F1126" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1127" s="0" t="s">
         <v>3041</v>
       </c>
       <c r="C1127" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1127" s="0" t="s">
         <v>3042</v>
       </c>
-      <c r="D1127" s="0"/>
       <c r="E1127" s="0" t="s">
-        <v>24</v>
+        <v>300</v>
       </c>
       <c r="F1127" s="0" t="s">
-        <v>146</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1128" s="0" t="s">
         <v>3043</v>
       </c>
-      <c r="C1128" s="0"/>
-      <c r="D1128" s="0" t="s">
+      <c r="C1128" s="0" t="s">
         <v>3044</v>
       </c>
+      <c r="D1128" s="0"/>
       <c r="E1128" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="F1128" s="0" t="s">
-        <v>362</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1129" s="0" t="s">
         <v>3045</v>
       </c>
       <c r="C1129" s="0"/>
       <c r="D1129" s="0" t="s">
         <v>3046</v>
       </c>
       <c r="E1129" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1129" s="0" t="s">
-        <v>3047</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>3048</v>
+        <v>3047</v>
       </c>
       <c r="C1130" s="0"/>
       <c r="D1130" s="0" t="s">
-        <v>3049</v>
+        <v>3048</v>
       </c>
       <c r="E1130" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1130" s="0" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1131" s="0" t="s">
         <v>3050</v>
       </c>
       <c r="C1131" s="0"/>
       <c r="D1131" s="0" t="s">
         <v>3051</v>
       </c>
       <c r="E1131" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1131" s="0" t="s">
-        <v>251</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1132" s="0" t="s">
         <v>3052</v>
       </c>
       <c r="C1132" s="0"/>
       <c r="D1132" s="0" t="s">
         <v>3053</v>
       </c>
       <c r="E1132" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1132" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1133" s="0" t="s">
         <v>3054</v>
       </c>
       <c r="C1133" s="0"/>
       <c r="D1133" s="0" t="s">
         <v>3055</v>
       </c>
       <c r="E1133" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1133" s="0" t="s">
-        <v>2279</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1134" s="0" t="s">
         <v>3056</v>
       </c>
       <c r="C1134" s="0"/>
       <c r="D1134" s="0" t="s">
         <v>3057</v>
       </c>
       <c r="E1134" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1134" s="0" t="s">
-        <v>386</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1135" s="0" t="s">
         <v>3058</v>
       </c>
       <c r="C1135" s="0"/>
       <c r="D1135" s="0" t="s">
         <v>3059</v>
       </c>
       <c r="E1135" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1135" s="0" t="s">
-        <v>362</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1136" s="0" t="s">
         <v>3060</v>
       </c>
       <c r="C1136" s="0"/>
       <c r="D1136" s="0" t="s">
         <v>3061</v>
       </c>
       <c r="E1136" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1136" s="0" t="s">
-        <v>489</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1137" s="0" t="s">
         <v>3062</v>
       </c>
-      <c r="C1137" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1137" s="0"/>
       <c r="D1137" s="0" t="s">
         <v>3063</v>
       </c>
       <c r="E1137" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F1137" s="0" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:6">
+      <c r="A1138" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1138" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1138" s="0" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1138" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="F1137" s="0" t="s">
+      <c r="F1138" s="0" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>