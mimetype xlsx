--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -845,71 +845,71 @@
   <si>
     <t>92.5</t>
   </si>
   <si>
     <t>Constitutional &amp; Administrative Law 9/e (Paperback)</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>9780198747529</t>
   </si>
   <si>
     <t>CONSTITUTIONS &amp; RELIGIOUS FREEDOM</t>
   </si>
   <si>
     <t>Cross</t>
   </si>
   <si>
     <t>9781107041448</t>
   </si>
   <si>
     <t>Contract Law</t>
   </si>
   <si>
+    <t>9781509902910</t>
+  </si>
+  <si>
+    <t>CONTRACT LAW</t>
+  </si>
+  <si>
+    <t>Andrews</t>
+  </si>
+  <si>
+    <t>9781107660649</t>
+  </si>
+  <si>
     <t>Mckendrick</t>
   </si>
   <si>
     <t>9781350508217</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>9781509902910</t>
-[...10 lines deleted...]
-  <si>
     <t>Contract Law Concentrate</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>9780198840442</t>
   </si>
   <si>
     <t>Contract Law Directions</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>9780198836599</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>CONTRACT LAW TEXT, CASES, &amp; MATERIALS</t>
   </si>
   <si>
     <t>9780198701989</t>
@@ -1001,57 +1001,57 @@
   <si>
     <t>9781509979745</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>CORPORATE REPORTING &amp; COMPANY LAW</t>
   </si>
   <si>
     <t>Villiers</t>
   </si>
   <si>
     <t>9781107406537</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Criminal Law</t>
   </si>
   <si>
     <t>Herring</t>
   </si>
   <si>
+    <t>9781403934178</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
     <t>9781350510135</t>
-  </si>
-[...4 lines deleted...]
-    <t>26</t>
   </si>
   <si>
     <t>CRIMINAL LAW -</t>
   </si>
   <si>
     <t>Baird</t>
   </si>
   <si>
     <t>9780415424059</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>CRIMINAL LAW THE BASICS</t>
   </si>
   <si>
     <t>9780415493123</t>
   </si>
   <si>
     <t>Criminal Litigation 2019-2020</t>
   </si>
   <si>
     <t>LISA</t>
   </si>
@@ -4396,151 +4396,151 @@
       </c>
       <c r="B80" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>274</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>275</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C81" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="D81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="0" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>279</v>
+        <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>102</v>
+        <v>279</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C83" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="D83" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="D83" s="0" t="s">
+      <c r="E83" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F83" s="0" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>285</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>287</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>288</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>289</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>296</v>
       </c>
       <c r="E87" s="0" t="s">
@@ -4702,74 +4702,74 @@
       </c>
       <c r="D95" s="0" t="s">
         <v>325</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>328</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>97</v>
+        <v>330</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>328</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>331</v>
+        <v>97</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>333</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>334</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
@@ -7575,51 +7575,51 @@
       </c>
       <c r="E239" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>782</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>783</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>785</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>357</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>786</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>