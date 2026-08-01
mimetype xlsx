--- v0 (2026-06-06)
+++ v1 (2026-08-01)
@@ -710,798 +710,798 @@
   <si>
     <t>د. صلاح عبد الجابر عيسى</t>
   </si>
   <si>
     <t>اطلس العالم</t>
   </si>
   <si>
     <t>9786144083659</t>
   </si>
   <si>
     <t>9789960313719</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t xml:space="preserve">افريقية فى شخصية القارة شخصية الاقاليم  </t>
   </si>
   <si>
     <t>9770515760</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t xml:space="preserve">افريقية من مصب الكونغو الى منابع النيل فى هضبة البحيرات </t>
+    <t>افريقية من مصب الكونغو الى منابع النيل فى هضبة البحيرات</t>
   </si>
   <si>
     <t>د. محمد عبد الفتاح ابراهيم</t>
   </si>
   <si>
+    <t>الابعاد الجغرافية لمرض الايدز</t>
+  </si>
+  <si>
+    <t>د. محمد مدحت جابر</t>
+  </si>
+  <si>
+    <t>9770517151</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>الاتجاهات الاستثمارية العالمية فى مصادر الطاقة:التقليدية والمتجددة</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>الاخطار والكوارث البيئية</t>
+  </si>
+  <si>
+    <t>الاطلس الجغرافى الحديث ج1</t>
+  </si>
+  <si>
+    <t>د. عبد الهادى محمد الدسوقى</t>
+  </si>
+  <si>
+    <t>60400000190</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>الانثروبولوجيا السكانية</t>
+  </si>
+  <si>
+    <t>د. محمد عبد الرحمن الشرنوبى</t>
+  </si>
+  <si>
+    <t>60400000013</t>
+  </si>
+  <si>
+    <t>الانحدار والازدهار معدلات المواليد العالمية المتغيرة ومزايا قلة عدد الاطفال</t>
+  </si>
+  <si>
+    <t>فيجارد سكيربيك</t>
+  </si>
+  <si>
+    <t>9789778744767</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>الانسان والبيئة</t>
+  </si>
+  <si>
+    <t>60400000014</t>
+  </si>
+  <si>
+    <t>الانسان والبيئة دراسة علمية دينية جغرافية</t>
+  </si>
+  <si>
+    <t>د. فاروق كامل عز الدين</t>
+  </si>
+  <si>
+    <t>60400000219</t>
+  </si>
+  <si>
+    <t>الانسان وعمران الارض</t>
+  </si>
+  <si>
+    <t>62600000063</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>الاهرامات المصرية</t>
+  </si>
+  <si>
+    <t>د. احمد فخرى</t>
+  </si>
+  <si>
+    <t>9789770512715</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>البردى دراسة اثرية وتاريخية</t>
+  </si>
+  <si>
+    <t>د. عبد اللطيف افندى</t>
+  </si>
+  <si>
+    <t>9789770523681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">التاريخ السياسى لدولة سلاطين المماليك  </t>
+  </si>
+  <si>
+    <t>د. عبد المنعم ماجد</t>
+  </si>
+  <si>
+    <t>9770506699</t>
+  </si>
+  <si>
+    <t>التربية السكانية</t>
+  </si>
+  <si>
+    <t>د. محمد عبد الرحمن</t>
+  </si>
+  <si>
+    <t>9770518972</t>
+  </si>
+  <si>
+    <t>التطور والسجل الحفرى</t>
+  </si>
+  <si>
+    <t>د. محمد السيد غلاب</t>
+  </si>
+  <si>
+    <t>9772664631</t>
+  </si>
+  <si>
+    <t>التغيرات البيئية الطبيعية فى اواخر القرن الحديث</t>
+  </si>
+  <si>
+    <t>د. طه محمد</t>
+  </si>
+  <si>
+    <t>62500001189</t>
+  </si>
+  <si>
+    <t>التغيرات المناخية ازمة عالمية فى طريقها الى كوكبنا</t>
+  </si>
+  <si>
+    <t>فاروق اسماعيل</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>التكامل المصرى السودانى</t>
+  </si>
+  <si>
+    <t>977051085</t>
+  </si>
+  <si>
+    <t>التلوث البيئى بالاسلحة والحروب الكيميائية والبيولوجية والنووية</t>
+  </si>
+  <si>
+    <t>د. احمد السروى</t>
+  </si>
+  <si>
+    <t>9789957327606</t>
+  </si>
+  <si>
+    <t>التلوث البيئى فى الوطن العربى</t>
+  </si>
+  <si>
+    <t>د . سيد عاشور أحمد</t>
+  </si>
+  <si>
+    <t>60400000142</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>الجزر العربية معطيات البيئة وامكانيات تنميتها</t>
+  </si>
+  <si>
+    <t>د. محمد صبرى محسوب</t>
+  </si>
+  <si>
+    <t>9770561639</t>
+  </si>
+  <si>
+    <t>الجغرافيا الاقتصادية بين النظرية والتطبيق</t>
+  </si>
+  <si>
+    <t>د. فتحى  مصيلحى</t>
+  </si>
+  <si>
+    <t>9775800773</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>الجغرافيا الاقتصادية منظور معاصر</t>
+  </si>
+  <si>
+    <t>د. الديب</t>
+  </si>
+  <si>
+    <t>9789770503621</t>
+  </si>
+  <si>
+    <t>الجغرافيا الاقتصادية والجغرافيا الزراعية</t>
+  </si>
+  <si>
+    <t>60400000257</t>
+  </si>
+  <si>
+    <t>الجغرافيا البشرية</t>
+  </si>
+  <si>
+    <t>60400000024</t>
+  </si>
+  <si>
+    <t>الجغرافيا البشرية بين النظرية والتطبيق</t>
+  </si>
+  <si>
+    <t>د. فتحى مصيلحى</t>
+  </si>
+  <si>
+    <t>9775800722</t>
+  </si>
+  <si>
+    <t>الجغرافيا البشرية بين نظرية المعرفة وعلم المنهج الجغرافى</t>
+  </si>
+  <si>
+    <t>الجغرافيا التاريخية</t>
+  </si>
+  <si>
+    <t>60400000026</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الجغرافيا التطبيقية  </t>
+  </si>
+  <si>
+    <t>د. جمال الدين الدناصورى</t>
+  </si>
+  <si>
+    <t>60400000027</t>
+  </si>
+  <si>
+    <t>الجغرافيا الحيوية</t>
+  </si>
+  <si>
+    <t>د. حلمى عبدالقادر</t>
+  </si>
+  <si>
+    <t>9772663414</t>
+  </si>
+  <si>
+    <t>الجغرافيا الزراعية</t>
+  </si>
+  <si>
+    <t>د. وفاء كاظم</t>
+  </si>
+  <si>
+    <t>الجغرافيا السياسية</t>
+  </si>
+  <si>
+    <t>د. محمد متولى</t>
+  </si>
+  <si>
+    <t>9770504475</t>
+  </si>
+  <si>
+    <t>الجغرافيا السياسية منظور معاصر</t>
+  </si>
+  <si>
+    <t>9770519754</t>
+  </si>
+  <si>
+    <t>الجغرافيا العامة  99</t>
+  </si>
+  <si>
+    <t>9775800625</t>
+  </si>
+  <si>
+    <t>الجغرافيا فى قلب التربية</t>
+  </si>
+  <si>
+    <t>د. منصور احمد عبد المنعم</t>
+  </si>
+  <si>
+    <t>9789770529829</t>
+  </si>
+  <si>
+    <t>الجغرافية الاجتماعية</t>
+  </si>
+  <si>
+    <t>د. يسرى الجوهرى</t>
+  </si>
+  <si>
+    <t>9770504416</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>الجغرافية الاقليمية للعالم</t>
+  </si>
+  <si>
+    <t>60400000184</t>
+  </si>
+  <si>
+    <t>الجغرافية البشرية العامة</t>
+  </si>
+  <si>
+    <t>د. سعاد الصحن</t>
+  </si>
+  <si>
+    <t>9770508594</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>الجغرافية السياسية</t>
+  </si>
+  <si>
+    <t>9770515922</t>
+  </si>
+  <si>
+    <t>الجغرافية السياسية المعاصرة</t>
+  </si>
+  <si>
+    <t>9789770515570</t>
+  </si>
+  <si>
+    <t>الجغرافية السياسية المعاصرة  98</t>
+  </si>
+  <si>
+    <t>د. طه عبد العليم رضوان</t>
+  </si>
+  <si>
+    <t>60400000037</t>
+  </si>
+  <si>
+    <t>الجغرافية العامة</t>
+  </si>
+  <si>
+    <t>د. على البنا</t>
+  </si>
+  <si>
+    <t>9770519359</t>
+  </si>
+  <si>
+    <t>الجغرافية فى القرن العشرين ج1</t>
+  </si>
+  <si>
+    <t>د. محمد السيد</t>
+  </si>
+  <si>
+    <t>60400000040</t>
+  </si>
+  <si>
+    <t>الجغرافية فى القرن العشرين ج2</t>
+  </si>
+  <si>
+    <t>الجيمورفولوجيا</t>
+  </si>
+  <si>
+    <t>ب.و. سياركس.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>الحركة الصليبية ج1  2018</t>
+  </si>
+  <si>
+    <t>د. سعيد عاشور</t>
+  </si>
+  <si>
+    <t>9770516750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الحروب الصليبية فى الاندلس </t>
+  </si>
+  <si>
+    <t>د. عبد المحسن طه</t>
+  </si>
+  <si>
+    <t>9770518751</t>
+  </si>
+  <si>
+    <t>الدراسة الميدانية فى الجغرافيا</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
+    <t>الدراسة الميدانية فى جغرافية العمران</t>
+  </si>
+  <si>
+    <t>د. محمود عبداللطيف</t>
+  </si>
+  <si>
+    <t>60400000042</t>
+  </si>
+  <si>
+    <t>الدولة العثمانية  ج1</t>
+  </si>
+  <si>
+    <t>د. عبد العزيز الشناوى</t>
+  </si>
+  <si>
+    <t>9789770511022</t>
+  </si>
+  <si>
+    <t>الدولة العثمانية ج2</t>
+  </si>
+  <si>
+    <t>9789770520468</t>
+  </si>
+  <si>
+    <t>الدولة فى عالم بلا حدود</t>
+  </si>
+  <si>
+    <t>د. محمود توفيق</t>
+  </si>
+  <si>
+    <t>9789770527184</t>
+  </si>
+  <si>
+    <t>السحابة الدخانية السوداء</t>
+  </si>
+  <si>
+    <t>د. زكريا طاحون</t>
+  </si>
+  <si>
+    <t>60400000157</t>
+  </si>
+  <si>
+    <t>السكان</t>
+  </si>
+  <si>
+    <t>9770521655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">السكان ديموغرافيا وجغرافيا  </t>
+  </si>
+  <si>
+    <t>9770515914</t>
+  </si>
+  <si>
+    <t>السكان والسياسات الدولية</t>
+  </si>
+  <si>
+    <t>د. خليل حسن</t>
+  </si>
+  <si>
+    <t>60400000046</t>
+  </si>
+  <si>
+    <t>السودان</t>
+  </si>
+  <si>
+    <t>د. محمد عبدالغنى سعودى</t>
+  </si>
+  <si>
+    <t>9770503041</t>
+  </si>
+  <si>
+    <t>السودان 0</t>
+  </si>
+  <si>
+    <t>عزيز محمد حبيب</t>
+  </si>
+  <si>
+    <t>60300000273</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>الصناعات الغذائية فى مصر تحليل فى التنظيم المكانى</t>
+  </si>
+  <si>
+    <t>د. محمود الديب</t>
+  </si>
+  <si>
+    <t>9770517011</t>
+  </si>
+  <si>
+    <t>الطاقة المتجددة والبديلة</t>
+  </si>
+  <si>
+    <t>62600000028</t>
+  </si>
+  <si>
+    <t>الطاقة فى مصر</t>
+  </si>
+  <si>
+    <t>9770512435</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>الطاقة فى مصر وتحديات المستقبل</t>
+  </si>
+  <si>
+    <t>60400000211</t>
+  </si>
+  <si>
+    <t>الطريق الى صدام الحضارات</t>
+  </si>
+  <si>
+    <t>د. انور محمود زناتى</t>
+  </si>
+  <si>
+    <t>9770522481</t>
+  </si>
+  <si>
+    <t>العصر العباسى الاول التاريخ السياسى ج1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">د. عبد المنعم عبد الجواد ماجد </t>
+  </si>
+  <si>
+    <t>60300000033</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>العمران والحكم المحلى فى مصر</t>
+  </si>
+  <si>
+    <t>د. أحمد خالد علام</t>
+  </si>
+  <si>
+    <t>9770517763</t>
+  </si>
+  <si>
+    <t>الفكر التاريخى عند الاغريق</t>
+  </si>
+  <si>
+    <t>د. لمعى المطيعى</t>
+  </si>
+  <si>
+    <t>62500001288</t>
+  </si>
+  <si>
+    <t>الفكر الجغرافى</t>
+  </si>
+  <si>
+    <t xml:space="preserve">د. محمد ابو العلا  </t>
+  </si>
+  <si>
+    <t>9789770530586</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>القدس تاريخيا وجغرافيا</t>
+  </si>
+  <si>
+    <t>د. فاروق محمد عز الدين</t>
+  </si>
+  <si>
+    <t>60400000053</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>القرية المصرية فى البيئات الفيضية والصحراوية الوضع الراهن والمستقبل ج1</t>
+  </si>
+  <si>
+    <t>60400000164</t>
+  </si>
+  <si>
+    <t>الكون عوالم محتملة</t>
+  </si>
+  <si>
+    <t>9789771459934</t>
+  </si>
+  <si>
+    <t>الماء المعجزة</t>
+  </si>
+  <si>
+    <t>د. على الفيومى</t>
+  </si>
+  <si>
+    <t>المختصر المفيد فى علم النفس البيئى</t>
+  </si>
+  <si>
+    <t>د. محمد حسن غانم</t>
+  </si>
+  <si>
+    <t>9789770533055</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>المدخل الشرقى لمصر أهمية شبه جزيرة سيناء كطريق للمواصلات ومعبر للموجات البشرية</t>
+  </si>
+  <si>
+    <t>عباس عمار</t>
+  </si>
+  <si>
+    <t>9789776959859</t>
+  </si>
+  <si>
+    <t>المسكن الريفى فى القرية المصرية</t>
+  </si>
+  <si>
+    <t>د. احمد خالد</t>
+  </si>
+  <si>
+    <t>9770518514</t>
+  </si>
+  <si>
+    <t>المسلمون فى الاتحاد السوفيتى سابقا</t>
+  </si>
+  <si>
+    <t>د. محمود طه</t>
+  </si>
+  <si>
+    <t>9770511870</t>
+  </si>
+  <si>
+    <t>المشكلات البيئية للقاهرة الكبرى</t>
+  </si>
+  <si>
+    <t>د. علاء السيد محمد</t>
+  </si>
+  <si>
+    <t>9770522562</t>
+  </si>
+  <si>
+    <t>المشكلة السكانية ومستقبل مصر</t>
+  </si>
+  <si>
+    <t>60400000192</t>
+  </si>
+  <si>
+    <t>المعجم الدولى للجغرافيين</t>
+  </si>
+  <si>
+    <t>60400000215</t>
+  </si>
+  <si>
+    <t>الملوثات الكيمائية للبيئة</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>المناخ علم الغلاف الجوى</t>
+  </si>
+  <si>
+    <t>جون،ح،هيدورى - جون،اوليفر - مارى سنو - ريتش سنو</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>المنوفية طاقات بشرية متجددة وسقوف تنموية متغيرة</t>
+  </si>
+  <si>
+    <t>9775800323</t>
+  </si>
+  <si>
+    <t>الموسوعة المبسطة لدول العالم</t>
+  </si>
+  <si>
+    <t>المياه الجوفية والابار</t>
+  </si>
+  <si>
+    <t>د. محمد احمد السيد خليل</t>
+  </si>
+  <si>
+    <t>9772872986</t>
+  </si>
+  <si>
+    <t>النشاط التجارى فى شبه الجزيرة العربية</t>
+  </si>
+  <si>
+    <t>د. على حسين</t>
+  </si>
+  <si>
+    <t>62500000381</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>الابعاد الجغرافية لمرض الايدز</t>
-[...697 lines deleted...]
-  <si>
     <t>النقل اسس ومناهج وتطبيقات</t>
   </si>
   <si>
     <t>9770521108</t>
   </si>
   <si>
     <t>النقل فى الجمهورية العربية السورية</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>النقل والاتصالات ودورهما فى التنميىة والتكامل الاقتصادى العربى</t>
   </si>
   <si>
     <t>النمو السكانى</t>
   </si>
   <si>
     <t>60400000152</t>
   </si>
   <si>
     <t>النيل ومشكلاته</t>
   </si>
   <si>
     <t>د. شوقى الجمل</t>
   </si>
   <si>
     <t>60400000264</t>
   </si>
   <si>
     <t>الوطن العربى</t>
   </si>
   <si>
+    <t>60400000173</t>
+  </si>
+  <si>
     <t>د. محمد صبحى</t>
   </si>
   <si>
     <t>9770510734</t>
-  </si>
-[...1 lines deleted...]
-    <t>60400000173</t>
   </si>
   <si>
     <t>الوطن العربى دراسة جغرافية</t>
   </si>
   <si>
     <t>د. صلاح الدين على</t>
   </si>
   <si>
     <t>60400000259</t>
   </si>
   <si>
     <t>انابيب وناقلات البترول والشرق الاوسط</t>
   </si>
   <si>
     <t>د. أحمد حمدى حافظ</t>
   </si>
   <si>
     <t>60700000159</t>
   </si>
   <si>
     <t>اوراسيا</t>
   </si>
   <si>
     <t>9770520454</t>
   </si>
@@ -4081,1847 +4081,1847 @@
       </c>
       <c r="E61" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="C63" s="0" t="s">
+      <c r="D63" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="D63" s="0" t="s">
+      <c r="E63" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C66" s="0" t="s">
+      <c r="D66" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="E66" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C67" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="C67" s="0" t="s">
+      <c r="D67" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="C68" s="0" t="s">
+      <c r="D68" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="E68" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C70" s="0" t="s">
+      <c r="D70" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="D72" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="D72" s="0" t="s">
+      <c r="E72" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="E72" s="0" t="s">
+      <c r="F72" s="0" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C73" s="0" t="s">
+      <c r="D73" s="0" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C74" s="0" t="s">
+      <c r="D74" s="0" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C75" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C75" s="0" t="s">
+      <c r="D75" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="C76" s="0" t="s">
+      <c r="D76" s="0" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C77" s="0" t="s">
+      <c r="D77" s="0" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C78" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C80" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="C80" s="0" t="s">
+      <c r="D80" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C81" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="C81" s="0" t="s">
+      <c r="D81" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C82" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="C82" s="0" t="s">
+      <c r="D82" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C83" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="D83" s="0" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C84" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="C84" s="0" t="s">
+      <c r="D84" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="D84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D85" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E85" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D86" s="0" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C87" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="C87" s="0" t="s">
+      <c r="D87" s="0" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="0" t="s">
+      <c r="E90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="C91" s="0" t="s">
+      <c r="D91" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="D91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C92" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="C92" s="0" t="s">
+      <c r="D92" s="0" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C93" s="0" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="C94" s="0" t="s">
+      <c r="D94" s="0" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>327</v>
-      </c>
-[...4 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D96" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C97" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="C97" s="0" t="s">
+      <c r="D97" s="0" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C98" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="C98" s="0" t="s">
+      <c r="D98" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="D98" s="0" t="s">
+      <c r="E98" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="C100" s="0" t="s">
+      <c r="D100" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="D100" s="0" t="s">
+      <c r="E100" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D101" s="0" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>220</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C103" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="C103" s="0" t="s">
+      <c r="D103" s="0" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C104" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="C104" s="0" t="s">
+      <c r="D104" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C106" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="C106" s="0" t="s">
+      <c r="D106" s="0" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>361</v>
       </c>
-      <c r="C109" s="0" t="s">
+      <c r="D109" s="0" t="s">
         <v>362</v>
       </c>
-      <c r="D109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="C110" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="C110" s="0" t="s">
+      <c r="D110" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C112" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="C112" s="0" t="s">
+      <c r="D112" s="0" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="C113" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="C113" s="0" t="s">
+      <c r="D113" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="C115" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="C115" s="0" t="s">
+      <c r="D115" s="0" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="C116" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="C116" s="0" t="s">
+      <c r="D116" s="0" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D117" s="0" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D118" s="0" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C119" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="C119" s="0" t="s">
+      <c r="D119" s="0" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C120" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="C120" s="0" t="s">
+      <c r="D120" s="0" t="s">
         <v>391</v>
       </c>
-      <c r="D120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C121" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="C121" s="0" t="s">
+      <c r="D121" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="D121" s="0" t="s">
+      <c r="E121" s="0" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C122" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="C122" s="0" t="s">
+      <c r="D122" s="0" t="s">
         <v>398</v>
       </c>
-      <c r="D122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D124" s="0" t="s">
+      <c r="E124" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C126" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="C126" s="0" t="s">
+      <c r="D126" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C127" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="C127" s="0" t="s">
+      <c r="D127" s="0" t="s">
         <v>411</v>
       </c>
-      <c r="D127" s="0" t="s">
+      <c r="E127" s="0" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="C128" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="C128" s="0" t="s">
+      <c r="D128" s="0" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C129" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="C129" s="0" t="s">
+      <c r="D129" s="0" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C130" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="C130" s="0" t="s">
+      <c r="D130" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="D130" s="0" t="s">
+      <c r="E130" s="0" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="C131" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="C131" s="0" t="s">
+      <c r="D131" s="0" t="s">
         <v>425</v>
       </c>
-      <c r="D131" s="0" t="s">
+      <c r="E131" s="0" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>428</v>
       </c>
-      <c r="C132" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C133" s="0"/>
       <c r="D133" s="0" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C134" s="0" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C135" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="C135" s="0" t="s">
+      <c r="D135" s="0" t="s">
         <v>435</v>
       </c>
-      <c r="D135" s="0" t="s">
+      <c r="E135" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="E135" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C136" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="C136" s="0" t="s">
+      <c r="D136" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="D136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C137" s="0" t="s">
         <v>441</v>
       </c>
-      <c r="C137" s="0" t="s">
+      <c r="D137" s="0" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C138" s="0" t="s">
         <v>444</v>
       </c>
-      <c r="C138" s="0" t="s">
+      <c r="D138" s="0" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C139" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="C139" s="0" t="s">
+      <c r="D139" s="0" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="D140" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="C140" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D141" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="C141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="F141" s="0" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="C143" s="0" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D144" s="0" t="s">
         <v>459</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C146" s="0" t="s">
         <v>462</v>
       </c>
-      <c r="C146" s="0" t="s">
+      <c r="D146" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C147" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="C147" s="0" t="s">
+      <c r="D147" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="D147" s="0" t="s">
+      <c r="E147" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" s="0" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>469</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>470</v>
       </c>
       <c r="C149" s="0"/>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
         <v>471</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>473</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>475</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>476</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C153" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="D153" s="0" t="s">
         <v>479</v>
       </c>
-      <c r="D153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="0" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>254</v>
+        <v>191</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>220</v>
+        <v>480</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>191</v>
+        <v>253</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>482</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>483</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>484</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
@@ -5948,51 +5948,51 @@
       </c>
       <c r="B157" s="0" t="s">
         <v>488</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>220</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>220</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E159" s="0" t="s">
@@ -6008,376 +6008,376 @@
       </c>
       <c r="B160" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>496</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>499</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>501</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>503</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>509</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>510</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>511</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>515</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>518</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>527</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C172" s="0"/>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>530</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>531</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>534</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>542</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
@@ -6407,142 +6407,142 @@
       </c>
       <c r="E180" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>547</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>548</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>550</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>551</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>553</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>555</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>558</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>562</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>563</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E187" s="0" t="s">
@@ -6558,171 +6558,171 @@
       </c>
       <c r="B188" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>217</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>570</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>573</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>574</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>575</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>577</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>578</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>580</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>581</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>582</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>585</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
         <v>586</v>
       </c>
@@ -6763,262 +6763,262 @@
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>592</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>593</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>595</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>596</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>597</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>210</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>599</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>210</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>601</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>603</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>604</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>606</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>610</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>613</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>619</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
@@ -7141,62 +7141,62 @@
       </c>
       <c r="E217" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>641</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>642</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>643</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>644</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E220" s="0" t="s">
@@ -7210,100 +7210,100 @@
       <c r="A221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>649</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>654</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>652</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>656</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>657</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="0" t="s">
@@ -7348,407 +7348,407 @@
       <c r="C228" s="0" t="s">
         <v>642</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>663</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>642</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>665</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>666</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>668</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>670</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>672</v>
       </c>
       <c r="C233" s="0"/>
       <c r="D233" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>674</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>675</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>676</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>679</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>680</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>681</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>682</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>683</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>685</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>686</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>687</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>688</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>689</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>691</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>692</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>693</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>694</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>695</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>696</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>697</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>501</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>699</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>701</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>702</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>704</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>706</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>707</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>709</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>710</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>712</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>707</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>202</v>
       </c>
     </row>
@@ -7778,51 +7778,51 @@
       </c>
       <c r="B250" s="0" t="s">
         <v>716</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>717</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>718</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>719</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>720</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>721</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>722</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>723</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E252" s="0" t="s">
@@ -7847,122 +7847,122 @@
       </c>
       <c r="E253" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>727</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>728</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>730</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>731</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>732</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>733</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>735</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>736</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>739</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>741</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>742</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E259" s="0" t="s">
@@ -7978,98 +7978,98 @@
       </c>
       <c r="B260" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>746</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>748</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>750</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>710</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>752</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C264" s="0"/>
       <c r="D264" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
@@ -8140,94 +8140,94 @@
       </c>
       <c r="D268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>760</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>761</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>762</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>764</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>765</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>767</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>768</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>770</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>771</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="0" t="s">
         <v>6</v>
@@ -8240,94 +8240,94 @@
       </c>
       <c r="D273" s="0" t="s">
         <v>774</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B274" s="0" t="s">
         <v>775</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>776</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>778</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>761</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>781</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>782</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>783</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>719</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>784</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>785</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>786</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="0" t="s">
         <v>6</v>
@@ -8341,51 +8341,51 @@
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>788</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>789</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>791</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>792</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
@@ -8421,258 +8421,258 @@
       </c>
       <c r="E282" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>799</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>800</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>801</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>802</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>803</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>804</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>805</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>808</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>809</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>810</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>811</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>476</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>234</v>
+        <v>467</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>817</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>820</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>822</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>823</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>825</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>826</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>