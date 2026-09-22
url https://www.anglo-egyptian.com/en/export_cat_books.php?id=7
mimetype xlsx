--- v1 (2026-08-01)
+++ v2 (2026-09-22)
@@ -4892,78 +4892,78 @@
       </c>
       <c r="B103" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>348</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>202</v>
+        <v>231</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="D105" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>352</v>
+      </c>
       <c r="E105" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>231</v>
+        <v>202</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>354</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
@@ -7847,51 +7847,51 @@
       </c>
       <c r="E253" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>727</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>728</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>467</v>
+        <v>202</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>730</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>731</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>