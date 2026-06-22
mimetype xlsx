--- v0 (2026-06-21)
+++ v1 (2026-06-22)
@@ -1088,71 +1088,71 @@
   <si>
     <t>Alden</t>
   </si>
   <si>
     <t>9780395911815</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES REPTILES &amp; AMPHIBIANS</t>
   </si>
   <si>
     <t>Collins</t>
   </si>
   <si>
     <t>9780395971956</t>
   </si>
   <si>
     <t>Peterson First Guides Reptiles &amp; Amphibians</t>
   </si>
   <si>
     <t>0395971950</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
+    <t>PETERSON FIRST GUIDES ROCKS &amp; MINERALS</t>
+  </si>
+  <si>
+    <t>Pough</t>
+  </si>
+  <si>
+    <t>9780395935439</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
     <t>Peterson First Guides Rocks &amp; Minerals</t>
   </si>
   <si>
-    <t>Pough</t>
-[...1 lines deleted...]
-  <si>
     <t>0395935431</t>
   </si>
   <si>
-    <t>1991</t>
-[...10 lines deleted...]
-  <si>
     <t>PETERSON FIRST GUIDES SEASHORES</t>
   </si>
   <si>
     <t>Kricher</t>
   </si>
   <si>
     <t>9780395911808</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES SHELLS  1989</t>
   </si>
   <si>
     <t>Douglas</t>
   </si>
   <si>
     <t>9780395911822</t>
   </si>
   <si>
     <t>Peterson First Guides Shells  1989</t>
   </si>
   <si>
     <t>0395911826</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES TREES</t>
@@ -1511,65 +1511,65 @@
   <si>
     <t>Rob</t>
   </si>
   <si>
     <t>9780395829455</t>
   </si>
   <si>
     <t>THE ECONOMICS OF TROPICAL FARMING SYSTEMS</t>
   </si>
   <si>
     <t>9780521635110</t>
   </si>
   <si>
     <t>The English Garden</t>
   </si>
   <si>
     <t>1870673298</t>
   </si>
   <si>
     <t>THE ENGLISH GARDEN</t>
   </si>
   <si>
     <t>9781870673297</t>
   </si>
   <si>
+    <t>The European Garden Flora</t>
+  </si>
+  <si>
+    <t>9780521420976</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
     <t>THE EUROPEAN GARDEN FLORA</t>
   </si>
   <si>
     <t>9780521248594</t>
   </si>
   <si>
-    <t>The European Garden Flora</t>
-[...7 lines deleted...]
-  <si>
     <t>The European Garden Flora.</t>
   </si>
   <si>
     <t>0521420962</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>THE FIVE-MINUTE FLOWER ARRANGER</t>
   </si>
   <si>
     <t>Janes</t>
   </si>
   <si>
     <t>9781855018945</t>
   </si>
   <si>
     <t>THE FORMAL GARDEN IN ENGLAND</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>9781108061407</t>
@@ -1649,66 +1649,66 @@
   <si>
     <t>9780395875162</t>
   </si>
   <si>
     <t>TREES OF SOUTHERN AFRICA</t>
   </si>
   <si>
     <t>Keith</t>
   </si>
   <si>
     <t>9781868251711</t>
   </si>
   <si>
     <t>33.5</t>
   </si>
   <si>
     <t>TREES THEIR NATURAL HISTORY</t>
   </si>
   <si>
     <t>9780521133586</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>UNDERSTANDING MEDICINAL PLANTS</t>
+  </si>
+  <si>
+    <t>Gregory</t>
+  </si>
+  <si>
+    <t>9789382220916</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
     <t>Understanding Medicinal Plants</t>
   </si>
   <si>
-    <t>Gregory</t>
-[...1 lines deleted...]
-  <si>
     <t>9382220917</t>
-  </si>
-[...7 lines deleted...]
-    <t>9789382220916</t>
   </si>
   <si>
     <t>WEDDING FLOWERS</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>9781840923643</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>9789058563095</t>
   </si>
   <si>
     <t>Where the Wildness Pleases</t>
   </si>
   <si>
     <t>Holmes</t>
   </si>
   <si>
     <t>9781788841153</t>
   </si>
@@ -4245,71 +4245,71 @@
       </c>
       <c r="E111" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>51</v>
+        <v>362</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>364</v>
+        <v>51</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>367</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
@@ -4363,51 +4363,51 @@
       </c>
       <c r="E117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>375</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>376</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>378</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
@@ -5287,69 +5287,69 @@
       <c r="D165" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C166" s="0"/>
       <c r="D166" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>289</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C167" s="0"/>
       <c r="D167" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>503</v>
+        <v>289</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>504</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>505</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="0" t="s">
         <v>6</v>