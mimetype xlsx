--- v1 (2026-06-22)
+++ v2 (2026-08-26)
@@ -1034,125 +1034,125 @@
   <si>
     <t>Organic Garden Design School</t>
   </si>
   <si>
     <t>157954978X</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES BIRDS</t>
   </si>
   <si>
     <t>9780395906668</t>
   </si>
   <si>
     <t>Peterson First Guides Butterflies &amp; Moths</t>
   </si>
   <si>
     <t>Opler</t>
   </si>
   <si>
     <t>9780395906651</t>
   </si>
   <si>
+    <t>Peterson First Guides Fishes  1989</t>
+  </si>
+  <si>
+    <t>Filisky</t>
+  </si>
+  <si>
+    <t>0395911796</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
     <t>PETERSON FIRST GUIDES FISHES  1989</t>
   </si>
   <si>
-    <t>Filisky</t>
-[...1 lines deleted...]
-  <si>
     <t>9780395911792</t>
   </si>
   <si>
-    <t>Peterson First Guides Fishes  1989</t>
-[...7 lines deleted...]
-  <si>
     <t>PETERSON FIRST GUIDES INSECTS  1987</t>
   </si>
   <si>
     <t>Leach</t>
   </si>
   <si>
     <t>9780395906644</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES MAMMALS  1987</t>
   </si>
   <si>
     <t>Alden</t>
   </si>
   <si>
     <t>9780395911815</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES REPTILES &amp; AMPHIBIANS</t>
   </si>
   <si>
     <t>Collins</t>
   </si>
   <si>
     <t>9780395971956</t>
   </si>
   <si>
     <t>Peterson First Guides Reptiles &amp; Amphibians</t>
   </si>
   <si>
     <t>0395971950</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
+    <t>Peterson First Guides Rocks &amp; Minerals</t>
+  </si>
+  <si>
+    <t>Pough</t>
+  </si>
+  <si>
+    <t>0395935431</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
     <t>PETERSON FIRST GUIDES ROCKS &amp; MINERALS</t>
   </si>
   <si>
-    <t>Pough</t>
-[...1 lines deleted...]
-  <si>
     <t>9780395935439</t>
   </si>
   <si>
-    <t>1991</t>
-[...1 lines deleted...]
-  <si>
     <t>4.2</t>
   </si>
   <si>
-    <t>Peterson First Guides Rocks &amp; Minerals</t>
-[...4 lines deleted...]
-  <si>
     <t>PETERSON FIRST GUIDES SEASHORES</t>
   </si>
   <si>
     <t>Kricher</t>
   </si>
   <si>
     <t>9780395911808</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES SHELLS  1989</t>
   </si>
   <si>
     <t>Douglas</t>
   </si>
   <si>
     <t>9780395911822</t>
   </si>
   <si>
     <t>Peterson First Guides Shells  1989</t>
   </si>
   <si>
     <t>0395911826</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES TREES</t>
@@ -1649,66 +1649,66 @@
   <si>
     <t>9780395875162</t>
   </si>
   <si>
     <t>TREES OF SOUTHERN AFRICA</t>
   </si>
   <si>
     <t>Keith</t>
   </si>
   <si>
     <t>9781868251711</t>
   </si>
   <si>
     <t>33.5</t>
   </si>
   <si>
     <t>TREES THEIR NATURAL HISTORY</t>
   </si>
   <si>
     <t>9780521133586</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>Understanding Medicinal Plants</t>
+  </si>
+  <si>
+    <t>Gregory</t>
+  </si>
+  <si>
+    <t>9382220917</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
     <t>UNDERSTANDING MEDICINAL PLANTS</t>
   </si>
   <si>
-    <t>Gregory</t>
-[...1 lines deleted...]
-  <si>
     <t>9789382220916</t>
-  </si>
-[...7 lines deleted...]
-    <t>9382220917</t>
   </si>
   <si>
     <t>WEDDING FLOWERS</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>9781840923643</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>9789058563095</t>
   </si>
   <si>
     <t>Where the Wildness Pleases</t>
   </si>
   <si>
     <t>Holmes</t>
   </si>
   <si>
     <t>9781788841153</t>
   </si>
@@ -4122,71 +4122,71 @@
       </c>
       <c r="D105" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>345</v>
+        <v>15</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>73</v>
       </c>
     </row>
@@ -4245,71 +4245,71 @@
       </c>
       <c r="E111" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>362</v>
+        <v>51</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>51</v>
+        <v>364</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>367</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
@@ -4322,92 +4322,92 @@
       </c>
       <c r="D115" s="0" t="s">
         <v>370</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>369</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>375</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>376</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>378</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>