--- v2 (2026-08-26)
+++ v3 (2026-08-26)
@@ -953,204 +953,204 @@
   <si>
     <t>Hill</t>
   </si>
   <si>
     <t>9780722518632</t>
   </si>
   <si>
     <t>Mountain Flora of Greece: Volume 2</t>
   </si>
   <si>
     <t>TAN</t>
   </si>
   <si>
     <t>9780748602070</t>
   </si>
   <si>
     <t>MUSHROOMS</t>
   </si>
   <si>
     <t>Kent</t>
   </si>
   <si>
     <t>9780395910900</t>
   </si>
   <si>
+    <t>My Parakeet</t>
+  </si>
+  <si>
     <t>MY PARAKEET</t>
   </si>
   <si>
     <t>027011742835</t>
   </si>
   <si>
-    <t>My Parakeet</t>
-[...1 lines deleted...]
-  <si>
     <t>NEW BRAZILIAN GARDENS THE LEGACY OF BURLE MARX</t>
   </si>
   <si>
     <t>Silva</t>
   </si>
   <si>
     <t>9780500291344</t>
   </si>
   <si>
     <t>NEW FLORA OF THE BRITISH ISLES</t>
   </si>
   <si>
     <t>STACE</t>
   </si>
   <si>
     <t>9780521427937</t>
   </si>
   <si>
     <t>No Garden ? No Problem !</t>
   </si>
   <si>
     <t>Pilcher</t>
   </si>
   <si>
     <t>9780715311714</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ORCHIDS</t>
   </si>
   <si>
     <t>ORGANIC FARMING FOR SUSTAINABILITY</t>
   </si>
   <si>
+    <t>Organic Garden Design School</t>
+  </si>
+  <si>
+    <t>Lovejoy's</t>
+  </si>
+  <si>
+    <t>157954978X</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>ORGANIC GARDEN DESIGN SCHOOL</t>
   </si>
   <si>
-    <t>Lovejoy's</t>
-[...1 lines deleted...]
-  <si>
     <t>9781579549879</t>
   </si>
   <si>
     <t>13.5</t>
   </si>
   <si>
-    <t>Organic Garden Design School</t>
-[...7 lines deleted...]
-  <si>
     <t>PETERSON FIRST GUIDES BIRDS</t>
   </si>
   <si>
     <t>9780395906668</t>
   </si>
   <si>
     <t>Peterson First Guides Butterflies &amp; Moths</t>
   </si>
   <si>
     <t>Opler</t>
   </si>
   <si>
     <t>9780395906651</t>
   </si>
   <si>
+    <t>PETERSON FIRST GUIDES FISHES  1989</t>
+  </si>
+  <si>
+    <t>Filisky</t>
+  </si>
+  <si>
+    <t>9780395911792</t>
+  </si>
+  <si>
     <t>Peterson First Guides Fishes  1989</t>
   </si>
   <si>
-    <t>Filisky</t>
-[...1 lines deleted...]
-  <si>
     <t>0395911796</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>PETERSON FIRST GUIDES FISHES  1989</t>
-[...4 lines deleted...]
-  <si>
     <t>PETERSON FIRST GUIDES INSECTS  1987</t>
   </si>
   <si>
     <t>Leach</t>
   </si>
   <si>
     <t>9780395906644</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES MAMMALS  1987</t>
   </si>
   <si>
     <t>Alden</t>
   </si>
   <si>
     <t>9780395911815</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES REPTILES &amp; AMPHIBIANS</t>
   </si>
   <si>
     <t>Collins</t>
   </si>
   <si>
     <t>9780395971956</t>
   </si>
   <si>
     <t>Peterson First Guides Reptiles &amp; Amphibians</t>
   </si>
   <si>
     <t>0395971950</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
+    <t>PETERSON FIRST GUIDES ROCKS &amp; MINERALS</t>
+  </si>
+  <si>
+    <t>Pough</t>
+  </si>
+  <si>
+    <t>9780395935439</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
     <t>Peterson First Guides Rocks &amp; Minerals</t>
   </si>
   <si>
-    <t>Pough</t>
-[...1 lines deleted...]
-  <si>
     <t>0395935431</t>
-  </si>
-[...10 lines deleted...]
-    <t>4.2</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES SEASHORES</t>
   </si>
   <si>
     <t>Kricher</t>
   </si>
   <si>
     <t>9780395911808</t>
   </si>
   <si>
     <t>PETERSON FIRST GUIDES SHELLS  1989</t>
   </si>
   <si>
     <t>Douglas</t>
   </si>
   <si>
     <t>9780395911822</t>
   </si>
   <si>
     <t>Peterson First Guides Shells  1989</t>
   </si>
   <si>
     <t>0395911826</t>
   </si>
@@ -3907,71 +3907,71 @@
       </c>
       <c r="C94" s="0" t="s">
         <v>311</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>314</v>
+        <v>162</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>162</v>
+        <v>315</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F97" s="0" t="s">
@@ -4122,71 +4122,71 @@
       </c>
       <c r="D105" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>343</v>
+        <v>15</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>73</v>
       </c>
     </row>
@@ -4245,71 +4245,71 @@
       </c>
       <c r="E111" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>51</v>
+        <v>362</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>359</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>364</v>
+        <v>51</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>367</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
@@ -4322,92 +4322,92 @@
       </c>
       <c r="D115" s="0" t="s">
         <v>370</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>369</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>375</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>376</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>378</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
@@ -4671,51 +4671,51 @@
       <c r="D133" s="0" t="s">
         <v>419</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C134" s="0"/>
       <c r="D134" s="0" t="s">
         <v>422</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>423</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>424</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>425</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>