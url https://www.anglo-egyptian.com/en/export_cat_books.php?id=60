--- v3 (2026-08-26)
+++ v4 (2026-10-29)
@@ -788,68 +788,68 @@
   <si>
     <t>Ann</t>
   </si>
   <si>
     <t>9780304320660</t>
   </si>
   <si>
     <t>in the land of green lightning the world of the maya</t>
   </si>
   <si>
     <t>9780876540794</t>
   </si>
   <si>
     <t>INDOOR GARDENS</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>9780395829448</t>
   </si>
   <si>
     <t>9.8</t>
   </si>
   <si>
+    <t>Indoor Plants For Beginners</t>
+  </si>
+  <si>
+    <t>Flehmig</t>
+  </si>
+  <si>
+    <t>764154125</t>
+  </si>
+  <si>
     <t>INDOOR PLANTS FOR BEGINNERS</t>
   </si>
   <si>
-    <t>Flehmig</t>
-[...1 lines deleted...]
-  <si>
     <t>9780764154126</t>
   </si>
   <si>
     <t>11.5</t>
   </si>
   <si>
-    <t>Indoor Plants For Beginners</t>
-[...4 lines deleted...]
-  <si>
     <t>ITALIAN GARDENS</t>
   </si>
   <si>
     <t>Wade</t>
   </si>
   <si>
     <t>9780847824953</t>
   </si>
   <si>
     <t>KOSCIUSZKO ALPINE FLORA</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>9780643065215</t>
   </si>
   <si>
     <t>LANDSCAPING WOTH NATIVE PLANTS OF TEXAS</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>9780760344415</t>
@@ -1649,114 +1649,114 @@
   <si>
     <t>9780395875162</t>
   </si>
   <si>
     <t>TREES OF SOUTHERN AFRICA</t>
   </si>
   <si>
     <t>Keith</t>
   </si>
   <si>
     <t>9781868251711</t>
   </si>
   <si>
     <t>33.5</t>
   </si>
   <si>
     <t>TREES THEIR NATURAL HISTORY</t>
   </si>
   <si>
     <t>9780521133586</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>UNDERSTANDING MEDICINAL PLANTS</t>
+  </si>
+  <si>
+    <t>Gregory</t>
+  </si>
+  <si>
+    <t>9789382220916</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
     <t>Understanding Medicinal Plants</t>
   </si>
   <si>
-    <t>Gregory</t>
-[...1 lines deleted...]
-  <si>
     <t>9382220917</t>
   </si>
   <si>
-    <t>60</t>
-[...7 lines deleted...]
-  <si>
     <t>WEDDING FLOWERS</t>
   </si>
   <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>9789058563095</t>
+  </si>
+  <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>9781840923643</t>
   </si>
   <si>
-    <t>Benjamin</t>
-[...4 lines deleted...]
-  <si>
     <t>Where the Wildness Pleases</t>
   </si>
   <si>
     <t>Holmes</t>
   </si>
   <si>
     <t>9781788841153</t>
   </si>
   <si>
     <t>87.5</t>
   </si>
   <si>
+    <t>Wildlife Friendly Plants</t>
+  </si>
+  <si>
+    <t>Creeser</t>
+  </si>
+  <si>
+    <t>1843400936</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
     <t>WILDLIFE FRIENDLY PLANTS</t>
   </si>
   <si>
-    <t>Creeser</t>
-[...1 lines deleted...]
-  <si>
     <t>9781843400936</t>
   </si>
   <si>
     <t>23.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>23</t>
   </si>
   <si>
     <t>WINDOW BOXES,PATIOS AND TUBS</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>9780706365085</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3599,71 +3599,71 @@
       </c>
       <c r="E78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>259</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>260</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>259</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="0" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>265</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
@@ -5636,74 +5636,74 @@
       </c>
       <c r="D183" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>552</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>192</v>
+        <v>44</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>205</v>
+        <v>15</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>44</v>
+        <v>192</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
         <v>6</v>