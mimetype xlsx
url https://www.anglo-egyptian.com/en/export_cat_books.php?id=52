--- v0 (2026-07-31)
+++ v1 (2026-09-29)
@@ -782,72 +782,72 @@
   <si>
     <t>9789774244810</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>ECONOMIC SURVEY1919-1939</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>9780415869218</t>
   </si>
   <si>
     <t>ECONOMIC THEORY</t>
   </si>
   <si>
     <t>Richardson</t>
   </si>
   <si>
     <t>9780415866484</t>
   </si>
   <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>618230017</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>Paul</t>
   </si>
   <si>
     <t>9789389538038</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>41.3</t>
   </si>
   <si>
-    <t>Taylor</t>
-[...1 lines deleted...]
-  <si>
     <t>9789353501334</t>
-  </si>
-[...4 lines deleted...]
-    <t>37</t>
   </si>
   <si>
     <t>Economics of Electricity: Markets, Competition and Rules</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>9781316636626</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ECONOMICS THEORY &amp; PRACTICE</t>
   </si>
   <si>
     <t>9789380929774</t>
   </si>
   <si>
     <t>ECONOMICS UCC NET/SET</t>
   </si>
   <si>
     <t>Purohit</t>
   </si>
@@ -4765,94 +4765,94 @@
       </c>
       <c r="D64" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>256</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E65" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="E66" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>163</v>
+        <v>262</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>263</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>265</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
@@ -5208,51 +5208,51 @@
       </c>
       <c r="E86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>331</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>333</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>335</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
@@ -5999,51 +5999,51 @@
       </c>
       <c r="D126" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>313</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>467</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>468</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>469</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>218</v>
       </c>
     </row>
@@ -6122,51 +6122,51 @@
       </c>
       <c r="E132" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>481</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>484</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
@@ -6579,51 +6579,51 @@
       </c>
       <c r="D155" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>555</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>558</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6693,51 +6693,51 @@
       </c>
       <c r="B161" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>570</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E163" s="0" t="s">
@@ -7699,51 +7699,51 @@
       </c>
       <c r="D211" s="0" t="s">
         <v>721</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>722</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>723</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>725</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>726</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>727</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>728</v>
       </c>
     </row>
@@ -8493,51 +8493,51 @@
       </c>
       <c r="B251" s="0" t="s">
         <v>842</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>843</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>844</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>845</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>847</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>848</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E253" s="0" t="s">
@@ -8662,51 +8662,51 @@
       </c>
       <c r="E259" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>868</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>869</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>333</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>871</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>872</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>873</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>