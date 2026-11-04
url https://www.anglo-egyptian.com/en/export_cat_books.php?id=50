--- v0 (2026-09-10)
+++ v1 (2026-11-04)
@@ -224,276 +224,276 @@
   <si>
     <t>Curriculum Partner Redefining The Role Of The Library Media Specialis</t>
   </si>
   <si>
     <t>Kearney</t>
   </si>
   <si>
     <t>9780313310256</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>Curriculum Research</t>
   </si>
   <si>
     <t>SHARMA</t>
   </si>
   <si>
     <t>9788131305782</t>
   </si>
   <si>
     <t>53.7</t>
   </si>
   <si>
+    <t>Fundamentals Of Curriculum Reform</t>
+  </si>
+  <si>
+    <t>Khurana</t>
+  </si>
+  <si>
+    <t>8178842092</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
     <t>FUNDAMENTALS OF CURRICULUM REFORM</t>
   </si>
   <si>
-    <t>Khurana</t>
-[...1 lines deleted...]
-  <si>
     <t>9788178842097</t>
   </si>
   <si>
-    <t>2006</t>
-[...1 lines deleted...]
-  <si>
     <t>27.5</t>
   </si>
   <si>
-    <t>Fundamentals Of Curriculum Reform</t>
-[...5 lines deleted...]
-    <t>27</t>
+    <t>Gender In The Secondary Curriculum Balancing The Books  98</t>
+  </si>
+  <si>
+    <t>Millard</t>
+  </si>
+  <si>
+    <t>415167027</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>10</t>
   </si>
   <si>
     <t>GENDER IN THE SECONDARY CURRICULUM BALANCING THE BOOKS  98</t>
   </si>
   <si>
-    <t>Millard</t>
-[...1 lines deleted...]
-  <si>
     <t>9780415167024</t>
   </si>
   <si>
-    <t>1998</t>
-[...1 lines deleted...]
-  <si>
     <t>10.7</t>
   </si>
   <si>
-    <t>Gender In The Secondary Curriculum Balancing The Books  98</t>
-[...7 lines deleted...]
-  <si>
     <t>ICT AND TEACHING LEARNING</t>
   </si>
   <si>
     <t>MAHESHWARI</t>
   </si>
   <si>
     <t>9789387460782</t>
   </si>
   <si>
     <t>41.7</t>
   </si>
   <si>
     <t>Principles Of Curriculum</t>
   </si>
   <si>
     <t>NEHRU</t>
   </si>
   <si>
     <t>9789331325358</t>
   </si>
   <si>
     <t>59.7</t>
   </si>
   <si>
     <t>PRINCIPLES OF CURRICULUM</t>
   </si>
   <si>
     <t>RUBA</t>
   </si>
   <si>
     <t>9789388316507</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>34.8</t>
   </si>
   <si>
+    <t>Principles Of Curriculum Development</t>
+  </si>
+  <si>
+    <t>8178802937</t>
+  </si>
+  <si>
     <t>PRINCIPLES OF CURRICULUM DEVELOPMENT</t>
   </si>
   <si>
     <t>9788178802930</t>
   </si>
   <si>
-    <t>Principles Of Curriculum Development</t>
-[...4 lines deleted...]
-  <si>
     <t>READING CURRICULUM &amp; INSTRUCTION</t>
   </si>
   <si>
     <t>9788183562669</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>School Curriculum</t>
+  </si>
+  <si>
+    <t>Ediger</t>
+  </si>
+  <si>
+    <t>9789350567234</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
     <t>SCHOOL CURRICULUM</t>
   </si>
   <si>
     <t>Sharif</t>
   </si>
   <si>
     <t>11400000044</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>School Curriculum</t>
-[...10 lines deleted...]
-  <si>
     <t>THE CURRICULUM STUDIES READER</t>
   </si>
   <si>
     <t>Thornton</t>
   </si>
   <si>
     <t>9780415963220</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>THE EARLY YEARS CURRICULUM THE UK CONTEXT &amp; BRBYOND</t>
   </si>
   <si>
     <t>Ang</t>
   </si>
   <si>
     <t>9781408223321</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>The Primary Curriculum  98</t>
+  </si>
+  <si>
+    <t>Moyles</t>
+  </si>
+  <si>
+    <t>041515832X</t>
+  </si>
+  <si>
     <t>THE PRIMARY CURRICULUM  98</t>
   </si>
   <si>
-    <t>Moyles</t>
-[...1 lines deleted...]
-  <si>
     <t>9780415158329</t>
   </si>
   <si>
-    <t>The Primary Curriculum  98</t>
-[...2 lines deleted...]
-    <t>041515832X</t>
+    <t>The Sustainability Curriculum The Challenge For Higher Education  200</t>
+  </si>
+  <si>
+    <t>Blewitt</t>
+  </si>
+  <si>
+    <t>1853839493</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>43</t>
   </si>
   <si>
     <t>THE SUSTAINABILITY CURRICULUM THE CHALLENGE FOR HIGHER EDUCATION  200</t>
   </si>
   <si>
-    <t>Blewitt</t>
-[...1 lines deleted...]
-  <si>
     <t>9781853839498</t>
   </si>
   <si>
-    <t>2004</t>
-[...1 lines deleted...]
-  <si>
     <t>43.4</t>
   </si>
   <si>
-    <t>The Sustainability Curriculum The Challenge For Higher Education  200</t>
-[...5 lines deleted...]
-    <t>43</t>
+    <t>Theory Of Core Curriculum</t>
+  </si>
+  <si>
+    <t>8178802929</t>
+  </si>
+  <si>
+    <t>0</t>
   </si>
   <si>
     <t>THEORY OF CORE CURRICULUM</t>
   </si>
   <si>
     <t>9788178802923</t>
   </si>
   <si>
-    <t>0</t>
-[...5 lines deleted...]
-    <t>8178802929</t>
+    <t>Translating The Curriculum  96</t>
+  </si>
+  <si>
+    <t>Edgerton</t>
+  </si>
+  <si>
+    <t>415914201</t>
+  </si>
+  <si>
+    <t>1996</t>
   </si>
   <si>
     <t>TRANSLATING THE CURRICULUM  96</t>
   </si>
   <si>
-    <t>Edgerton</t>
-[...1 lines deleted...]
-  <si>
     <t>9780415914017</t>
-  </si>
-[...7 lines deleted...]
-    <t>415914201</t>
   </si>
   <si>
     <t>Use Of Language Across The Primary Curriculum  98</t>
   </si>
   <si>
     <t>Bearne</t>
   </si>
   <si>
     <t>415158516</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Use Of Language Across The Secondary Curriculum  99</t>
   </si>
   <si>
     <t>9780415165167</t>
   </si>
   <si>
     <t>1999</t>
   </si>
 </sst>
 </file>
 
@@ -1399,74 +1399,74 @@
       </c>
       <c r="D28" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
@@ -1482,71 +1482,71 @@
       </c>
       <c r="E32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>123</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="0" t="s">
         <v>6</v>
@@ -1602,71 +1602,71 @@
       </c>
       <c r="E38" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>