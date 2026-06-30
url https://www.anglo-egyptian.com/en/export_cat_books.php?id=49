--- v0 (2026-06-30)
+++ v1 (2026-06-30)
@@ -476,71 +476,71 @@
   <si>
     <t>DRESS IN THE MIDDLE AGES  97</t>
   </si>
   <si>
     <t>Mane</t>
   </si>
   <si>
     <t>300069065</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>11.5</t>
   </si>
   <si>
     <t>Embroidery for the Absolute Beginner</t>
   </si>
   <si>
     <t>Johns</t>
   </si>
   <si>
     <t>9781782212652</t>
   </si>
   <si>
+    <t>EMBROIDERY FROM AFGHANISTAN</t>
+  </si>
+  <si>
+    <t>Paine</t>
+  </si>
+  <si>
+    <t>9780714125749</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>16.5</t>
+  </si>
+  <si>
     <t>Embroidery From Afghanistan</t>
   </si>
   <si>
-    <t>Paine</t>
-[...1 lines deleted...]
-  <si>
     <t>714125741</t>
   </si>
   <si>
-    <t>2006</t>
-[...10 lines deleted...]
-  <si>
     <t>Embroidery From India &amp; Pakistan</t>
   </si>
   <si>
     <t>9780714127446</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>Fairytale Blankets to Crochet</t>
   </si>
   <si>
     <t>Rowe</t>
   </si>
   <si>
     <t>9781782216926</t>
   </si>
   <si>
     <t>Felt Christmas Decorations</t>
   </si>
   <si>
     <t>Lapierre</t>
   </si>
   <si>
     <t>9781844489435</t>
@@ -923,66 +923,66 @@
   <si>
     <t>Loumagne</t>
   </si>
   <si>
     <t>9780500286395</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>The Art of Felting &amp; Silk Ribbon Embroidery</t>
   </si>
   <si>
     <t>Cassidy</t>
   </si>
   <si>
     <t>9781782214427</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>The Art Of Knitting</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>500285578</t>
+  </si>
+  <si>
     <t>THE ART OF KNITTING</t>
   </si>
   <si>
-    <t>Black</t>
-[...1 lines deleted...]
-  <si>
     <t>9780500285572</t>
   </si>
   <si>
     <t>37.5</t>
-  </si>
-[...4 lines deleted...]
-    <t>500285578</t>
   </si>
   <si>
     <t>THE ART OF SEWING</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>9788185944326</t>
   </si>
   <si>
     <t>THE Build a Bag Book &amp; Templates: Occasion Bags</t>
   </si>
   <si>
     <t>9781782216193</t>
   </si>
   <si>
     <t>35.5</t>
   </si>
   <si>
     <t>THE COMPLETE MACHINE EMBROIDERY MANUAL</t>
   </si>
   <si>
     <t>KEEGAN</t>
   </si>
@@ -2352,71 +2352,71 @@
       </c>
       <c r="E43" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>160</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
@@ -3250,71 +3250,71 @@
       </c>
       <c r="E88" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>310</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>