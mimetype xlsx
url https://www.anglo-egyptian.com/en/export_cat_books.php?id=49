--- v1 (2026-06-30)
+++ v2 (2026-10-16)
@@ -596,65 +596,65 @@
   <si>
     <t>Hb Of Garments Manufacturing Technology</t>
   </si>
   <si>
     <t>Eiri</t>
   </si>
   <si>
     <t>8189765027</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>How to Knit</t>
   </si>
   <si>
     <t>Tomkies</t>
   </si>
   <si>
     <t>9781782219477</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
+    <t>I CAN'T BELIEVE I'M CROCHETING CABLES, BOBBLES, &amp; LACE</t>
+  </si>
+  <si>
+    <t>28906043174</t>
+  </si>
+  <si>
     <t>I Can't Believe I'm Crocheting Cables, Bobbles, &amp; Lace</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>17800000043</t>
   </si>
   <si>
-    <t>I CAN'T BELIEVE I'M CROCHETING CABLES, BOBBLES, &amp; LACE</t>
-[...4 lines deleted...]
-  <si>
     <t>Jelly Roll Scraps</t>
   </si>
   <si>
     <t>Forster</t>
   </si>
   <si>
     <t>9781844489466</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jersey Yarn Creations : 20 Projects to Knit and Crochet</t>
   </si>
   <si>
     <t>9781782212164</t>
   </si>
   <si>
     <t>Knit Me, Dress Me, Love Me</t>
   </si>
   <si>
     <t>SUE</t>
   </si>
   <si>
     <t>9781782213796</t>
@@ -830,65 +830,65 @@
   <si>
     <t>SEWING SIMPLE SLIPCOVERS</t>
   </si>
   <si>
     <t>Munn</t>
   </si>
   <si>
     <t>9781579905194</t>
   </si>
   <si>
     <t>10.5</t>
   </si>
   <si>
     <t>Shibori Designs &amp; Techniques</t>
   </si>
   <si>
     <t>SOUTHAN</t>
   </si>
   <si>
     <t>9781844482696</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
+    <t>SINGER OUILTING BY MACHINC</t>
+  </si>
+  <si>
+    <t>52944031176</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
     <t>Singer Ouilting By Machinc</t>
   </si>
   <si>
     <t>08573524X</t>
   </si>
   <si>
-    <t>8</t>
-[...7 lines deleted...]
-  <si>
     <t>Soutache</t>
   </si>
   <si>
     <t>Ciotti</t>
   </si>
   <si>
     <t>9781782214809</t>
   </si>
   <si>
     <t>START SEWING</t>
   </si>
   <si>
     <t>Gardiner</t>
   </si>
   <si>
     <t>9781840923766</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>Stitched Memories: Telling a Story Through Cloth and Thread</t>
   </si>
   <si>
     <t>Tilly</t>
@@ -923,111 +923,111 @@
   <si>
     <t>Loumagne</t>
   </si>
   <si>
     <t>9780500286395</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>The Art of Felting &amp; Silk Ribbon Embroidery</t>
   </si>
   <si>
     <t>Cassidy</t>
   </si>
   <si>
     <t>9781782214427</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>THE ART OF KNITTING</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>9780500285572</t>
+  </si>
+  <si>
+    <t>37.5</t>
+  </si>
+  <si>
     <t>The Art Of Knitting</t>
   </si>
   <si>
-    <t>Black</t>
-[...1 lines deleted...]
-  <si>
     <t>500285578</t>
   </si>
   <si>
-    <t>THE ART OF KNITTING</t>
-[...7 lines deleted...]
-  <si>
     <t>THE ART OF SEWING</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>9788185944326</t>
   </si>
   <si>
     <t>THE Build a Bag Book &amp; Templates: Occasion Bags</t>
   </si>
   <si>
     <t>9781782216193</t>
   </si>
   <si>
     <t>35.5</t>
   </si>
   <si>
     <t>THE COMPLETE MACHINE EMBROIDERY MANUAL</t>
   </si>
   <si>
     <t>KEEGAN</t>
   </si>
   <si>
     <t>9781782210993</t>
   </si>
   <si>
+    <t>THE CREATIVE GUIDE TO FABRIC SCREEN PRINTING</t>
+  </si>
+  <si>
+    <t>Stallebrass</t>
+  </si>
+  <si>
+    <t>9781853682179</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
     <t>The Creative Guide To Fabric Screen Printing</t>
   </si>
   <si>
-    <t>Stallebrass</t>
-[...1 lines deleted...]
-  <si>
     <t>1853682179</t>
-  </si>
-[...7 lines deleted...]
-    <t>9781853682179</t>
   </si>
   <si>
     <t>The Crochet Workshop: Learn to crochet in quick and easy steps</t>
   </si>
   <si>
     <t>9781782212201</t>
   </si>
   <si>
     <t>THE Encyclopedia of Knitting Techniques</t>
   </si>
   <si>
     <t>Griffiths</t>
   </si>
   <si>
     <t>9781782216445</t>
   </si>
   <si>
     <t>The Encyclopedia of Sewing Techniques</t>
   </si>
   <si>
     <t>WENDY</t>
   </si>
   <si>
     <t>9781903975664</t>
   </si>
@@ -2582,71 +2582,71 @@
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C56" s="0" t="s">
+      <c r="C56" s="0"/>
+      <c r="D56" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C57" s="0"/>
       <c r="D57" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>19</v>
@@ -3250,71 +3250,71 @@
       </c>
       <c r="E88" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>310</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>