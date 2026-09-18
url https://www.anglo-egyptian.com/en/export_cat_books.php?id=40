--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -230,68 +230,68 @@
   <si>
     <t>90</t>
   </si>
   <si>
     <t>ADVANCED HETEROCYCLIC CHEMISTRY</t>
   </si>
   <si>
     <t>Shama</t>
   </si>
   <si>
     <t>9788180304545</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>ADVANCED INDUSTRIAL CHEMISTRY</t>
   </si>
   <si>
     <t>9788180304613</t>
   </si>
   <si>
     <t>ADVANCED INORGANIC CHEMISTRY</t>
   </si>
   <si>
+    <t>Puyad</t>
+  </si>
+  <si>
+    <t>9789350302699</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
     <t>Acharya</t>
   </si>
   <si>
     <t>9788180302640</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>Puyad</t>
-[...7 lines deleted...]
-  <si>
     <t>Advanced Lab Practices in Biochemistry &amp; Molecular Biology</t>
   </si>
   <si>
     <t>Agarwal</t>
   </si>
   <si>
     <t>9789385909962</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Advanced Methods in Physiology and Biochemistry</t>
   </si>
   <si>
     <t>9789381191118</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>ADVANCED ORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>9788180304576</t>
@@ -395,80 +395,80 @@
   <si>
     <t>AN INTTO BIOCERAMICS.</t>
   </si>
   <si>
     <t>Hench</t>
   </si>
   <si>
     <t>10300000310</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>ANALYTICAL BIOCHEMISTRY</t>
   </si>
   <si>
     <t>RAMANUJAM</t>
   </si>
   <si>
     <t>9788190837699</t>
   </si>
   <si>
     <t>43.75</t>
   </si>
   <si>
+    <t>Analytical Chemistry</t>
+  </si>
+  <si>
+    <t>9788190837675</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
     <t>ANALYTICAL CHEMISTRY</t>
   </si>
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t>8187815078</t>
   </si>
   <si>
     <t>59.7</t>
   </si>
   <si>
     <t>Dash</t>
   </si>
   <si>
     <t>9788120353008</t>
   </si>
   <si>
     <t>25.5</t>
   </si>
   <si>
-    <t>Analytical Chemistry</t>
-[...7 lines deleted...]
-  <si>
     <t>ANALYTICAL CHEMISTRY FOR TECHNICIANS</t>
   </si>
   <si>
     <t>Kenkel</t>
   </si>
   <si>
     <t>9781439881057</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>APPLIED BIOSCIENES</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>9789350530405</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>AQUATIC BIODIVERSITY</t>
@@ -632,74 +632,74 @@
   <si>
     <t>43</t>
   </si>
   <si>
     <t>BIOCHEMISTRY OF BIOMOLECULES</t>
   </si>
   <si>
     <t>9789381421000</t>
   </si>
   <si>
     <t>Biochemistry: A Very Short Introduction</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>9780198833871</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>BIOINORGANIC CHEMISTRY</t>
   </si>
   <si>
+    <t>8180300307</t>
+  </si>
+  <si>
     <t>Rehder</t>
   </si>
   <si>
     <t>9780199655199</t>
   </si>
   <si>
+    <t>Tripathi</t>
+  </si>
+  <si>
+    <t>9789381759684</t>
+  </si>
+  <si>
     <t>Long</t>
   </si>
   <si>
     <t>9780841269750</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>Tripathi</t>
-[...7 lines deleted...]
-  <si>
     <t>BIOLOGICAL CHEMISTRY AND PHYSICS OF SEA WATER</t>
   </si>
   <si>
     <t>Harvey</t>
   </si>
   <si>
     <t>9781107502512</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>BIOLOGICAL INORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>Crichton</t>
   </si>
   <si>
     <t>9780444537829</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>104</t>
@@ -1496,101 +1496,101 @@
   <si>
     <t>ENCYCLOPAEDIA OF APPLIED INORGANIC CHEMISTRY 5 VOL</t>
   </si>
   <si>
     <t>9789350302484</t>
   </si>
   <si>
     <t>ENCYCLOPAEDIA OF APPLIED ORGANIC CHEMISTRY 5 VOL</t>
   </si>
   <si>
     <t>9789350302491</t>
   </si>
   <si>
     <t>ENCYCLOPEDIA OF CHEMICAL ENGINEERING</t>
   </si>
   <si>
     <t>Bansaude</t>
   </si>
   <si>
     <t>9788189741426</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
+    <t>Engineering Chemistry</t>
+  </si>
+  <si>
+    <t>9789386649560</t>
+  </si>
+  <si>
     <t>ENGINEERING CHEMISTRY</t>
   </si>
   <si>
+    <t>9788123922874</t>
+  </si>
+  <si>
     <t>Srinivas</t>
   </si>
   <si>
     <t>9789383828456</t>
   </si>
   <si>
-    <t>Engineering Chemistry</t>
-[...1 lines deleted...]
-  <si>
     <t>Garg</t>
   </si>
   <si>
     <t>9789386768032</t>
   </si>
   <si>
     <t>9788131513217</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ahluwalia</t>
   </si>
   <si>
     <t>9789380618913</t>
   </si>
   <si>
     <t>Bhatia</t>
   </si>
   <si>
     <t>9788123907666</t>
   </si>
   <si>
     <t>Madhavan</t>
   </si>
   <si>
     <t>9788120350267</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>9788123922874</t>
-[...4 lines deleted...]
-  <si>
     <t>ENGINEERING CHEMISTRY AND ENVIRONMENTAL STUDIES</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>9788122427653</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ENGINEERING CHEMISTRY FOR DIPLOMA</t>
   </si>
   <si>
     <t>Mohapatra</t>
   </si>
   <si>
     <t>9788120350366</t>
   </si>
   <si>
     <t>ENVIRONMENTAL BIOCHEMISTRY</t>
   </si>
   <si>
     <t>9789381421529</t>
@@ -2174,68 +2174,68 @@
   <si>
     <t>9788174733788</t>
   </si>
   <si>
     <t>12.5</t>
   </si>
   <si>
     <t>MECHANISMS IN ADVANCED ORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>NARAIN</t>
   </si>
   <si>
     <t>9789386286741</t>
   </si>
   <si>
     <t>Medicinal Biochemistry</t>
   </si>
   <si>
     <t>9788180304347</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t xml:space="preserve">Medicinal Chemistry </t>
+  </si>
+  <si>
+    <t>Sachdeva</t>
+  </si>
+  <si>
+    <t>9788184114294</t>
+  </si>
+  <si>
     <t>MEDICINAL CHEMISTRY</t>
   </si>
   <si>
     <t>Jain</t>
   </si>
   <si>
     <t>9789383318759</t>
   </si>
   <si>
-    <t xml:space="preserve">Medicinal Chemistry </t>
-[...7 lines deleted...]
-  <si>
     <t>METAL &amp; NON-METAL BIGUANIDE COMPLEXES</t>
   </si>
   <si>
     <t>Kaufman</t>
   </si>
   <si>
     <t>9788122427493</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Microhardness Of Polymers</t>
   </si>
   <si>
     <t>Fakirov</t>
   </si>
   <si>
     <t>9780521642187</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>47</t>
@@ -3110,60 +3110,60 @@
   <si>
     <t>100</t>
   </si>
   <si>
     <t>TB OF ANALYTICAL CHEMISTRY</t>
   </si>
   <si>
     <t>Ram</t>
   </si>
   <si>
     <t>9789383292844</t>
   </si>
   <si>
     <t>TB OF BIOCHEMISTRY</t>
   </si>
   <si>
     <t>Lal</t>
   </si>
   <si>
     <t>9789385915796</t>
   </si>
   <si>
     <t>38.25</t>
   </si>
   <si>
+    <t>Tb Of Engineering Chemistry</t>
+  </si>
+  <si>
+    <t>10300000348</t>
+  </si>
+  <si>
     <t>TB OF ENGINEERING CHEMISTRY</t>
   </si>
   <si>
     <t>9789384726034</t>
-  </si>
-[...4 lines deleted...]
-    <t>10300000348</t>
   </si>
   <si>
     <t>TB OF MEDICINAL BIOCHEMISTRY</t>
   </si>
   <si>
     <t>9788180304361</t>
   </si>
   <si>
     <t>TB OF ORGANIC REACTION MECHANISM</t>
   </si>
   <si>
     <t>58.5</t>
   </si>
   <si>
     <t>TB OF PHARMACEUTICAL ORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>9788123906805</t>
   </si>
   <si>
     <t>TB OF PHYSICAL CHEMISTRY</t>
   </si>
   <si>
     <t>LAHIRI</t>
   </si>
@@ -4153,71 +4153,71 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>81</v>
       </c>
     </row>
@@ -4234,109 +4234,109 @@
       </c>
       <c r="E21" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="0"/>
       <c r="D23" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="0" t="s">
         <v>6</v>
@@ -4482,96 +4482,96 @@
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="C35" s="0"/>
+      <c r="D35" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="E35" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C37" s="0"/>
       <c r="D37" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>138</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>140</v>
       </c>
     </row>
@@ -4850,71 +4850,71 @@
       </c>
       <c r="E52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>189</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>193</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
@@ -4941,120 +4941,120 @@
       </c>
       <c r="B57" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>202</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C58" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="D58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="0" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="0" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
@@ -5110,51 +5110,51 @@
       </c>
       <c r="E65" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>236</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
@@ -5250,51 +5250,51 @@
       </c>
       <c r="E72" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>260</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
@@ -5568,51 +5568,51 @@
       </c>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
@@ -5786,51 +5786,51 @@
       </c>
       <c r="E99" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>340</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>343</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>344</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
@@ -5926,51 +5926,51 @@
       </c>
       <c r="E106" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>364</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>367</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
@@ -6006,51 +6006,51 @@
       </c>
       <c r="E110" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>378</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>379</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>381</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>382</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
@@ -6086,102 +6086,102 @@
       </c>
       <c r="E114" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>394</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>397</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>403</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>405</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E119" s="0" t="s">
@@ -6206,111 +6206,111 @@
       </c>
       <c r="E120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>413</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>414</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>415</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>416</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>417</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>423</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
@@ -6406,51 +6406,51 @@
       </c>
       <c r="E130" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
@@ -6506,71 +6506,71 @@
       </c>
       <c r="E135" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>457</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>460</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>463</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
@@ -6597,51 +6597,51 @@
       </c>
       <c r="B140" s="0" t="s">
         <v>469</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>470</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>473</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>474</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>475</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>476</v>
       </c>
       <c r="E142" s="0" t="s">
@@ -6666,82 +6666,82 @@
       </c>
       <c r="E143" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>481</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>484</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>487</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>488</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E147" s="0" t="s">
@@ -6757,200 +6757,200 @@
       </c>
       <c r="B148" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>491</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>467</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C149" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D149" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="D149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149" s="0" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D150" s="0" t="s">
         <v>497</v>
       </c>
-      <c r="C150" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E150" s="0" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>21</v>
+        <v>369</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>357</v>
+        <v>498</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>501</v>
+        <v>129</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>166</v>
+        <v>34</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>504</v>
+        <v>357</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>238</v>
+        <v>503</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>43</v>
+        <v>166</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>508</v>
+        <v>129</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>60</v>
+        <v>506</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>369</v>
+        <v>238</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>57</v>
+        <v>508</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F156" s="0" t="s">
         <v>510</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
@@ -6977,51 +6977,51 @@
       </c>
       <c r="B159" s="0" t="s">
         <v>518</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>523</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E161" s="0" t="s">
@@ -7037,231 +7037,231 @@
       </c>
       <c r="B162" s="0" t="s">
         <v>525</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>526</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>527</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>528</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>530</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>531</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>534</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>540</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>541</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>542</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>331</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>545</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>547</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>331</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>548</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>550</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>551</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>555</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>556</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
         <v>20</v>
       </c>
@@ -7364,151 +7364,151 @@
       </c>
       <c r="E178" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>572</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>467</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>575</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>576</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>577</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>578</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>580</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>581</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>583</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>581</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>584</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>585</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>586</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
@@ -7780,71 +7780,71 @@
       <c r="D199" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>630</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>630</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>631</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>633</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
@@ -8158,51 +8158,51 @@
       </c>
       <c r="E218" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>686</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>687</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>689</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>690</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="0" t="s">
         <v>6</v>
@@ -8373,74 +8373,74 @@
       </c>
       <c r="D229" s="0" t="s">
         <v>718</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>720</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>721</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>172</v>
+        <v>48</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>723</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>724</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>48</v>
+        <v>172</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>726</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>727</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
@@ -8487,51 +8487,51 @@
       </c>
       <c r="B235" s="0" t="s">
         <v>739</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>740</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>743</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>746</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E237" s="0" t="s">
@@ -8596,51 +8596,51 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>758</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>759</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>760</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>761</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>762</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
@@ -8687,51 +8687,51 @@
       </c>
       <c r="B245" s="0" t="s">
         <v>769</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>771</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>769</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>774</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>775</v>
       </c>
       <c r="E247" s="0" t="s">
@@ -8934,71 +8934,71 @@
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>803</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>804</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>805</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>806</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>807</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>808</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
@@ -9054,51 +9054,51 @@
       </c>
       <c r="E263" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>819</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>820</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>822</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>823</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
@@ -9512,51 +9512,51 @@
       </c>
       <c r="E286" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>885</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>804</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>887</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>888</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>467</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="0" t="s">
         <v>6</v>
@@ -9572,91 +9572,91 @@
       </c>
       <c r="E289" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>893</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>894</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>895</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>896</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>898</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>901</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
@@ -9752,71 +9752,71 @@
       </c>
       <c r="E298" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>917</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>202</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B300" s="0" t="s">
         <v>919</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>920</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>923</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="0" t="s">
         <v>6</v>
@@ -9892,111 +9892,111 @@
       </c>
       <c r="E305" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>937</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>938</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>940</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>941</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>943</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>944</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>947</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>949</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>950</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
@@ -10270,51 +10270,51 @@
       </c>
       <c r="E324" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>990</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>991</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>993</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>994</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="0" t="s">
         <v>6</v>
@@ -10450,51 +10450,51 @@
       </c>
       <c r="E333" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="0" t="s">
         <v>6</v>
@@ -10530,51 +10530,51 @@
       </c>
       <c r="E337" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="0" t="s">
         <v>6</v>
@@ -10648,51 +10648,51 @@
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="0" t="s">
         <v>6</v>
@@ -10708,51 +10708,51 @@
       </c>
       <c r="E346" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>828</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>467</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="0" t="s">
         <v>6</v>
@@ -10808,51 +10808,51 @@
       </c>
       <c r="E351" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="0" t="s">
         <v>6</v>
@@ -11026,51 +11026,51 @@
       </c>
       <c r="E362" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>690</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="0" t="s">
         <v>6</v>
@@ -11084,51 +11084,51 @@
       <c r="D365" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1096</v>
       </c>
       <c r="C366" s="0"/>
       <c r="D366" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="0" t="s">
         <v>6</v>
@@ -11175,118 +11175,118 @@
       </c>
       <c r="B370" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>1111</v>
-[...3 lines deleted...]
-      </c>
+        <v>526</v>
+      </c>
+      <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>373</v>
+        <v>20</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>388</v>
+        <v>39</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="D372" s="0"/>
+        <v>1111</v>
+      </c>
+      <c r="D372" s="0" t="s">
+        <v>1112</v>
+      </c>
       <c r="E372" s="0" t="s">
-        <v>20</v>
+        <v>373</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>39</v>
+        <v>388</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="0" t="s">
         <v>6</v>
@@ -11382,51 +11382,51 @@
       </c>
       <c r="E380" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>625</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="0" t="s">
         <v>6</v>