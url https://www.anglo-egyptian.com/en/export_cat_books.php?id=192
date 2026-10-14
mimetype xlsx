--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -173,51 +173,51 @@
   <si>
     <t>اللغة العربية الصف الثانى الاعدادى</t>
   </si>
   <si>
     <t>اللغة العربية الصف الخامس الابتدائى</t>
   </si>
   <si>
     <t>اللغة العربية الصف السادس الابتدائى</t>
   </si>
   <si>
     <t>المعاصر انجليزى الصف الاول الابتدائى ( English )</t>
   </si>
   <si>
     <t>6223007312400</t>
   </si>
   <si>
     <t>المعاصر انجليزى الصف الرابع الابتدائى ( English )</t>
   </si>
   <si>
     <t>6223007312431</t>
   </si>
   <si>
     <t>المعاصر ماث ( mathematics ) الصف الرابع الابتدائى</t>
   </si>
   <si>
-    <t>المعاصر ماث (Mathematics)</t>
+    <t>المعاصر ماث (Mathematics) الصف الخامس الابتدائى</t>
   </si>
   <si>
     <t>المعاصر ماث الصف الأول الابتدائي Mathematics</t>
   </si>
   <si>
     <t>6223007310345</t>
   </si>
   <si>
     <t>9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>