--- v0 (2026-05-08)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بUS Dollars</t>
   </si>
   <si>
     <t>العلاجات النفسية والعقلية</t>
   </si>
   <si>
     <t>اسس العلاج الوظيفى</t>
   </si>
   <si>
@@ -101,650 +101,686 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>التحليل النفسى والعلم المعرفى نظرية الشفرة المتعددة</t>
   </si>
   <si>
     <t>ويلما بوتشى</t>
   </si>
   <si>
     <t>9789770532973</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>التخلص من الانماط السلبية فى العلاقات العلاج بالمخططات المعرفية دليل مساعدة ذاتية</t>
   </si>
   <si>
     <t>بروس ايه ستيفنز</t>
   </si>
   <si>
     <t>9789770534625</t>
   </si>
   <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>التدريب عبر الهاتف على العلاج الجدلى السلوكى</t>
+  </si>
+  <si>
+    <t>الكسندر ل.تشابمان</t>
+  </si>
+  <si>
+    <t>التشخيص والتقييم من خلال منظومة التقييم المعرفى الكاس للذكاء</t>
+  </si>
+  <si>
+    <t>د. ايمن الديب</t>
+  </si>
+  <si>
+    <t>9789770534298</t>
+  </si>
+  <si>
+    <t>التعلم العلاجى الاسس النظرية والتطبيقات العملية</t>
+  </si>
+  <si>
+    <t>د. نصرة محمد عبد المجيد</t>
+  </si>
+  <si>
+    <t>60100000889</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>الخلفية العلمية وراء فن العلاج النفسى</t>
+  </si>
+  <si>
+    <t>الان شور</t>
+  </si>
+  <si>
+    <t>9789779657608</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>الدراسة الاكلينيكية المتعمقة دليل التشخيص والحالات التطبيقية</t>
+  </si>
+  <si>
+    <t>د. طلعت حكيم</t>
+  </si>
+  <si>
+    <t>9789770537367</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>الدليل  الاكلينيكى للاضطرابات النفسية دليل علاج خطوة بخطوة</t>
+  </si>
+  <si>
+    <t>ديفيد هـ . بارلو</t>
+  </si>
+  <si>
+    <t>9789948686347</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>الدليل الاخلاقى للمعالج النفسى</t>
+  </si>
+  <si>
+    <t>د. محمد عبد الحليم صالح</t>
+  </si>
+  <si>
+    <t>9789770535721</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>الدليل العملى فى علاج ازالة الحساسية واعادة المعالجة عن طريق حركة العين للصدمات النفسية</t>
+  </si>
+  <si>
+    <t>9789770537213</t>
+  </si>
+  <si>
+    <t>الدليل العملى للبروتوكول الموحد للعلاج العابر للتشخيص للاضطرابات الانفعالية - النسخة العربية</t>
+  </si>
+  <si>
+    <t>د. احمد محمد جاد الرب ابو زيد</t>
+  </si>
+  <si>
+    <t>9789779494500</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>الدليل العملى لمهارات العلاج الجدلى السلوكى</t>
+  </si>
+  <si>
+    <t>جيفرى س وود</t>
+  </si>
+  <si>
+    <t>9789770533604</t>
+  </si>
+  <si>
+    <t>الدليل العملى لمهارات العلاج الجدلى السلوكى للذهان</t>
+  </si>
+  <si>
+    <t>ماجى مولين Maggie Mullen</t>
+  </si>
+  <si>
+    <t>9789770534540</t>
+  </si>
+  <si>
+    <t>الدليل العملي لازالة الحساسية عن طريق حركة العين</t>
+  </si>
+  <si>
+    <t>ميغان بوردمان</t>
+  </si>
+  <si>
+    <t>9789770535172</t>
+  </si>
+  <si>
+    <t>الدليل العملي للعلاج المعرفي السلوكي</t>
+  </si>
+  <si>
+    <t>مايكل تومبكنز</t>
+  </si>
+  <si>
+    <t>9789770536636</t>
+  </si>
+  <si>
+    <t>الدليل الكامل لتشخيص الاضطرابات النفسية للراشدين والاطفال مستمد من DSM-5</t>
+  </si>
+  <si>
+    <t>د. محمد احمد شلبى</t>
+  </si>
+  <si>
+    <t>9789770532898</t>
+  </si>
+  <si>
+    <t>السيكودراما</t>
+  </si>
+  <si>
+    <t>جاكوب ليفى مورينو</t>
+  </si>
+  <si>
+    <t>9789770532263</t>
+  </si>
+  <si>
+    <t>السيكودراما  فلسفتها وممارستها</t>
+  </si>
+  <si>
+    <t>رافت عبد الحميد</t>
+  </si>
+  <si>
+    <t>9789770532607</t>
+  </si>
+  <si>
+    <t>الصمود النفسى وعلاقته بالامل واساليب مواجهة الضغوط</t>
+  </si>
+  <si>
+    <t>د. بسمة عادل عبد المطلب</t>
+  </si>
+  <si>
+    <t>9789770535295</t>
+  </si>
+  <si>
+    <t>الضغوط الاسرية والنفسية الاسباب والعلاج</t>
+  </si>
+  <si>
+    <t>د. امانى عبد المقصود</t>
+  </si>
+  <si>
+    <t>9789770523384</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>الضغوط النفسية تحليل - علاج</t>
+  </si>
+  <si>
+    <t>د. ناهدة رسن سكر الربيعى</t>
+  </si>
+  <si>
+    <t>9789772947485</t>
+  </si>
+  <si>
+    <t>العلاج الجدلى السلوكى (ع.ج.س) للعمل مع المراهقين افكار وانشطة علاجية</t>
+  </si>
+  <si>
+    <t>كارول لوزير</t>
+  </si>
+  <si>
+    <t>9789778694765</t>
+  </si>
+  <si>
+    <t>العلاج الجدلى السلوكى دليل تطبيقى شامل للممارسين العرب</t>
+  </si>
+  <si>
+    <t>د.احمد عبد الكريم</t>
+  </si>
+  <si>
+    <t>9789770536834</t>
+  </si>
+  <si>
+    <t>العلاج الجدلى السلوكى دليل مبسط ومختصر</t>
+  </si>
+  <si>
+    <t>د. هشام عبد الحميد</t>
+  </si>
+  <si>
+    <t>9789770535158</t>
+  </si>
+  <si>
+    <t>العلاج الجشطلتى تيار متميز فى العلاج الحديث</t>
+  </si>
+  <si>
+    <t>د. نبيل عبد الفتاح</t>
+  </si>
+  <si>
+    <t>977052770x</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>العلاج الجمعى النظرية والتطبيق</t>
+  </si>
+  <si>
+    <t>ايرفين د.يالوم</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>العلاج السلوكى الحديث</t>
+  </si>
+  <si>
+    <t>د. حسام عزب</t>
+  </si>
+  <si>
+    <t>9772664755</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى السلوكى حل القلق</t>
+  </si>
+  <si>
+    <t>ماثيو ماكاى - ميشيل سكين - باتريك فانينج</t>
+  </si>
+  <si>
+    <t>9789770533987</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى السلوكى لاضطراب الوسواس القهرى دليل عملى تفصيلى للمعالج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">د. امارة يحيى عرفة </t>
+  </si>
+  <si>
+    <t>9789770533406</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى السلوكى لاضطراب هوس نتف الشعر</t>
+  </si>
+  <si>
+    <t>د. ولاء عبد الصبور</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى السلوكى لاضطرابات الشخصية</t>
+  </si>
+  <si>
+    <t>9789770533192</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى السلوكى للصدمات النفسية للراشدين</t>
+  </si>
+  <si>
+    <t>كلاوديا زايفرت</t>
+  </si>
+  <si>
+    <t>9789779938288</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى السلوكى للصدمات النفسية والاساءات للاطفال والمراهقين</t>
+  </si>
+  <si>
+    <t>جاكلين فيدز</t>
+  </si>
+  <si>
+    <t>9789779930923</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى السلوكى لمشكلات النوم</t>
+  </si>
+  <si>
+    <t>جيسكا يو</t>
+  </si>
+  <si>
+    <t>العلاج المعرفى للمشكلات الصعبة ماذا تفعل عندما لا تنجح الاساسيات</t>
+  </si>
+  <si>
+    <t>د. جوديث إس بيك</t>
+  </si>
+  <si>
+    <t>9789770537190</t>
+  </si>
+  <si>
+    <t>العلاج الموجز للتنشيط السلوكى للاكتئاب دليل العلاج المعدل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">كارل دبليو </t>
+  </si>
+  <si>
+    <t>9789948726241</t>
+  </si>
+  <si>
+    <t>العلاج النفسى التكاملى القائم على الصدمة والجسد</t>
+  </si>
+  <si>
+    <t>9789779566351</t>
+  </si>
+  <si>
+    <t>العلاج النفسى التكاملى للصدمات الماضية والاهمال العاطفى فى مرحلة الطفولة</t>
+  </si>
+  <si>
+    <t>العلاج النفسى الجمعى</t>
+  </si>
+  <si>
+    <t>د. لطفى فطيم</t>
+  </si>
+  <si>
+    <t>9770513067</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>العلاج النفسى السيكودينامى دليل للممارسة الاكلينيكية</t>
+  </si>
+  <si>
+    <t>ديبورا ال كابانيس</t>
+  </si>
+  <si>
+    <t>9789770536094</t>
+  </si>
+  <si>
+    <t>العلاج النفسى الوجودى</t>
+  </si>
+  <si>
+    <t>ايرفين د. يالوم</t>
+  </si>
+  <si>
+    <t>العلاج النفسى عن طريق الكف بالنقيض</t>
+  </si>
+  <si>
+    <t>جوزيف فولبا</t>
+  </si>
+  <si>
+    <t>60100000219</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>العلاج النفسى مقدمة بين الشائع والاعلام والعلم والناس</t>
+  </si>
+  <si>
+    <t>يحى الرخاوى</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>العلاج النفسى مقدمة وخاتمة</t>
+  </si>
+  <si>
+    <t>د. لويس كامل مليكه</t>
+  </si>
+  <si>
+    <t>9771926713</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>العلاج بالتقبل والالتزام لاضطراب الوسواس القهرى دليل عملى</t>
+  </si>
+  <si>
+    <t>ماريسا تى . مازا</t>
+  </si>
+  <si>
+    <t>9789770534212</t>
+  </si>
+  <si>
+    <t>العلاج بالتقبل والالتزام للاكتئاب والخزى (دليل عملى)</t>
+  </si>
+  <si>
+    <t>ماثيو مكاى</t>
+  </si>
+  <si>
+    <t>9789770533802</t>
+  </si>
+  <si>
+    <t>العلاج بالدراما والعلاج الاسرى فى التعليم</t>
+  </si>
+  <si>
+    <t>بنى مكفارلين</t>
+  </si>
+  <si>
+    <t>9789770534618</t>
+  </si>
+  <si>
+    <t>العلاج بالقبول والالتزام 100 نقطة رئيسة واسلوب</t>
+  </si>
+  <si>
+    <t>ريتشارد بينيت</t>
+  </si>
+  <si>
+    <t>9789770533314</t>
+  </si>
+  <si>
     <t>45</t>
   </si>
   <si>
-    <t>التدريب عبر الهاتف على العلاج الجدلى السلوكى</t>
-[...119 lines deleted...]
-    <t>9789770536636</t>
+    <t>العلاج بالمخطط فى الممارسة دليل تمهيدى لنهج وضع المخطط</t>
+  </si>
+  <si>
+    <t>ارنود ارنتز</t>
+  </si>
+  <si>
+    <t>9789778564051</t>
+  </si>
+  <si>
+    <t>العلاج بالمرايا كيف تعكس الحياة اضطراباتنا النفسية</t>
+  </si>
+  <si>
+    <t>9789779524757</t>
+  </si>
+  <si>
+    <t>العلاجات النفسية الوجودية</t>
+  </si>
+  <si>
+    <t>ميك كوبر</t>
+  </si>
+  <si>
+    <t>9789770529560</t>
+  </si>
+  <si>
+    <t>اللهفة والادمان</t>
+  </si>
+  <si>
+    <t>ماريا كاريكلا</t>
+  </si>
+  <si>
+    <t>9789770535455</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى اضطرابات القلق</t>
+  </si>
+  <si>
+    <t>9789779450551</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى اضطرابات الوسواس القهرى ج1</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى اضطرابات الوسواس القهرى ج2</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاج بالقبول والالتزام النظرية والممارسة</t>
+  </si>
+  <si>
+    <t>9789779450391</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاجات النفسية التقليدية والمعاصرة النظرية والممارسة ج1</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاجات النفسية التقليدية والمعاصرة النظرية والممارسة ج2</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاجات النفسية التقليدية والمعاصرة النظرية والممارسة ج3</t>
+  </si>
+  <si>
+    <t>9789779493039</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاجات النفسية التقليدية والمعاصرة النظرية والممارسة ج4</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاجات النفسية التقليدية والمعاصرة النظرية والممارسة ج5</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاجات النفسية التقليدية والمعاصرة النظرية والممارسة ج6</t>
+  </si>
+  <si>
+    <t>المرجع الاكلينيكى فى العلاجات النفسية التقليدية والمعاصرة النظرية والممارسة ج7</t>
+  </si>
+  <si>
+    <t>المرجع فى العلاج النفسى الدينامى قصير المدى</t>
+  </si>
+  <si>
+    <t>بول كريتس كريستوف</t>
+  </si>
+  <si>
+    <t>9789770536902</t>
+  </si>
+  <si>
+    <t>المقابلة الطبية النفسية العصبية الدولية المختصرة الدليل التشخيصى والاحصائى الخامس</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>9789770535523</t>
+  </si>
+  <si>
+    <t>برنامج تقنية الحرية النفسية علاجى معرفى تحليلى</t>
+  </si>
+  <si>
+    <t>د. صمويل تامر بشرى</t>
+  </si>
+  <si>
+    <t>بعض معالم العلاج النفسى من خلال الاشراف علية ج1</t>
+  </si>
+  <si>
+    <t>بعض معالم العلاج النفسى من خلال الاشراف علية ج3</t>
+  </si>
+  <si>
+    <t>بعض معالم العلاج النفسى من خلال الاشراف علية ج4</t>
+  </si>
+  <si>
+    <t>بعض معالم العلاج النفسى من خلال الاشراف علية ج5</t>
+  </si>
+  <si>
+    <t>بعض معالم العلاج النفسى من خلال الاشراف عليه ج2</t>
+  </si>
+  <si>
+    <t>بوابة التعافى من الادمان ط2</t>
+  </si>
+  <si>
+    <t>د. محمد كمال عبد الله</t>
+  </si>
+  <si>
+    <t>9789770531167</t>
+  </si>
+  <si>
+    <t>تجاوز الفقد عند الاطفال</t>
+  </si>
+  <si>
+    <t>جوليا سورنسن</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>تشخيص الاضطرابات النفسية مستمد من الصورة المعدلة  DSM -5-TR</t>
+  </si>
+  <si>
+    <t>9789770534670</t>
+  </si>
+  <si>
+    <t>تشخيص الامراض النفسية للراشدين مستمدة من (DSM 4 &amp; DSM 5) نظرة نقدية</t>
+  </si>
+  <si>
+    <t>9789770529669</t>
+  </si>
+  <si>
+    <t>تشخيص ورعاية غير العاديين ذوى الاحتياجات الخاصة</t>
+  </si>
+  <si>
+    <t>د. امال عبد السميع باظة</t>
+  </si>
+  <si>
+    <t>977052042x</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>تقنية الحرية النفسية بين العقلانية والتحليلية</t>
+  </si>
+  <si>
+    <t>تناول جديد فى تصنيف الاعصبة والعلاجات النفسية</t>
+  </si>
+  <si>
+    <t>د. صلاح مخيمر</t>
+  </si>
+  <si>
+    <t>60100000354</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>تنمية مهارات التواصل عند الاطفال انشطة علاجية للمعلمين الاباء والمعالجين</t>
+  </si>
+  <si>
+    <t>ديبوره بلمر</t>
+  </si>
+  <si>
+    <t>خطة العلاج النفسى</t>
+  </si>
+  <si>
+    <t>9770514918</t>
+  </si>
+  <si>
+    <t>دليل علمى تكاملى لعلاج الصدمة النفسية واضطرابات كرب ما بعد الصدمة - الطبعة الثانية</t>
+  </si>
+  <si>
+    <t>د. محمد نجيب الصبوة</t>
+  </si>
+  <si>
+    <t>9789770532416</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>الدليل الكامل لتشخيص الاضطرابات النفسية للراشدين والاطفال مستمد من DSM-5</t>
-[...469 lines deleted...]
-  <si>
     <t>دليل عملى لمهارات العلاج الجدلى السلوكى لاضطراب كرب ما بعد الصدمة - الطبعة الثانية</t>
   </si>
   <si>
     <t>كيربى ريوتر</t>
   </si>
   <si>
     <t>9789770534267</t>
   </si>
   <si>
     <t>سيكودراما</t>
   </si>
   <si>
     <t>د. دينا مصطفى</t>
   </si>
   <si>
     <t>9789770526286</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>سيكولوجية الاجترار من النظرية والقياس الى العلاج</t>
   </si>
   <si>
     <t>د. ابراهيم يونس</t>
@@ -855,50 +891,59 @@
     <t>9789778694772</t>
   </si>
   <si>
     <t>مقاومة الاطفال للعلاج النفسى</t>
   </si>
   <si>
     <t>د. ديفيد أ. كرينشو</t>
   </si>
   <si>
     <t>مقدمة فى العلاج الجمعى (1)</t>
   </si>
   <si>
     <t>من الغضب الى الحلم ومن الكظم الى العفو</t>
   </si>
   <si>
     <t>9789770321256</t>
   </si>
   <si>
     <t>منظور المعنى دليل للمبادئ الاساسية للعلاج بالمعنى لفيكتور فرانكل</t>
   </si>
   <si>
     <t>د. ماريا مارشال</t>
   </si>
   <si>
     <t>9789778564040</t>
+  </si>
+  <si>
+    <t>مهارات واقعية لحياة تستحق أن تعاش:  دليل العلاج الجدلى السلوكى بوصلتك للتعامل مع الضغوط والمشاعر والعلاقات</t>
+  </si>
+  <si>
+    <t>د. شيرين ل. روفى</t>
+  </si>
+  <si>
+    <t>9789770537183</t>
   </si>
   <si>
     <t>هل العلاج النفسى مكلمة</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1204,51 +1249,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F101"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1347,1866 +1392,1986 @@
       <c r="D6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="0"/>
       <c r="E7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="E12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D28" s="0"/>
+        <v>101</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="E28" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>111</v>
+        <v>20</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>40</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D32" s="0"/>
+        <v>115</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>116</v>
+      </c>
       <c r="E32" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>125</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>126</v>
+      </c>
       <c r="E36" s="0" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>44</v>
+        <v>130</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D41" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>140</v>
+      </c>
       <c r="E41" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>107</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D43" s="0"/>
+        <v>143</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>144</v>
+      </c>
       <c r="E43" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>119</v>
+        <v>166</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>16</v>
+        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>55</v>
+        <v>176</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D54" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="E54" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>55</v>
+        <v>184</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D57" s="0"/>
+        <v>59</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>187</v>
+      </c>
       <c r="E57" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>58</v>
+        <v>174</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>58</v>
+        <v>174</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D60" s="0"/>
+        <v>59</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>191</v>
+      </c>
       <c r="E60" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D63" s="0"/>
+        <v>59</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>195</v>
+      </c>
       <c r="E63" s="0" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>58</v>
+        <v>196</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>198</v>
+        <v>59</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>129</v>
+        <v>61</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>150</v>
+        <v>59</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>151</v>
+        <v>43</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>150</v>
+        <v>59</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D68" s="0"/>
+        <v>202</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>203</v>
+      </c>
       <c r="E68" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D69" s="0"/>
+        <v>205</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>206</v>
+      </c>
       <c r="E69" s="0" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>150</v>
+        <v>208</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>122</v>
+        <v>10</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>216</v>
+        <v>157</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="D76" s="0"/>
+        <v>215</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>216</v>
+      </c>
       <c r="E76" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C77" s="0" t="s">
+      <c r="D77" s="0"/>
+      <c r="E77" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="D77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="D78" s="0"/>
+        <v>76</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>221</v>
+      </c>
       <c r="E78" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>137</v>
+        <v>76</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>155</v>
+        <v>38</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C80" s="0" t="s">
+      <c r="E80" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="D80" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>71</v>
+        <v>106</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F82" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>240</v>
+        <v>143</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>21</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>10</v>
+        <v>247</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D91" s="0"/>
+        <v>258</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>259</v>
+      </c>
       <c r="E91" s="0" t="s">
-        <v>263</v>
+        <v>47</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>261</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>262</v>
+      </c>
       <c r="E92" s="0" t="s">
-        <v>265</v>
+        <v>10</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D93" s="0"/>
+        <v>264</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>265</v>
+      </c>
       <c r="E93" s="0" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="0"/>
+      <c r="D94" s="0" t="s">
+        <v>268</v>
+      </c>
       <c r="E94" s="0" t="s">
-        <v>151</v>
+        <v>15</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>270</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>271</v>
+      </c>
       <c r="E95" s="0" t="s">
-        <v>129</v>
+        <v>219</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>274</v>
+        <v>156</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>129</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>10</v>
+        <v>157</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>276</v>
-[...4 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>263</v>
+        <v>157</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D101" s="0"/>
+        <v>283</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>284</v>
+      </c>
       <c r="E101" s="0" t="s">
-        <v>151</v>
+        <v>15</v>
       </c>
       <c r="F101" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="D102" s="0"/>
+      <c r="E102" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D103" s="0"/>
+      <c r="E103" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C104" s="0"/>
+      <c r="D104" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D107" s="0"/>
+      <c r="E107" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>