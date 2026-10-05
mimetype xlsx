--- v1 (2026-08-06)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بUS Dollars</t>
   </si>
   <si>
     <t>العلاجات النفسية والعقلية</t>
   </si>
   <si>
     <t>اسس العلاج الوظيفى</t>
   </si>
   <si>
@@ -80,50 +80,65 @@
   <si>
     <t>9789770533420</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>اضطراب الوسواس القهرى وعلاجه المعرفى السلوكى</t>
   </si>
   <si>
     <t>د. تهانى عبد الهادى</t>
   </si>
   <si>
     <t>60100001221</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>الاضطرابات النفسية و العقلية و السلوكية</t>
+  </si>
+  <si>
+    <t>د. محمد حسن غانم</t>
+  </si>
+  <si>
+    <t>9789770522448</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>التحليل النفسى والعلم المعرفى نظرية الشفرة المتعددة</t>
   </si>
   <si>
     <t>ويلما بوتشى</t>
   </si>
   <si>
     <t>9789770532973</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>التخلص من الانماط السلبية فى العلاقات العلاج بالمخططات المعرفية دليل مساعدة ذاتية</t>
   </si>
   <si>
     <t>بروس ايه ستيفنز</t>
   </si>
   <si>
     <t>9789770534625</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>التدريب عبر الهاتف على العلاج الجدلى السلوكى</t>
@@ -155,53 +170,50 @@
   <si>
     <t>20</t>
   </si>
   <si>
     <t>الخلفية العلمية وراء فن العلاج النفسى</t>
   </si>
   <si>
     <t>الان شور</t>
   </si>
   <si>
     <t>9789779657608</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>الدراسة الاكلينيكية المتعمقة دليل التشخيص والحالات التطبيقية</t>
   </si>
   <si>
     <t>د. طلعت حكيم</t>
   </si>
   <si>
     <t>9789770537367</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>الدليل  الاكلينيكى للاضطرابات النفسية دليل علاج خطوة بخطوة</t>
   </si>
   <si>
     <t>ديفيد هـ . بارلو</t>
   </si>
   <si>
     <t>9789948686347</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>الدليل الاخلاقى للمعالج النفسى</t>
   </si>
   <si>
     <t>د. محمد عبد الحليم صالح</t>
   </si>
   <si>
     <t>9789770535721</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>الدليل العملى فى علاج ازالة الحساسية واعادة المعالجة عن طريق حركة العين للصدمات النفسية</t>
@@ -422,50 +434,59 @@
   <si>
     <t>جاكلين فيدز</t>
   </si>
   <si>
     <t>9789779930923</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>العلاج المعرفى السلوكى لمشكلات النوم</t>
   </si>
   <si>
     <t>جيسكا يو</t>
   </si>
   <si>
     <t>العلاج المعرفى للمشكلات الصعبة ماذا تفعل عندما لا تنجح الاساسيات</t>
   </si>
   <si>
     <t>د. جوديث إس بيك</t>
   </si>
   <si>
     <t>9789770537190</t>
   </si>
   <si>
+    <t>العلاج المعرفي السلوكي للقلق الاجتماعي</t>
+  </si>
+  <si>
+    <t>ستيفان ج هوفمان</t>
+  </si>
+  <si>
+    <t>9789770537275</t>
+  </si>
+  <si>
     <t>العلاج الموجز للتنشيط السلوكى للاكتئاب دليل العلاج المعدل</t>
   </si>
   <si>
     <t xml:space="preserve">كارل دبليو </t>
   </si>
   <si>
     <t>9789948726241</t>
   </si>
   <si>
     <t>العلاج النفسى التكاملى القائم على الصدمة والجسد</t>
   </si>
   <si>
     <t>9789779566351</t>
   </si>
   <si>
     <t>العلاج النفسى التكاملى للصدمات الماضية والاهمال العاطفى فى مرحلة الطفولة</t>
   </si>
   <si>
     <t>العلاج النفسى الجمعى</t>
   </si>
   <si>
     <t>د. لطفى فطيم</t>
   </si>
   <si>
     <t>9770513067</t>
@@ -726,53 +747,50 @@
     <t>تناول جديد فى تصنيف الاعصبة والعلاجات النفسية</t>
   </si>
   <si>
     <t>د. صلاح مخيمر</t>
   </si>
   <si>
     <t>60100000354</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>تنمية مهارات التواصل عند الاطفال انشطة علاجية للمعلمين الاباء والمعالجين</t>
   </si>
   <si>
     <t>ديبوره بلمر</t>
   </si>
   <si>
     <t>خطة العلاج النفسى</t>
   </si>
   <si>
     <t>9770514918</t>
   </si>
   <si>
     <t>دليل علمى تكاملى لعلاج الصدمة النفسية واضطرابات كرب ما بعد الصدمة - الطبعة الثانية</t>
-  </si>
-[...1 lines deleted...]
-    <t>د. محمد نجيب الصبوة</t>
   </si>
   <si>
     <t>9789770532416</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>دليل عملى لمهارات العلاج الجدلى السلوكى لاضطراب كرب ما بعد الصدمة - الطبعة الثانية</t>
   </si>
   <si>
     <t>كيربى ريوتر</t>
   </si>
   <si>
     <t>9789770534267</t>
   </si>
   <si>
     <t>سيكودراما</t>
   </si>
   <si>
     <t>د. دينا مصطفى</t>
   </si>
   <si>
     <t>9789770526286</t>
   </si>
@@ -1249,51 +1267,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1354,2024 +1372,2062 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D7" s="0"/>
+        <v>32</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="E7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D8" s="0"/>
       <c r="E8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="D30" s="0"/>
+      <c r="D30" s="0" t="s">
+        <v>109</v>
+      </c>
       <c r="E30" s="0" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D31" s="0" t="s">
         <v>112</v>
       </c>
+      <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>47</v>
+        <v>117</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>21</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D34" s="0"/>
+        <v>122</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="E34" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>130</v>
+        <v>48</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="D38" s="0"/>
+      <c r="D38" s="0" t="s">
+        <v>133</v>
+      </c>
       <c r="E38" s="0" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="D39" s="0"/>
       <c r="E39" s="0" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D42" s="0"/>
+        <v>144</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="E42" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>145</v>
+        <v>25</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="D45" s="0"/>
+      <c r="D45" s="0" t="s">
+        <v>151</v>
+      </c>
       <c r="E45" s="0" t="s">
-        <v>61</v>
+        <v>152</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>157</v>
+        <v>65</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="D49" s="0" t="s">
+      <c r="D49" s="0"/>
+      <c r="E49" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>59</v>
+        <v>188</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D58" s="0"/>
+        <v>191</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="E58" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D59" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>194</v>
+      </c>
       <c r="E59" s="0" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>62</v>
+        <v>181</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>62</v>
+        <v>181</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D62" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>198</v>
+      </c>
       <c r="E62" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>196</v>
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D65" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>202</v>
+      </c>
       <c r="E65" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D68" s="0"/>
       <c r="E68" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D70" s="0"/>
+        <v>209</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="E70" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D71" s="0"/>
+        <v>212</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>213</v>
+      </c>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>65</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>156</v>
+        <v>215</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>157</v>
+        <v>10</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>218</v>
+        <v>163</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>219</v>
+        <v>164</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>76</v>
+        <v>222</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>21</v>
+        <v>181</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>225</v>
+        <v>80</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>106</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D81" s="0"/>
+        <v>80</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>230</v>
+      </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>143</v>
+        <v>237</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>161</v>
+        <v>239</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>240</v>
+        <v>34</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>242</v>
+        <v>150</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>61</v>
+        <v>168</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C87" s="0" t="s">
+      <c r="C87" s="0"/>
+      <c r="D87" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="D87" s="0" t="s">
+      <c r="E87" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F87" s="0" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C88" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="C88" s="0" t="s">
+      <c r="D88" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="D88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C89" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="C89" s="0" t="s">
+      <c r="D89" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="E89" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>255</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>240</v>
+        <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>258</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>261</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>109</v>
+        <v>246</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>264</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>267</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>51</v>
+        <v>113</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>270</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>219</v>
+        <v>134</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C96" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C96" s="0" t="s">
+      <c r="D96" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>275</v>
+        <v>15</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C97" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="0"/>
+      <c r="D97" s="0" t="s">
+        <v>277</v>
+      </c>
       <c r="E97" s="0" t="s">
-        <v>277</v>
+        <v>226</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>11</v>
+        <v>278</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>156</v>
+        <v>280</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>157</v>
+        <v>281</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>157</v>
+        <v>283</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>281</v>
+        <v>163</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D103" s="0"/>
+        <v>289</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>290</v>
+      </c>
       <c r="E103" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>275</v>
+        <v>134</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="C106" s="0" t="s">
         <v>294</v>
       </c>
+      <c r="C106" s="0"/>
       <c r="D106" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D107" s="0"/>
+        <v>297</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>298</v>
+      </c>
       <c r="E107" s="0" t="s">
-        <v>157</v>
+        <v>226</v>
       </c>
       <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D109" s="0"/>
+      <c r="E109" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>