--- v0 (2026-08-20)
+++ v1 (2026-10-19)
@@ -182,96 +182,96 @@
   <si>
     <t>INTRODUCTORY MICROBIOLOGY</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>9780521586924</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>3.5</t>
   </si>
   <si>
     <t>Introductory Microbiology</t>
   </si>
   <si>
     <t>0521586925</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>Manual Of Microbiology Tools &amp; Techniques</t>
+  </si>
+  <si>
+    <t>Sharma</t>
+  </si>
+  <si>
+    <t>8180521435</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
     <t>MANUAL OF MICROBIOLOGY TOOLS &amp; TECHNIQUES</t>
   </si>
   <si>
-    <t>Sharma</t>
-[...1 lines deleted...]
-  <si>
     <t>9788180521430</t>
   </si>
   <si>
-    <t>2008</t>
-[...1 lines deleted...]
-  <si>
     <t>19.18</t>
   </si>
   <si>
-    <t>Manual Of Microbiology Tools &amp; Techniques</t>
-[...5 lines deleted...]
-    <t>19</t>
+    <t>Medical Microbiology</t>
+  </si>
+  <si>
+    <t>Mims</t>
+  </si>
+  <si>
+    <t>723434034</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>MEDICAL MICROBIOLOGY</t>
   </si>
   <si>
-    <t>Mims</t>
-[...1 lines deleted...]
-  <si>
     <t>9780723434030</t>
   </si>
   <si>
-    <t>2006</t>
-[...1 lines deleted...]
-  <si>
     <t>20.2</t>
-  </si>
-[...7 lines deleted...]
-    <t>20</t>
   </si>
   <si>
     <t>MICROBIOLOGY</t>
   </si>
   <si>
     <t>Bhaskar</t>
   </si>
   <si>
     <t>19100000014</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Microbiology: Questions and Answers</t>
   </si>
   <si>
     <t>Kaushik</t>
   </si>
   <si>
     <t>9789352831227</t>
   </si>
   <si>
     <t>18</t>
   </si>