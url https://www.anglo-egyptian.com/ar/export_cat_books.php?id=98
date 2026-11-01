--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -1073,66 +1073,66 @@
   <si>
     <t>THE ARABIAN HORSE</t>
   </si>
   <si>
     <t>9780500285626</t>
   </si>
   <si>
     <t>37.5</t>
   </si>
   <si>
     <t>THE ARABIAN HORSE OF EGYPT</t>
   </si>
   <si>
     <t>Hussein</t>
   </si>
   <si>
     <t>9789774166655</t>
   </si>
   <si>
     <t>Marei</t>
   </si>
   <si>
     <t>9789774163487</t>
   </si>
   <si>
+    <t>THE DOMESTIC HORSE THE EVOLUTION, DEVELOPMENT &amp; MANAGEMENT OF ITS BEHAV</t>
+  </si>
+  <si>
+    <t>Mills</t>
+  </si>
+  <si>
+    <t>9780521891134</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
     <t>The Domestic Horse The Evolution, Development &amp; Management Of Its Behav</t>
   </si>
   <si>
-    <t>Mills</t>
-[...1 lines deleted...]
-  <si>
     <t>521891132</t>
-  </si>
-[...7 lines deleted...]
-    <t>38.75</t>
   </si>
   <si>
     <t>The Essential Book Of Veterinary Infectious Diseases &amp; Epidemiology</t>
   </si>
   <si>
     <t>Elmolla</t>
   </si>
   <si>
     <t>13500000104</t>
   </si>
   <si>
     <t>THE ETHOLOGY OF DOMESTIC ANIMALS</t>
   </si>
   <si>
     <t>Jensen</t>
   </si>
   <si>
     <t>9781845935368</t>
   </si>
   <si>
     <t>The First Aid Companion For Dogs &amp; Cats</t>
   </si>
   <si>
     <t>Shojai</t>
   </si>
@@ -3819,71 +3819,71 @@
       </c>
       <c r="E108" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>354</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>344</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>208</v>
+        <v>356</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>354</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>344</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>358</v>
+        <v>208</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>360</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>361</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>