--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -3428,65 +3428,65 @@
   <si>
     <t>OPENING DOORS TO THE WORLD A NEW TRADE AGENDA FOR THE MIDDLE EAST  98</t>
   </si>
   <si>
     <t>Safadi</t>
   </si>
   <si>
     <t>9789774244964</t>
   </si>
   <si>
     <t>Our Common Bonds: Using What Americans Share to Help Bridge the Partisan Divide</t>
   </si>
   <si>
     <t>9780226824703</t>
   </si>
   <si>
     <t>Out of Austria: The Austrian Centre in London in World War II</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>9781845114756</t>
   </si>
   <si>
+    <t>Out Of The Crisis  93</t>
+  </si>
+  <si>
+    <t>Deming</t>
+  </si>
+  <si>
+    <t>911379010</t>
+  </si>
+  <si>
     <t>OUT OF THE CRISIS  93</t>
   </si>
   <si>
-    <t>Deming</t>
-[...4 lines deleted...]
-  <si>
     <t>25.5</t>
   </si>
   <si>
-    <t>Out Of The Crisis  93</t>
-[...1 lines deleted...]
-  <si>
     <t>Outsiders: Memories of Migration to and from North Korea</t>
   </si>
   <si>
     <t>Bell</t>
   </si>
   <si>
     <t>9781800739130</t>
   </si>
   <si>
     <t>Outsiders: Why Difference is the Future of Civil Rights</t>
   </si>
   <si>
     <t>Kramer</t>
   </si>
   <si>
     <t>9780190682743</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Weaver</t>
@@ -3764,65 +3764,65 @@
   <si>
     <t>9781438006918</t>
   </si>
   <si>
     <t>Presidential Leadership and National Security: The Obama Legacy and Trump Trajectory</t>
   </si>
   <si>
     <t>9781138284203</t>
   </si>
   <si>
     <t>76.5</t>
   </si>
   <si>
     <t>Privatization and Deregulation in the Gulf Energy Sector</t>
   </si>
   <si>
     <t>9781860644115</t>
   </si>
   <si>
     <t>PROSPECTS FOR THE AMERICAN AGE</t>
   </si>
   <si>
     <t>9789948148586</t>
   </si>
   <si>
+    <t>PSYCHOLOGICAL PERSPECTIVE OF INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>Rajamanickam</t>
+  </si>
+  <si>
+    <t>9788180695803</t>
+  </si>
+  <si>
     <t>Psychological Perspective Of International</t>
   </si>
   <si>
-    <t>Rajamanickam</t>
-[...1 lines deleted...]
-  <si>
     <t>8180695808</t>
   </si>
   <si>
-    <t>PSYCHOLOGICAL PERSPECTIVE OF INTERNATIONAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Psychopolitics: Neoliberalism and New Technologies of Power</t>
   </si>
   <si>
     <t>9781784785772</t>
   </si>
   <si>
     <t>Public Administration (The Basics)</t>
   </si>
   <si>
     <t>SALVATORE</t>
   </si>
   <si>
     <t>9781032302119</t>
   </si>
   <si>
     <t>PUBLIC OPINION POLLING &amp; POLITICS IN BRITAIN  95</t>
   </si>
   <si>
     <t>Broughton</t>
   </si>
   <si>
     <t>9780134339214</t>
   </si>
   <si>
     <t>13.05</t>
@@ -3983,68 +3983,68 @@
   <si>
     <t>Mollere</t>
   </si>
   <si>
     <t>15200000549</t>
   </si>
   <si>
     <t>Rethinking and Unthinking Development</t>
   </si>
   <si>
     <t>BUSANI MPOFU</t>
   </si>
   <si>
     <t>9781800736450</t>
   </si>
   <si>
     <t>Reunifying Cyprus: The Annan Plan and Beyond</t>
   </si>
   <si>
     <t>FAUSTMANN</t>
   </si>
   <si>
     <t>9781848859593</t>
   </si>
   <si>
+    <t>REVOLUTION IN IRAN  96</t>
+  </si>
+  <si>
+    <t>Daneshavar</t>
+  </si>
+  <si>
+    <t>9780333659656</t>
+  </si>
+  <si>
+    <t>17.5</t>
+  </si>
+  <si>
     <t>Revolution In Iran  96</t>
   </si>
   <si>
-    <t>Daneshavar</t>
-[...1 lines deleted...]
-  <si>
     <t>333659651</t>
   </si>
   <si>
-    <t>REVOLUTION IN IRAN  96</t>
-[...7 lines deleted...]
-  <si>
     <t>Revolution of Things: The Islamism and Post-Islamism of Objects in Tehran</t>
   </si>
   <si>
     <t>SEFAT</t>
   </si>
   <si>
     <t>9780691246345</t>
   </si>
   <si>
     <t>Revolutionary Egypt: Connecting Domestic and International Struggles</t>
   </si>
   <si>
     <t>REEM</t>
   </si>
   <si>
     <t>9781138719712</t>
   </si>
   <si>
     <t>Rhythm New Trajectories in Law</t>
   </si>
   <si>
     <t>HEANEY</t>
   </si>
   <si>
     <t>9781032395470</t>
@@ -4394,65 +4394,65 @@
   <si>
     <t>Tanker Wars: The Assault on Merchant Shipping During the Iran-Iraq Crisis, 1980-1988</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>9781860640322</t>
   </si>
   <si>
     <t>TECHNOLOGY &amp; THE FUTURE OF ENERGY</t>
   </si>
   <si>
     <t>9789948147411</t>
   </si>
   <si>
     <t>TECHNOLOGY IN WARFARE THE ELECTRONIC DIMENSION</t>
   </si>
   <si>
     <t>Baram</t>
   </si>
   <si>
     <t>9789948009641</t>
   </si>
   <si>
+    <t>TERROR, TORTURE &amp; TERRORISM FACETS OF HUMAN BEHAVIOUR</t>
+  </si>
+  <si>
+    <t>Husain</t>
+  </si>
+  <si>
+    <t>9788178271644</t>
+  </si>
+  <si>
     <t>Terror, Torture &amp; Terrorism Facets Of Human Behaviour</t>
   </si>
   <si>
-    <t>Husain</t>
-[...1 lines deleted...]
-  <si>
     <t>8178271648</t>
   </si>
   <si>
-    <t>TERROR, TORTURE &amp; TERRORISM FACETS OF HUMAN BEHAVIOUR</t>
-[...4 lines deleted...]
-  <si>
     <t>Terrorism &amp; Violence In Southeast Asia</t>
   </si>
   <si>
     <t>8182749654</t>
   </si>
   <si>
     <t>TERRORISM &amp; VIOLENCE IN SOUTHEAST ASIA</t>
   </si>
   <si>
     <t>9798182749657</t>
   </si>
   <si>
     <t>29.75</t>
   </si>
   <si>
     <t>TERRORISM A CRITICAL INT</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>9780230221185</t>
   </si>
   <si>
     <t>Terrorism: Law and Policy</t>
@@ -4757,80 +4757,80 @@
   <si>
     <t>9780197679197</t>
   </si>
   <si>
     <t>THE FUTURE OF EUROPEAN WELFARE  98</t>
   </si>
   <si>
     <t>Meny</t>
   </si>
   <si>
     <t>9780333678244</t>
   </si>
   <si>
     <t>33.75</t>
   </si>
   <si>
     <t>THE FUTURE OF GLOBALIZATION</t>
   </si>
   <si>
     <t>Zedillo</t>
   </si>
   <si>
     <t>9780415771856</t>
   </si>
   <si>
+    <t>The Future of Natural Gas in the World Energy Market</t>
+  </si>
+  <si>
+    <t>9781860647222</t>
+  </si>
+  <si>
     <t>THE FUTURE OF NATURAL GAS IN THE WORLD ENERGY MARKET</t>
   </si>
   <si>
     <t>9781860647239</t>
   </si>
   <si>
-    <t>The Future of Natural Gas in the World Energy Market</t>
-[...4 lines deleted...]
-  <si>
     <t>The Future Of Oil As A Source Of Energy</t>
   </si>
   <si>
     <t>9789948000099</t>
   </si>
   <si>
+    <t>THE FUTURE OF WARFARE IN THE 21ST CENTURY</t>
+  </si>
+  <si>
+    <t>978994814832615200000458</t>
+  </si>
+  <si>
     <t>The Future Of Warfare In The 21st Century</t>
   </si>
   <si>
     <t>978994814832614966296576</t>
   </si>
   <si>
-    <t>THE FUTURE OF WARFARE IN THE 21ST CENTURY</t>
-[...4 lines deleted...]
-  <si>
     <t>The Global Game of Coal Retreat, Resurgence and Eventual Retreat</t>
   </si>
   <si>
     <t>DIETL</t>
   </si>
   <si>
     <t>9781032898698</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>THE GORDON RIOTS</t>
   </si>
   <si>
     <t>Wood</t>
   </si>
   <si>
     <t>9781107479845</t>
   </si>
   <si>
     <t>The Government They Deserve</t>
   </si>
   <si>
     <t>Khalid</t>
@@ -4847,66 +4847,66 @@
   <si>
     <t>EGLEZOU</t>
   </si>
   <si>
     <t>9781845117870</t>
   </si>
   <si>
     <t>THE GULF CHALLENGES OF THE FUTURE</t>
   </si>
   <si>
     <t>9789948007050</t>
   </si>
   <si>
     <t>THE GULF OIL &amp; GAS SECTOR POTENTIAL &amp; CONSTRAINTS</t>
   </si>
   <si>
     <t>9789948008088</t>
   </si>
   <si>
     <t>The Gulf States A Business Hb  92</t>
   </si>
   <si>
     <t>631169997</t>
   </si>
   <si>
+    <t>THE GULF TANKER WAR  98</t>
+  </si>
+  <si>
+    <t>Shazly</t>
+  </si>
+  <si>
+    <t>9780333716427</t>
+  </si>
+  <si>
+    <t>33.25</t>
+  </si>
+  <si>
     <t>The Gulf Tanker War  98</t>
   </si>
   <si>
-    <t>Shazly</t>
-[...1 lines deleted...]
-  <si>
     <t>333716426</t>
-  </si>
-[...7 lines deleted...]
-    <t>33.25</t>
   </si>
   <si>
     <t>The Humanities in City Planning Culture, Uncertainty, and Visuality</t>
   </si>
   <si>
     <t>9781032755212</t>
   </si>
   <si>
     <t>The IMF Crisis of 1976 and British Politics</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>9781850437253</t>
   </si>
   <si>
     <t>The Inglorious Years: The Collapse of the Industrial Order and the Rise of Digital Society</t>
   </si>
   <si>
     <t>9780691222257</t>
   </si>
   <si>
     <t>THE INITED STATES AND IRAN:ANALYZING THE STRUCTURAL IMPEDIMENTS TO A RAPPROCHEMENT</t>
   </si>
@@ -13717,71 +13717,71 @@
       </c>
       <c r="E361" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1141</v>
+        <v>250</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>250</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="0" t="s">
         <v>6</v>
@@ -14967,71 +14967,71 @@
       </c>
       <c r="E424" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>1323</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="E425" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>1176</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>1328</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="0" t="s">
         <v>6</v>
@@ -16829,79 +16829,79 @@
         <v>6</v>
       </c>
       <c r="B518" s="0" t="s">
         <v>1578</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="D518" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="E518" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B519" s="0" t="s">
         <v>1581</v>
       </c>
-      <c r="C519" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C519" s="0"/>
       <c r="D519" s="0" t="s">
         <v>1582</v>
       </c>
       <c r="E519" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F519" s="0" t="s">
-        <v>290</v>
+        <v>21</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B520" s="0" t="s">
         <v>1583</v>
       </c>
-      <c r="C520" s="0"/>
+      <c r="C520" s="0" t="s">
+        <v>114</v>
+      </c>
       <c r="D520" s="0" t="s">
         <v>1584</v>
       </c>
       <c r="E520" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F520" s="0" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>1585</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D521" s="0" t="s">
         <v>1586</v>
       </c>
       <c r="E521" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="0" t="s">
         <v>6</v>
@@ -17077,71 +17077,71 @@
       </c>
       <c r="E530" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>1611</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>1612</v>
       </c>
       <c r="D531" s="0" t="s">
         <v>1613</v>
       </c>
       <c r="E531" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F531" s="0" t="s">
-        <v>716</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>1612</v>
       </c>
       <c r="D532" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="E532" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F532" s="0" t="s">
-        <v>1616</v>
+        <v>716</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1617</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>1453</v>
       </c>
       <c r="D533" s="0" t="s">
         <v>1618</v>
       </c>
       <c r="E533" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="0" t="s">
         <v>6</v>