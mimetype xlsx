--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -2936,71 +2936,71 @@
   <si>
     <t>9789774168185</t>
   </si>
   <si>
     <t>JIHAD OF THE PEN</t>
   </si>
   <si>
     <t>Rudolph</t>
   </si>
   <si>
     <t>9789774168635</t>
   </si>
   <si>
     <t>JIHAD THE TRAIL OF POLITICAL ISLAM</t>
   </si>
   <si>
     <t>Kepel</t>
   </si>
   <si>
     <t>9781845112578</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
+    <t>JIHADI TERRORISM MAKING OF A WORLD WAR?</t>
+  </si>
+  <si>
+    <t>Sahai</t>
+  </si>
+  <si>
+    <t>9788121209052</t>
+  </si>
+  <si>
+    <t>32.4</t>
+  </si>
+  <si>
     <t>Jihadi Terrorism Making Of A World War?</t>
   </si>
   <si>
-    <t>Sahai</t>
-[...1 lines deleted...]
-  <si>
     <t>8121209056</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>JIHADI TERRORISM MAKING OF A WORLD WAR?</t>
-[...7 lines deleted...]
-  <si>
     <t>JORDAN,THE UNITED STATES &amp; THE MIDDLE EAST PEACE PROCESS 1974-</t>
   </si>
   <si>
     <t>Madfai</t>
   </si>
   <si>
     <t>9780521415231</t>
   </si>
   <si>
     <t>22.75</t>
   </si>
   <si>
     <t>José Martí, Cuban Apostle</t>
   </si>
   <si>
     <t>IKEDA</t>
   </si>
   <si>
     <t>9781848851993</t>
   </si>
   <si>
     <t>Justice by Means of Democracy</t>
   </si>
   <si>
     <t>Allen</t>
@@ -3428,65 +3428,65 @@
   <si>
     <t>OPENING DOORS TO THE WORLD A NEW TRADE AGENDA FOR THE MIDDLE EAST  98</t>
   </si>
   <si>
     <t>Safadi</t>
   </si>
   <si>
     <t>9789774244964</t>
   </si>
   <si>
     <t>Our Common Bonds: Using What Americans Share to Help Bridge the Partisan Divide</t>
   </si>
   <si>
     <t>9780226824703</t>
   </si>
   <si>
     <t>Out of Austria: The Austrian Centre in London in World War II</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>9781845114756</t>
   </si>
   <si>
+    <t>OUT OF THE CRISIS  93</t>
+  </si>
+  <si>
+    <t>Deming</t>
+  </si>
+  <si>
+    <t>911379010</t>
+  </si>
+  <si>
+    <t>25.5</t>
+  </si>
+  <si>
     <t>Out Of The Crisis  93</t>
   </si>
   <si>
-    <t>Deming</t>
-[...10 lines deleted...]
-  <si>
     <t>Outsiders: Memories of Migration to and from North Korea</t>
   </si>
   <si>
     <t>Bell</t>
   </si>
   <si>
     <t>9781800739130</t>
   </si>
   <si>
     <t>Outsiders: Why Difference is the Future of Civil Rights</t>
   </si>
   <si>
     <t>Kramer</t>
   </si>
   <si>
     <t>9780190682743</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Weaver</t>
@@ -3704,158 +3704,158 @@
   <si>
     <t xml:space="preserve"> Jiyoung Ko</t>
   </si>
   <si>
     <t>9780197684573</t>
   </si>
   <si>
     <t>POST-COMMUNIST TRANSITIONAL JUSTICE  215</t>
   </si>
   <si>
     <t>Stan</t>
   </si>
   <si>
     <t>9781107065567</t>
   </si>
   <si>
     <t>Postcoloniality The French Dimension</t>
   </si>
   <si>
     <t xml:space="preserve"> Margaret A. Majumdar</t>
   </si>
   <si>
     <t>9781800739444</t>
   </si>
   <si>
+    <t>POWER &amp; STABILITY BRITISH FOREIGN POLICY, 1865-1965</t>
+  </si>
+  <si>
+    <t>Goldstein</t>
+  </si>
+  <si>
+    <t>9780714684420</t>
+  </si>
+  <si>
+    <t>29.45</t>
+  </si>
+  <si>
     <t>Power &amp; Stability British Foreign Policy, 1865-1965</t>
   </si>
   <si>
-    <t>Goldstein</t>
-[...1 lines deleted...]
-  <si>
     <t>714684422</t>
   </si>
   <si>
-    <t>POWER &amp; STABILITY BRITISH FOREIGN POLICY, 1865-1965</t>
-[...7 lines deleted...]
-  <si>
     <t>POWER INFORMATION &amp; WAR</t>
   </si>
   <si>
     <t>Caldwell</t>
   </si>
   <si>
     <t>15200000559</t>
   </si>
   <si>
     <t>Power Shift</t>
   </si>
   <si>
     <t>9781783607938</t>
   </si>
   <si>
     <t>PRESIDENTIAL ELECTIONS&amp;OTHER COOL FACTS</t>
   </si>
   <si>
     <t>9781438006918</t>
   </si>
   <si>
     <t>Presidential Leadership and National Security: The Obama Legacy and Trump Trajectory</t>
   </si>
   <si>
     <t>9781138284203</t>
   </si>
   <si>
     <t>76.5</t>
   </si>
   <si>
     <t>Privatization and Deregulation in the Gulf Energy Sector</t>
   </si>
   <si>
     <t>9781860644115</t>
   </si>
   <si>
     <t>PROSPECTS FOR THE AMERICAN AGE</t>
   </si>
   <si>
     <t>9789948148586</t>
   </si>
   <si>
+    <t>Psychological Perspective Of International</t>
+  </si>
+  <si>
+    <t>Rajamanickam</t>
+  </si>
+  <si>
+    <t>8180695808</t>
+  </si>
+  <si>
     <t>PSYCHOLOGICAL PERSPECTIVE OF INTERNATIONAL</t>
   </si>
   <si>
-    <t>Rajamanickam</t>
-[...1 lines deleted...]
-  <si>
     <t>9788180695803</t>
   </si>
   <si>
-    <t>Psychological Perspective Of International</t>
-[...4 lines deleted...]
-  <si>
     <t>Psychopolitics: Neoliberalism and New Technologies of Power</t>
   </si>
   <si>
     <t>9781784785772</t>
   </si>
   <si>
     <t>Public Administration (The Basics)</t>
   </si>
   <si>
     <t>SALVATORE</t>
   </si>
   <si>
     <t>9781032302119</t>
   </si>
   <si>
+    <t>Public Opinion Polling &amp; Politics In Britain  95</t>
+  </si>
+  <si>
+    <t>Broughton</t>
+  </si>
+  <si>
+    <t>134339215</t>
+  </si>
+  <si>
     <t>PUBLIC OPINION POLLING &amp; POLITICS IN BRITAIN  95</t>
   </si>
   <si>
-    <t>Broughton</t>
-[...1 lines deleted...]
-  <si>
     <t>9780134339214</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
-    <t>Public Opinion Polling &amp; Politics In Britain  95</t>
-[...4 lines deleted...]
-  <si>
     <t>Pulpit, Mosque and Nation: Turkish Friday Sermons as Text and Ritual</t>
   </si>
   <si>
     <t>ELISABETH OZDALGA</t>
   </si>
   <si>
     <t>9781474488211</t>
   </si>
   <si>
     <t>Punk Crisis: The Global Punk Rock Revolution</t>
   </si>
   <si>
     <t>Patton</t>
   </si>
   <si>
     <t>9780190872366</t>
   </si>
   <si>
     <t>Purgatory Citizenship: Reentry, Race, and Abolition</t>
   </si>
   <si>
     <t>SMILEY</t>
   </si>
   <si>
     <t>9780520385993</t>
@@ -3983,68 +3983,68 @@
   <si>
     <t>Mollere</t>
   </si>
   <si>
     <t>15200000549</t>
   </si>
   <si>
     <t>Rethinking and Unthinking Development</t>
   </si>
   <si>
     <t>BUSANI MPOFU</t>
   </si>
   <si>
     <t>9781800736450</t>
   </si>
   <si>
     <t>Reunifying Cyprus: The Annan Plan and Beyond</t>
   </si>
   <si>
     <t>FAUSTMANN</t>
   </si>
   <si>
     <t>9781848859593</t>
   </si>
   <si>
+    <t>Revolution In Iran  96</t>
+  </si>
+  <si>
+    <t>Daneshavar</t>
+  </si>
+  <si>
+    <t>333659651</t>
+  </si>
+  <si>
     <t>REVOLUTION IN IRAN  96</t>
   </si>
   <si>
-    <t>Daneshavar</t>
-[...1 lines deleted...]
-  <si>
     <t>9780333659656</t>
   </si>
   <si>
     <t>17.5</t>
   </si>
   <si>
-    <t>Revolution In Iran  96</t>
-[...4 lines deleted...]
-  <si>
     <t>Revolution of Things: The Islamism and Post-Islamism of Objects in Tehran</t>
   </si>
   <si>
     <t>SEFAT</t>
   </si>
   <si>
     <t>9780691246345</t>
   </si>
   <si>
     <t>Revolutionary Egypt: Connecting Domestic and International Struggles</t>
   </si>
   <si>
     <t>REEM</t>
   </si>
   <si>
     <t>9781138719712</t>
   </si>
   <si>
     <t>Rhythm New Trajectories in Law</t>
   </si>
   <si>
     <t>HEANEY</t>
   </si>
   <si>
     <t>9781032395470</t>
@@ -4394,80 +4394,80 @@
   <si>
     <t>Tanker Wars: The Assault on Merchant Shipping During the Iran-Iraq Crisis, 1980-1988</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>9781860640322</t>
   </si>
   <si>
     <t>TECHNOLOGY &amp; THE FUTURE OF ENERGY</t>
   </si>
   <si>
     <t>9789948147411</t>
   </si>
   <si>
     <t>TECHNOLOGY IN WARFARE THE ELECTRONIC DIMENSION</t>
   </si>
   <si>
     <t>Baram</t>
   </si>
   <si>
     <t>9789948009641</t>
   </si>
   <si>
+    <t>Terror, Torture &amp; Terrorism Facets Of Human Behaviour</t>
+  </si>
+  <si>
+    <t>Husain</t>
+  </si>
+  <si>
+    <t>8178271648</t>
+  </si>
+  <si>
     <t>TERROR, TORTURE &amp; TERRORISM FACETS OF HUMAN BEHAVIOUR</t>
   </si>
   <si>
-    <t>Husain</t>
-[...1 lines deleted...]
-  <si>
     <t>9788178271644</t>
   </si>
   <si>
-    <t>Terror, Torture &amp; Terrorism Facets Of Human Behaviour</t>
-[...2 lines deleted...]
-    <t>8178271648</t>
+    <t>TERRORISM &amp; VIOLENCE IN SOUTHEAST ASIA</t>
+  </si>
+  <si>
+    <t>9798182749657</t>
+  </si>
+  <si>
+    <t>29.75</t>
   </si>
   <si>
     <t>Terrorism &amp; Violence In Southeast Asia</t>
   </si>
   <si>
     <t>8182749654</t>
   </si>
   <si>
-    <t>TERRORISM &amp; VIOLENCE IN SOUTHEAST ASIA</t>
-[...7 lines deleted...]
-  <si>
     <t>TERRORISM A CRITICAL INT</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>9780230221185</t>
   </si>
   <si>
     <t>Terrorism: Law and Policy</t>
   </si>
   <si>
     <t>9781138655317</t>
   </si>
   <si>
     <t>THE 1998 UNITED STATES ELECTIONS</t>
   </si>
   <si>
     <t>The Abu Ghraib Investigations</t>
   </si>
   <si>
     <t>Whitney</t>
   </si>
   <si>
     <t>9781586483197</t>
@@ -4757,60 +4757,60 @@
   <si>
     <t>9780197679197</t>
   </si>
   <si>
     <t>THE FUTURE OF EUROPEAN WELFARE  98</t>
   </si>
   <si>
     <t>Meny</t>
   </si>
   <si>
     <t>9780333678244</t>
   </si>
   <si>
     <t>33.75</t>
   </si>
   <si>
     <t>THE FUTURE OF GLOBALIZATION</t>
   </si>
   <si>
     <t>Zedillo</t>
   </si>
   <si>
     <t>9780415771856</t>
   </si>
   <si>
+    <t>THE FUTURE OF NATURAL GAS IN THE WORLD ENERGY MARKET</t>
+  </si>
+  <si>
+    <t>9781860647239</t>
+  </si>
+  <si>
     <t>The Future of Natural Gas in the World Energy Market</t>
   </si>
   <si>
     <t>9781860647222</t>
-  </si>
-[...4 lines deleted...]
-    <t>9781860647239</t>
   </si>
   <si>
     <t>The Future Of Oil As A Source Of Energy</t>
   </si>
   <si>
     <t>9789948000099</t>
   </si>
   <si>
     <t>THE FUTURE OF WARFARE IN THE 21ST CENTURY</t>
   </si>
   <si>
     <t>978994814832615200000458</t>
   </si>
   <si>
     <t>The Future Of Warfare In The 21st Century</t>
   </si>
   <si>
     <t>978994814832614966296576</t>
   </si>
   <si>
     <t>The Global Game of Coal Retreat, Resurgence and Eventual Retreat</t>
   </si>
   <si>
     <t>DIETL</t>
   </si>
@@ -12673,51 +12673,51 @@
       </c>
       <c r="E308" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>988</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>989</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>991</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>992</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
@@ -13717,71 +13717,71 @@
       </c>
       <c r="E361" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>250</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1142</v>
+        <v>250</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="0" t="s">
         <v>6</v>
@@ -14313,71 +14313,71 @@
       </c>
       <c r="E391" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1232</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>346</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>1235</v>
+        <v>346</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1238</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="0" t="s">
         <v>6</v>
@@ -14547,71 +14547,71 @@
       </c>
       <c r="E403" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>1262</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>1263</v>
+        <v>132</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
       <c r="E405" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>132</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>1266</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>1267</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>1268</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="0" t="s">
         <v>6</v>
@@ -14967,71 +14967,71 @@
       </c>
       <c r="E424" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>1323</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="E425" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>1326</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>1176</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="0" t="s">
         <v>6</v>
@@ -15983,71 +15983,71 @@
       </c>
       <c r="E475" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>1465</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D476" s="0" t="s">
         <v>1466</v>
       </c>
       <c r="E476" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F476" s="0" t="s">
-        <v>346</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D477" s="0" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="E477" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F477" s="0" t="s">
-        <v>1469</v>
+        <v>346</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>1470</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>1471</v>
       </c>
       <c r="D478" s="0" t="s">
         <v>1472</v>
       </c>
       <c r="E478" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="0" t="s">
         <v>6</v>
@@ -16679,51 +16679,51 @@
       </c>
       <c r="E510" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B511" s="0" t="s">
         <v>1556</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>1557</v>
       </c>
       <c r="D511" s="0" t="s">
         <v>1558</v>
       </c>
       <c r="E511" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F511" s="0" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B512" s="0" t="s">
         <v>1559</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>1560</v>
       </c>
       <c r="D512" s="0" t="s">
         <v>1561</v>
       </c>
       <c r="E512" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="0" t="s">
         <v>6</v>
@@ -16829,79 +16829,79 @@
         <v>6</v>
       </c>
       <c r="B518" s="0" t="s">
         <v>1578</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="D518" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="E518" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B519" s="0" t="s">
         <v>1581</v>
       </c>
-      <c r="C519" s="0"/>
+      <c r="C519" s="0" t="s">
+        <v>114</v>
+      </c>
       <c r="D519" s="0" t="s">
         <v>1582</v>
       </c>
       <c r="E519" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F519" s="0" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B520" s="0" t="s">
         <v>1583</v>
       </c>
-      <c r="C520" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C520" s="0"/>
       <c r="D520" s="0" t="s">
         <v>1584</v>
       </c>
       <c r="E520" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F520" s="0" t="s">
-        <v>290</v>
+        <v>21</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>1585</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D521" s="0" t="s">
         <v>1586</v>
       </c>
       <c r="E521" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="0" t="s">
         <v>6</v>
@@ -18745,51 +18745,51 @@
       </c>
       <c r="E614" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B615" s="0" t="s">
         <v>1848</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>1849</v>
       </c>
       <c r="D615" s="0" t="s">
         <v>1850</v>
       </c>
       <c r="E615" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F615" s="0" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B616" s="0" t="s">
         <v>1851</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>1852</v>
       </c>
       <c r="D616" s="0" t="s">
         <v>1853</v>
       </c>
       <c r="E616" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="0" t="s">
         <v>6</v>