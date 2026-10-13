--- v2 (2026-08-18)
+++ v3 (2026-10-13)
@@ -2936,71 +2936,71 @@
   <si>
     <t>9789774168185</t>
   </si>
   <si>
     <t>JIHAD OF THE PEN</t>
   </si>
   <si>
     <t>Rudolph</t>
   </si>
   <si>
     <t>9789774168635</t>
   </si>
   <si>
     <t>JIHAD THE TRAIL OF POLITICAL ISLAM</t>
   </si>
   <si>
     <t>Kepel</t>
   </si>
   <si>
     <t>9781845112578</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
+    <t>Jihadi Terrorism Making Of A World War?</t>
+  </si>
+  <si>
+    <t>Sahai</t>
+  </si>
+  <si>
+    <t>8121209056</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
     <t>JIHADI TERRORISM MAKING OF A WORLD WAR?</t>
   </si>
   <si>
-    <t>Sahai</t>
-[...1 lines deleted...]
-  <si>
     <t>9788121209052</t>
   </si>
   <si>
     <t>32.4</t>
   </si>
   <si>
-    <t>Jihadi Terrorism Making Of A World War?</t>
-[...7 lines deleted...]
-  <si>
     <t>JORDAN,THE UNITED STATES &amp; THE MIDDLE EAST PEACE PROCESS 1974-</t>
   </si>
   <si>
     <t>Madfai</t>
   </si>
   <si>
     <t>9780521415231</t>
   </si>
   <si>
     <t>22.75</t>
   </si>
   <si>
     <t>José Martí, Cuban Apostle</t>
   </si>
   <si>
     <t>IKEDA</t>
   </si>
   <si>
     <t>9781848851993</t>
   </si>
   <si>
     <t>Justice by Means of Democracy</t>
   </si>
   <si>
     <t>Allen</t>
@@ -3704,68 +3704,68 @@
   <si>
     <t xml:space="preserve"> Jiyoung Ko</t>
   </si>
   <si>
     <t>9780197684573</t>
   </si>
   <si>
     <t>POST-COMMUNIST TRANSITIONAL JUSTICE  215</t>
   </si>
   <si>
     <t>Stan</t>
   </si>
   <si>
     <t>9781107065567</t>
   </si>
   <si>
     <t>Postcoloniality The French Dimension</t>
   </si>
   <si>
     <t xml:space="preserve"> Margaret A. Majumdar</t>
   </si>
   <si>
     <t>9781800739444</t>
   </si>
   <si>
+    <t>Power &amp; Stability British Foreign Policy, 1865-1965</t>
+  </si>
+  <si>
+    <t>Goldstein</t>
+  </si>
+  <si>
+    <t>714684422</t>
+  </si>
+  <si>
     <t>POWER &amp; STABILITY BRITISH FOREIGN POLICY, 1865-1965</t>
   </si>
   <si>
-    <t>Goldstein</t>
-[...1 lines deleted...]
-  <si>
     <t>9780714684420</t>
   </si>
   <si>
     <t>29.45</t>
   </si>
   <si>
-    <t>Power &amp; Stability British Foreign Policy, 1865-1965</t>
-[...4 lines deleted...]
-  <si>
     <t>POWER INFORMATION &amp; WAR</t>
   </si>
   <si>
     <t>Caldwell</t>
   </si>
   <si>
     <t>15200000559</t>
   </si>
   <si>
     <t>Power Shift</t>
   </si>
   <si>
     <t>9781783607938</t>
   </si>
   <si>
     <t>PRESIDENTIAL ELECTIONS&amp;OTHER COOL FACTS</t>
   </si>
   <si>
     <t>9781438006918</t>
   </si>
   <si>
     <t>Presidential Leadership and National Security: The Obama Legacy and Trump Trajectory</t>
   </si>
   <si>
     <t>9781138284203</t>
@@ -3983,68 +3983,68 @@
   <si>
     <t>Mollere</t>
   </si>
   <si>
     <t>15200000549</t>
   </si>
   <si>
     <t>Rethinking and Unthinking Development</t>
   </si>
   <si>
     <t>BUSANI MPOFU</t>
   </si>
   <si>
     <t>9781800736450</t>
   </si>
   <si>
     <t>Reunifying Cyprus: The Annan Plan and Beyond</t>
   </si>
   <si>
     <t>FAUSTMANN</t>
   </si>
   <si>
     <t>9781848859593</t>
   </si>
   <si>
+    <t>REVOLUTION IN IRAN  96</t>
+  </si>
+  <si>
+    <t>Daneshavar</t>
+  </si>
+  <si>
+    <t>9780333659656</t>
+  </si>
+  <si>
+    <t>17.5</t>
+  </si>
+  <si>
     <t>Revolution In Iran  96</t>
   </si>
   <si>
-    <t>Daneshavar</t>
-[...1 lines deleted...]
-  <si>
     <t>333659651</t>
   </si>
   <si>
-    <t>REVOLUTION IN IRAN  96</t>
-[...7 lines deleted...]
-  <si>
     <t>Revolution of Things: The Islamism and Post-Islamism of Objects in Tehran</t>
   </si>
   <si>
     <t>SEFAT</t>
   </si>
   <si>
     <t>9780691246345</t>
   </si>
   <si>
     <t>Revolutionary Egypt: Connecting Domestic and International Struggles</t>
   </si>
   <si>
     <t>REEM</t>
   </si>
   <si>
     <t>9781138719712</t>
   </si>
   <si>
     <t>Rhythm New Trajectories in Law</t>
   </si>
   <si>
     <t>HEANEY</t>
   </si>
   <si>
     <t>9781032395470</t>
@@ -4394,65 +4394,65 @@
   <si>
     <t>Tanker Wars: The Assault on Merchant Shipping During the Iran-Iraq Crisis, 1980-1988</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>9781860640322</t>
   </si>
   <si>
     <t>TECHNOLOGY &amp; THE FUTURE OF ENERGY</t>
   </si>
   <si>
     <t>9789948147411</t>
   </si>
   <si>
     <t>TECHNOLOGY IN WARFARE THE ELECTRONIC DIMENSION</t>
   </si>
   <si>
     <t>Baram</t>
   </si>
   <si>
     <t>9789948009641</t>
   </si>
   <si>
+    <t>TERROR, TORTURE &amp; TERRORISM FACETS OF HUMAN BEHAVIOUR</t>
+  </si>
+  <si>
+    <t>Husain</t>
+  </si>
+  <si>
+    <t>9788178271644</t>
+  </si>
+  <si>
     <t>Terror, Torture &amp; Terrorism Facets Of Human Behaviour</t>
   </si>
   <si>
-    <t>Husain</t>
-[...1 lines deleted...]
-  <si>
     <t>8178271648</t>
   </si>
   <si>
-    <t>TERROR, TORTURE &amp; TERRORISM FACETS OF HUMAN BEHAVIOUR</t>
-[...4 lines deleted...]
-  <si>
     <t>TERRORISM &amp; VIOLENCE IN SOUTHEAST ASIA</t>
   </si>
   <si>
     <t>9798182749657</t>
   </si>
   <si>
     <t>29.75</t>
   </si>
   <si>
     <t>Terrorism &amp; Violence In Southeast Asia</t>
   </si>
   <si>
     <t>8182749654</t>
   </si>
   <si>
     <t>TERRORISM A CRITICAL INT</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>9780230221185</t>
   </si>
   <si>
     <t>Terrorism: Law and Policy</t>
@@ -4775,62 +4775,62 @@
   <si>
     <t>Zedillo</t>
   </si>
   <si>
     <t>9780415771856</t>
   </si>
   <si>
     <t>THE FUTURE OF NATURAL GAS IN THE WORLD ENERGY MARKET</t>
   </si>
   <si>
     <t>9781860647239</t>
   </si>
   <si>
     <t>The Future of Natural Gas in the World Energy Market</t>
   </si>
   <si>
     <t>9781860647222</t>
   </si>
   <si>
     <t>The Future Of Oil As A Source Of Energy</t>
   </si>
   <si>
     <t>9789948000099</t>
   </si>
   <si>
+    <t>The Future Of Warfare In The 21st Century</t>
+  </si>
+  <si>
+    <t>978994814832614966296576</t>
+  </si>
+  <si>
     <t>THE FUTURE OF WARFARE IN THE 21ST CENTURY</t>
   </si>
   <si>
     <t>978994814832615200000458</t>
   </si>
   <si>
-    <t>The Future Of Warfare In The 21st Century</t>
-[...4 lines deleted...]
-  <si>
     <t>The Global Game of Coal Retreat, Resurgence and Eventual Retreat</t>
   </si>
   <si>
     <t>DIETL</t>
   </si>
   <si>
     <t>9781032898698</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>THE GORDON RIOTS</t>
   </si>
   <si>
     <t>Wood</t>
   </si>
   <si>
     <t>9781107479845</t>
   </si>
   <si>
     <t>The Government They Deserve</t>
   </si>
   <si>
     <t>Khalid</t>
@@ -4847,66 +4847,66 @@
   <si>
     <t>EGLEZOU</t>
   </si>
   <si>
     <t>9781845117870</t>
   </si>
   <si>
     <t>THE GULF CHALLENGES OF THE FUTURE</t>
   </si>
   <si>
     <t>9789948007050</t>
   </si>
   <si>
     <t>THE GULF OIL &amp; GAS SECTOR POTENTIAL &amp; CONSTRAINTS</t>
   </si>
   <si>
     <t>9789948008088</t>
   </si>
   <si>
     <t>The Gulf States A Business Hb  92</t>
   </si>
   <si>
     <t>631169997</t>
   </si>
   <si>
+    <t>The Gulf Tanker War  98</t>
+  </si>
+  <si>
+    <t>Shazly</t>
+  </si>
+  <si>
+    <t>333716426</t>
+  </si>
+  <si>
     <t>THE GULF TANKER WAR  98</t>
   </si>
   <si>
-    <t>Shazly</t>
-[...1 lines deleted...]
-  <si>
     <t>9780333716427</t>
   </si>
   <si>
     <t>33.25</t>
-  </si>
-[...4 lines deleted...]
-    <t>333716426</t>
   </si>
   <si>
     <t>The Humanities in City Planning Culture, Uncertainty, and Visuality</t>
   </si>
   <si>
     <t>9781032755212</t>
   </si>
   <si>
     <t>The IMF Crisis of 1976 and British Politics</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>9781850437253</t>
   </si>
   <si>
     <t>The Inglorious Years: The Collapse of the Industrial Order and the Rise of Digital Society</t>
   </si>
   <si>
     <t>9780691222257</t>
   </si>
   <si>
     <t>THE INITED STATES AND IRAN:ANALYZING THE STRUCTURAL IMPEDIMENTS TO A RAPPROCHEMENT</t>
   </si>
@@ -12673,51 +12673,51 @@
       </c>
       <c r="E308" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>988</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>989</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>991</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>992</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
@@ -14313,71 +14313,71 @@
       </c>
       <c r="E391" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1232</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>1233</v>
+        <v>346</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>346</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1238</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="0" t="s">
         <v>6</v>
@@ -14967,71 +14967,71 @@
       </c>
       <c r="E424" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>1323</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="E425" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>1176</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>1328</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="0" t="s">
         <v>6</v>
@@ -16679,51 +16679,51 @@
       </c>
       <c r="E510" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B511" s="0" t="s">
         <v>1556</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>1557</v>
       </c>
       <c r="D511" s="0" t="s">
         <v>1558</v>
       </c>
       <c r="E511" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F511" s="0" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B512" s="0" t="s">
         <v>1559</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>1560</v>
       </c>
       <c r="D512" s="0" t="s">
         <v>1561</v>
       </c>
       <c r="E512" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="0" t="s">
         <v>6</v>
@@ -17077,71 +17077,71 @@
       </c>
       <c r="E530" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>1611</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>1612</v>
       </c>
       <c r="D531" s="0" t="s">
         <v>1613</v>
       </c>
       <c r="E531" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F531" s="0" t="s">
-        <v>1614</v>
+        <v>716</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>1612</v>
       </c>
       <c r="D532" s="0" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="E532" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F532" s="0" t="s">
-        <v>716</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1617</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>1453</v>
       </c>
       <c r="D533" s="0" t="s">
         <v>1618</v>
       </c>
       <c r="E533" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="0" t="s">
         <v>6</v>
@@ -18745,51 +18745,51 @@
       </c>
       <c r="E614" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B615" s="0" t="s">
         <v>1848</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>1849</v>
       </c>
       <c r="D615" s="0" t="s">
         <v>1850</v>
       </c>
       <c r="E615" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F615" s="0" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B616" s="0" t="s">
         <v>1851</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>1852</v>
       </c>
       <c r="D616" s="0" t="s">
         <v>1853</v>
       </c>
       <c r="E616" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="0" t="s">
         <v>6</v>