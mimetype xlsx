--- v0 (2026-05-07)
+++ v1 (2026-09-08)
@@ -329,128 +329,128 @@
   <si>
     <t>Garnett</t>
   </si>
   <si>
     <t>9781108028783</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>AN INT TO ASTROPHYSICS</t>
   </si>
   <si>
     <t>Biswas</t>
   </si>
   <si>
     <t>9788120340718</t>
   </si>
   <si>
     <t>9789350563953</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
+    <t>An Int To Atmospheric Physics</t>
+  </si>
+  <si>
+    <t>Andrews</t>
+  </si>
+  <si>
+    <t>521629586</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>AN INT TO ATMOSPHERIC PHYSICS</t>
   </si>
   <si>
-    <t>Andrews</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521629584</t>
   </si>
   <si>
-    <t>16</t>
-[...7 lines deleted...]
-  <si>
     <t>An Int To Cosmology</t>
   </si>
   <si>
     <t>Narlikar</t>
   </si>
   <si>
     <t>9780521793766</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>AN INT TO REGGE THEORY &amp; HIGH ENERGY PHYSICS</t>
   </si>
   <si>
     <t>Collins</t>
   </si>
   <si>
     <t>9780521110358</t>
   </si>
   <si>
     <t>An Int To The Environmental Physics Of Soil, Water &amp; Watersheds</t>
   </si>
   <si>
     <t>Rose</t>
   </si>
   <si>
     <t>9780521536790</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t>An Int To The Science Of Cosmology</t>
+  </si>
+  <si>
+    <t>Raine</t>
+  </si>
+  <si>
+    <t>750304057</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
     <t>AN INT TO THE SCIENCE OF COSMOLOGY</t>
   </si>
   <si>
-    <t>Raine</t>
-[...1 lines deleted...]
-  <si>
     <t>9780750304054</t>
   </si>
   <si>
-    <t>2001</t>
-[...1 lines deleted...]
-  <si>
     <t>27.7</t>
   </si>
   <si>
-    <t>An Int To The Science Of Cosmology</t>
-[...7 lines deleted...]
-  <si>
     <t>An Int To The Theory Of Elasticity</t>
   </si>
   <si>
     <t>Fox</t>
   </si>
   <si>
     <t>0486442411</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>AN Introductian TO ASTROBIOLOGY</t>
   </si>
   <si>
     <t>Gilmour</t>
   </si>
   <si>
     <t>9780521546218</t>
   </si>
   <si>
     <t>An Introductian To The Solar System</t>
   </si>
   <si>
     <t>Mcbride</t>
@@ -1115,68 +1115,68 @@
   <si>
     <t>Relativiyy</t>
   </si>
   <si>
     <t>9780415854719</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Electrodynamics: Classical and Quantum</t>
   </si>
   <si>
     <t>KAKANI</t>
   </si>
   <si>
     <t>9789389239034</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>34.8</t>
   </si>
   <si>
+    <t>ELECTRON OPTICS</t>
+  </si>
+  <si>
+    <t>Barnett</t>
+  </si>
+  <si>
+    <t>9780521179737</t>
+  </si>
+  <si>
+    <t>39.5</t>
+  </si>
+  <si>
     <t>Electron Optics</t>
   </si>
   <si>
-    <t>Barnett</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521179731</t>
   </si>
   <si>
-    <t>ELECTRON OPTICS</t>
-[...7 lines deleted...]
-  <si>
     <t>ELECTRONS OR THE NATURE &amp; PROPERTIES OF NEGATIVE ELECTRICITY</t>
   </si>
   <si>
     <t>Lodge</t>
   </si>
   <si>
     <t>9781108052146</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Elementary Wave Optics</t>
   </si>
   <si>
     <t>Webb</t>
   </si>
   <si>
     <t>9780486439358</t>
   </si>
   <si>
     <t>ELEMENTS OF MODERN PHYSICS</t>
   </si>
   <si>
     <t>Patil</t>
@@ -1235,71 +1235,71 @@
   <si>
     <t>150.5</t>
   </si>
   <si>
     <t>ENERGY AUDIT FOR PROFESSIONALS</t>
   </si>
   <si>
     <t>Kumar</t>
   </si>
   <si>
     <t>9788170358053</t>
   </si>
   <si>
     <t>ENERGY BEYOND OIL</t>
   </si>
   <si>
     <t>Blundell</t>
   </si>
   <si>
     <t>9780199209965</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
+    <t>ENERGY CONVERSION</t>
+  </si>
+  <si>
+    <t>Bakshi</t>
+  </si>
+  <si>
+    <t>9788184312027</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
     <t>Energy Conversion</t>
   </si>
   <si>
     <t>Gupta</t>
   </si>
   <si>
     <t>9788189757052</t>
   </si>
   <si>
-    <t>ENERGY CONVERSION</t>
-[...10 lines deleted...]
-  <si>
     <t>ENERGY EFFICIENCY</t>
   </si>
   <si>
     <t>Sioshansi</t>
   </si>
   <si>
     <t>9780123978790</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>ENERGY ENGINEERING&amp;MANAGEMENT</t>
   </si>
   <si>
     <t>CHAKRABARTI</t>
   </si>
   <si>
     <t>9788120342330</t>
   </si>
   <si>
     <t>ENERGY FOR THE 21ST CENTURY</t>
   </si>
   <si>
     <t>.</t>
@@ -1316,215 +1316,215 @@
   <si>
     <t>9780262693561</t>
   </si>
   <si>
     <t>ENERGY IN THE 21ST CENTURY</t>
   </si>
   <si>
     <t>Fanchi</t>
   </si>
   <si>
     <t>9789814434676</t>
   </si>
   <si>
     <t>Energy Management In Illuminating Systems</t>
   </si>
   <si>
     <t>Chen</t>
   </si>
   <si>
     <t>9790849326287</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
+    <t>ENERGY PLANNING &amp; POLICY  95</t>
+  </si>
+  <si>
+    <t>Kleinpeter</t>
+  </si>
+  <si>
+    <t>9780471955368</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>23.38</t>
+  </si>
+  <si>
     <t>Energy Planning &amp; Policy  95</t>
   </si>
   <si>
-    <t>Kleinpeter</t>
-[...1 lines deleted...]
-  <si>
     <t>471955361</t>
   </si>
   <si>
-    <t>1995</t>
-[...1 lines deleted...]
-  <si>
     <t>23</t>
   </si>
   <si>
-    <t>ENERGY PLANNING &amp; POLICY  95</t>
-[...7 lines deleted...]
-  <si>
     <t>ENERGY SECURITY EQUALITY, AND  JUSTICE</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
     <t>9780415815208</t>
   </si>
   <si>
     <t>ENERGY STORAGE DEVICES</t>
   </si>
   <si>
     <t>CHAVDA</t>
   </si>
   <si>
     <t>9788119365449</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>ENERGY STORAGE SCIENCE &amp; TECHNOLOGY</t>
   </si>
   <si>
     <t>Pendse</t>
   </si>
   <si>
     <t>9789380090122</t>
   </si>
   <si>
+    <t>ENERGY SYSTEMS &amp; SUSTAINABILITY</t>
+  </si>
+  <si>
+    <t>Boyle</t>
+  </si>
+  <si>
+    <t>9780199261796</t>
+  </si>
+  <si>
     <t>Energy Systems &amp; Sustainability</t>
   </si>
   <si>
-    <t>Boyle</t>
-[...1 lines deleted...]
-  <si>
     <t>199261792</t>
   </si>
   <si>
-    <t>ENERGY SYSTEMS &amp; SUSTAINABILITY</t>
-[...4 lines deleted...]
-  <si>
     <t>ENERGY THE SUBTLE CONCEPT</t>
   </si>
   <si>
     <t>Coopersmith</t>
   </si>
   <si>
     <t>9780199546503</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>ENERGY-TRANSDUCING A T PASES</t>
   </si>
   <si>
     <t>Tonomura</t>
   </si>
   <si>
     <t>9780521104814</t>
   </si>
   <si>
     <t>Energy:crisis Or Opportunity</t>
   </si>
   <si>
     <t>Schumacher</t>
   </si>
   <si>
     <t>9780333384251</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>ENERGY:MANAGEMENT, SUPPLY AND CONSERVATION</t>
   </si>
   <si>
     <t>Beggs</t>
   </si>
   <si>
     <t>9780750650960</t>
   </si>
   <si>
+    <t>Engineering Physics</t>
+  </si>
+  <si>
+    <t>9789388653695</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
     <t>ENGINEERING PHYSICS</t>
   </si>
   <si>
     <t>Babu</t>
   </si>
   <si>
     <t>9788131532430</t>
   </si>
   <si>
     <t>16.5</t>
   </si>
   <si>
-    <t>Engineering Physics</t>
-[...1 lines deleted...]
-  <si>
     <t>Basu</t>
   </si>
   <si>
     <t>9788180522338</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>9788123928418</t>
   </si>
   <si>
     <t>29.8</t>
   </si>
   <si>
-    <t>9789388653695</t>
-[...2 lines deleted...]
-    <t>80</t>
+    <t>ENVIRONMENTAL PHYSICS</t>
+  </si>
+  <si>
+    <t>9780415201919</t>
+  </si>
+  <si>
+    <t>29.75</t>
   </si>
   <si>
     <t>Environmental Physics</t>
   </si>
   <si>
     <t>415201918</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>ENVIRONMENTAL PHYSICS</t>
-[...7 lines deleted...]
-  <si>
     <t>ESSENTIAL QUANTUM MECHANICS</t>
   </si>
   <si>
     <t>Bowman</t>
   </si>
   <si>
     <t>9780199228935</t>
   </si>
   <si>
     <t>ESSENTIAL QUANTUM OPTICS</t>
   </si>
   <si>
     <t>Leonhardt</t>
   </si>
   <si>
     <t>9780521145053</t>
   </si>
   <si>
     <t>ESSENTIALS OF NONLINEAR OPTICS</t>
   </si>
   <si>
     <t>MURTI</t>
   </si>
   <si>
     <t>9789383656639</t>
@@ -1532,65 +1532,65 @@
   <si>
     <t>EXPERIMENTS IN NUCLEAR PHYSICS</t>
   </si>
   <si>
     <t>SHARMA</t>
   </si>
   <si>
     <t>EXPERIMENTS IN PHYSICS</t>
   </si>
   <si>
     <t>71.7</t>
   </si>
   <si>
     <t>Explaining Renewable Energy</t>
   </si>
   <si>
     <t>Moore</t>
   </si>
   <si>
     <t>9781032278414</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
+    <t>Extreme States Of Matter In Strong Interaction Physics</t>
+  </si>
+  <si>
+    <t>Helmut</t>
+  </si>
+  <si>
+    <t>11000000268</t>
+  </si>
+  <si>
     <t>EXTREME STATES OF MATTER IN STRONG INTERACTION PHYSICS</t>
   </si>
   <si>
-    <t>Helmut</t>
-[...1 lines deleted...]
-  <si>
     <t>9783642239076</t>
   </si>
   <si>
-    <t>Extreme States Of Matter In Strong Interaction Physics</t>
-[...4 lines deleted...]
-  <si>
     <t>FIBER OPTICS&amp;LASERS THE TWO REVOLUTIONS</t>
   </si>
   <si>
     <t>9789385935909</t>
   </si>
   <si>
     <t>FINITE-TEMPERATURE FIELD THEORY PRINCIPLES &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>Gale</t>
   </si>
   <si>
     <t>9780521173223</t>
   </si>
   <si>
     <t>Finn's Thermal Physics</t>
   </si>
   <si>
     <t>9781498718875</t>
   </si>
   <si>
     <t>87.5</t>
   </si>
   <si>
     <t>Form, Matter, Substance</t>
@@ -1601,413 +1601,413 @@
   <si>
     <t>9780198880684</t>
   </si>
   <si>
     <t>FOURIER OPTICS &amp; COMPUTATIONAL IMAGING</t>
   </si>
   <si>
     <t>Khare</t>
   </si>
   <si>
     <t>9789385462290</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>FRONTIERS IN NUMERICAL RELATIVITY</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>9780521115957</t>
   </si>
   <si>
+    <t>FUNDAMENTALS OF COSMOLOGY</t>
+  </si>
+  <si>
+    <t>Rich</t>
+  </si>
+  <si>
+    <t>9783540413509</t>
+  </si>
+  <si>
+    <t>31.15</t>
+  </si>
+  <si>
     <t>Fundamentals Of Cosmology</t>
   </si>
   <si>
-    <t>Rich</t>
-[...1 lines deleted...]
-  <si>
     <t>3540413502</t>
   </si>
   <si>
-    <t>FUNDAMENTALS OF COSMOLOGY</t>
-[...7 lines deleted...]
-  <si>
     <t>FUNDAMENTALS OF OPTICAL ENGINEERING</t>
   </si>
   <si>
     <t>Cai</t>
   </si>
   <si>
     <t>9789382220909</t>
   </si>
   <si>
+    <t>FUNDAMENTALS OF QUANTUM MECHANICS</t>
+  </si>
+  <si>
+    <t>Erkoc</t>
+  </si>
+  <si>
+    <t>9781584887324</t>
+  </si>
+  <si>
+    <t>52.5</t>
+  </si>
+  <si>
     <t>Fundamentals Of Quantum Mechanics</t>
   </si>
   <si>
-    <t>Erkoc</t>
-[...1 lines deleted...]
-  <si>
     <t>158488732X</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>FUNDAMENTALS OF QUANTUM MECHANICS</t>
-[...7 lines deleted...]
-  <si>
     <t>Fundamentals Of Quantum Optics</t>
   </si>
   <si>
     <t>9780486450087</t>
   </si>
   <si>
     <t>GALAXIES, AXISYMMETRIC SYSTEMS AND RELATIVITY</t>
   </si>
   <si>
     <t>Maccallum</t>
   </si>
   <si>
     <t>9780521281331</t>
   </si>
   <si>
     <t>GALAXY MORPHOLOGY AND CLASSIFICATION SIDNEY VAN DEN BERGH  98</t>
   </si>
   <si>
     <t>Bergh</t>
   </si>
   <si>
     <t>9780521623353</t>
   </si>
   <si>
     <t>GAUGE/GRAVITY DUALIY FOUNDATIONS AND APPLICATIONS</t>
   </si>
   <si>
     <t>Ammon</t>
   </si>
   <si>
     <t>9781107010345</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>General Continuum Mechanics</t>
   </si>
   <si>
     <t>Chung</t>
   </si>
   <si>
     <t>9780521874069</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>General Relativity</t>
+  </si>
+  <si>
+    <t>Kenyon</t>
+  </si>
+  <si>
+    <t>198519966</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
     <t>GENERAL RELATIVITY</t>
   </si>
   <si>
-    <t>Kenyon</t>
-[...1 lines deleted...]
-  <si>
     <t>9780198519966</t>
   </si>
   <si>
     <t>49.6</t>
   </si>
   <si>
-    <t>General Relativity</t>
-[...5 lines deleted...]
-    <t>49</t>
+    <t>GEOMETRICAL PHYSICS IN MINKOWSKI SPACETIME</t>
+  </si>
+  <si>
+    <t>Rowe</t>
+  </si>
+  <si>
+    <t>9781852333669</t>
+  </si>
+  <si>
+    <t>35.47</t>
   </si>
   <si>
     <t>Geometrical Physics In Minkowski Spacetime</t>
   </si>
   <si>
-    <t>Rowe</t>
-[...1 lines deleted...]
-  <si>
     <t>1852333669</t>
   </si>
   <si>
-    <t>GEOMETRICAL PHYSICS IN MINKOWSKI SPACETIME</t>
-[...5 lines deleted...]
-    <t>35.47</t>
+    <t>GLOBULAR CLUSTERS  99</t>
+  </si>
+  <si>
+    <t>Sanchez</t>
+  </si>
+  <si>
+    <t>9780521770583</t>
+  </si>
+  <si>
+    <t>38.5</t>
   </si>
   <si>
     <t>Globular Clusters  99</t>
   </si>
   <si>
-    <t>Sanchez</t>
-[...1 lines deleted...]
-  <si>
     <t>521770580</t>
   </si>
   <si>
-    <t>GLOBULAR CLUSTERS  99</t>
-[...7 lines deleted...]
-  <si>
     <t>GREEN SOLAR CITIES</t>
   </si>
   <si>
     <t>Klint</t>
   </si>
   <si>
     <t>9780415731195</t>
   </si>
   <si>
     <t>GROUP THEORY AND SYMMETRY IN PHYSICS</t>
   </si>
   <si>
     <t>8180300501</t>
   </si>
   <si>
+    <t>GROUP THEORY WITH APPLICATIONS IN CHEMICAL PHYSICS</t>
+  </si>
+  <si>
+    <t>Jacobs</t>
+  </si>
+  <si>
+    <t>9780521642507</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
     <t>Group Theory With Applications In Chemical Physics</t>
   </si>
   <si>
-    <t>Jacobs</t>
-[...1 lines deleted...]
-  <si>
     <t>521642507</t>
   </si>
   <si>
-    <t>2005</t>
-[...7 lines deleted...]
-  <si>
     <t>Guide to Classical Physics Using Mathematica for Calculations and Visualizations</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>9781032769769</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>HB OF ACCELERATOR PHYSICS &amp; ENGINEERING</t>
   </si>
   <si>
     <t>Zimmerman</t>
   </si>
   <si>
     <t>9789814417174</t>
   </si>
   <si>
     <t>Hb Of Laser Wavelengths  99</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
     <t>849335086</t>
   </si>
   <si>
     <t>HB OF LASER WAVELENGTHS  99</t>
   </si>
   <si>
     <t>9780849335082</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
+    <t>HEAVY FLAVOUR PHYSICS</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>9780750308670</t>
+  </si>
+  <si>
     <t>Heavy Flavour Physics</t>
   </si>
   <si>
-    <t>Davies</t>
-[...1 lines deleted...]
-  <si>
     <t>750308672</t>
   </si>
   <si>
-    <t>HEAVY FLAVOUR PHYSICS</t>
-[...4 lines deleted...]
-  <si>
     <t>HISTORY OF SCIENCE</t>
   </si>
   <si>
     <t>Ewaida</t>
   </si>
   <si>
+    <t>9789770526965</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
     <t>11000000222</t>
   </si>
   <si>
-    <t>3</t>
-[...4 lines deleted...]
-  <si>
     <t>How the Universe Got Its Spots: Diary of a Finite Time in a Finite Space</t>
   </si>
   <si>
     <t>Janna</t>
   </si>
   <si>
     <t>9780691232270</t>
   </si>
   <si>
+    <t>HUBBLE VISION FURTHER ADVENTURES WITH THE HUBBLE SPACE TELESCOPE  98</t>
+  </si>
+  <si>
+    <t>9780521592918</t>
+  </si>
+  <si>
     <t>Hubble Vision Further Adventures With The Hubble Space Telescope  98</t>
   </si>
   <si>
     <t>521592917</t>
   </si>
   <si>
-    <t>HUBBLE VISION FURTHER ADVENTURES WITH THE HUBBLE SPACE TELESCOPE  98</t>
-[...4 lines deleted...]
-  <si>
     <t>Imaging Through Turbulence  96</t>
   </si>
   <si>
     <t>Welsh</t>
   </si>
   <si>
     <t>849337879</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>IMAGING THROUGH TURBULENCE  96</t>
   </si>
   <si>
     <t>9780849337871</t>
   </si>
   <si>
     <t>46.58</t>
   </si>
   <si>
     <t>IMPLEMENTATION OF SOLAR THERMAL TECHNOLOGY</t>
   </si>
   <si>
     <t>Larson</t>
   </si>
   <si>
     <t>9780262517157</t>
   </si>
   <si>
     <t>In Pursuit of Zeta-3: The World's Most Mysterious Unsolved Math Problem</t>
   </si>
   <si>
     <t>NAHIN</t>
   </si>
   <si>
     <t>9780691247649</t>
   </si>
   <si>
+    <t>INDUSTRIAL PLASMA ENGINEERING VOL 2</t>
+  </si>
+  <si>
+    <t>Roth</t>
+  </si>
+  <si>
+    <t>9780750305457</t>
+  </si>
+  <si>
+    <t>31.5</t>
+  </si>
+  <si>
     <t>Industrial Plasma Engineering Vol 2</t>
   </si>
   <si>
-    <t>Roth</t>
-[...1 lines deleted...]
-  <si>
     <t>750305452</t>
   </si>
   <si>
-    <t>INDUSTRIAL PLASMA ENGINEERING VOL 2</t>
-[...7 lines deleted...]
-  <si>
     <t>INT TO BLACK HOLE PHYSICS</t>
   </si>
   <si>
     <t>Zelnikov</t>
   </si>
   <si>
     <t>9780198729112</t>
   </si>
   <si>
+    <t>INT TO ENERGY RESOURCES, TECHNOLOGY, &amp; SOCIETY  93</t>
+  </si>
+  <si>
+    <t>Grossman</t>
+  </si>
+  <si>
+    <t>9780521359412</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>14.25</t>
+  </si>
+  <si>
     <t>Int To Energy Resources, Technology, &amp; Society  93</t>
   </si>
   <si>
-    <t>Grossman</t>
-[...1 lines deleted...]
-  <si>
     <t>521359414</t>
   </si>
   <si>
-    <t>1993</t>
-[...10 lines deleted...]
-  <si>
     <t>INT TO GENERAL RELATIVITY</t>
   </si>
   <si>
     <t>Ryder</t>
   </si>
   <si>
     <t>9780521845632</t>
   </si>
   <si>
     <t>INT TO MODERN DYNAMICS</t>
   </si>
   <si>
     <t>Nolte</t>
   </si>
   <si>
     <t>9780199657049</t>
   </si>
   <si>
     <t>INT TO MODERN OPTICS</t>
   </si>
   <si>
     <t>Fowles</t>
   </si>
   <si>
     <t>9780486659572</t>
@@ -2018,98 +2018,98 @@
   <si>
     <t>Cooper</t>
   </si>
   <si>
     <t>9780521281324</t>
   </si>
   <si>
     <t>INT TO OPTICS</t>
   </si>
   <si>
     <t>Pandya</t>
   </si>
   <si>
     <t>9788122430813</t>
   </si>
   <si>
     <t>Int To Physical Chemistry</t>
   </si>
   <si>
     <t>Rizk</t>
   </si>
   <si>
     <t>11000000196</t>
   </si>
   <si>
+    <t>Int To Polymer Physics</t>
+  </si>
+  <si>
+    <t>Doi</t>
+  </si>
+  <si>
+    <t>198517890</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>INT TO POLYMER PHYSICS</t>
   </si>
   <si>
-    <t>Doi</t>
-[...1 lines deleted...]
-  <si>
     <t>9780198517894</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
-    <t>Int To Polymer Physics</t>
-[...7 lines deleted...]
-  <si>
     <t>INT TO QUANTUM MECHANICS WITH APPLICATIONS TO CHEMISTRY</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>9780486648712</t>
   </si>
   <si>
+    <t>INT TO QUANTUM OPTICS FROM LIGHT QUANTA TO QUANTUM TELEPORTATION  200</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>9780521835633</t>
+  </si>
+  <si>
+    <t>54.25</t>
+  </si>
+  <si>
     <t>Int To Quantum Optics From Light Quanta To Quantum Teleportation  200</t>
   </si>
   <si>
-    <t>Paul</t>
-[...1 lines deleted...]
-  <si>
     <t>521835631</t>
   </si>
   <si>
-    <t>INT TO QUANTUM OPTICS FROM LIGHT QUANTA TO QUANTUM TELEPORTATION  200</t>
-[...7 lines deleted...]
-  <si>
     <t>INT TO STATISTICAL PHYSICS</t>
   </si>
   <si>
     <t>Huang</t>
   </si>
   <si>
     <t>9781420079029</t>
   </si>
   <si>
     <t>INT TO THE MATHEMATICAL PHYSICS OF NONLINEAR WAVES</t>
   </si>
   <si>
     <t>Minoru</t>
   </si>
   <si>
     <t>9781627052757</t>
   </si>
   <si>
     <t>INTRODUCTIAN TO THE OPTICAL TRANSFER FUNCTION</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>9788122428315</t>
@@ -2207,71 +2207,71 @@
   <si>
     <t>9780521632379</t>
   </si>
   <si>
     <t>48.75</t>
   </si>
   <si>
     <t>KINEMATICS</t>
   </si>
   <si>
     <t>DIAS</t>
   </si>
   <si>
     <t>9788119365333</t>
   </si>
   <si>
     <t>LAND SURFACE PROCESSES IN ATMOSPHERIC GENERAL CIRCULATION MODELS</t>
   </si>
   <si>
     <t>Eagleson</t>
   </si>
   <si>
     <t>9780521107174</t>
   </si>
   <si>
+    <t>Laser Fundamentals</t>
+  </si>
+  <si>
+    <t>Silfvast</t>
+  </si>
+  <si>
+    <t>521833450</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
     <t>LASER FUNDAMENTALS</t>
   </si>
   <si>
-    <t>Silfvast</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521833455</t>
   </si>
   <si>
     <t>69.75</t>
   </si>
   <si>
-    <t>Laser Fundamentals</t>
-[...7 lines deleted...]
-  <si>
     <t>LASERS FUNDAMENTALS AND APPLICATIONS</t>
   </si>
   <si>
     <t>9780230322318</t>
   </si>
   <si>
     <t>LASERS TECHNIQUES &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>Prasad</t>
   </si>
   <si>
     <t>9789385462306</t>
   </si>
   <si>
     <t>LATTICE GAS HYDRODYNAMICS</t>
   </si>
   <si>
     <t>Boon</t>
   </si>
   <si>
     <t>9780521419444</t>
   </si>
   <si>
     <t>56.7</t>
@@ -2387,116 +2387,116 @@
   <si>
     <t>Lehmann</t>
   </si>
   <si>
     <t>1584884908</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>MATHEMATICAL METHODS OF MANY-BODY QUANTUM FIELD THEORY</t>
   </si>
   <si>
     <t>9781584884903</t>
   </si>
   <si>
     <t>77.5</t>
   </si>
   <si>
     <t>MATHEMATICAL PHYSICS</t>
   </si>
   <si>
     <t>9789386202017</t>
   </si>
   <si>
+    <t>MATHEMATICAL PHYSICS FOR ENGINEERS</t>
+  </si>
+  <si>
+    <t>Ray</t>
+  </si>
+  <si>
+    <t>9788122422276</t>
+  </si>
+  <si>
     <t>Mathematical Physics For Engineers</t>
   </si>
   <si>
-    <t>Ray</t>
-[...1 lines deleted...]
-  <si>
     <t>8122422276</t>
   </si>
   <si>
-    <t>MATHEMATICAL PHYSICS FOR ENGINEERS</t>
-[...2 lines deleted...]
-    <t>9788122422276</t>
+    <t>MEANDERING IN MEDICAL PHYSICS  99</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>9780750304948</t>
+  </si>
+  <si>
+    <t>28.5</t>
   </si>
   <si>
     <t>Meandering In Medical Physics  99</t>
   </si>
   <si>
-    <t>Roberts</t>
-[...1 lines deleted...]
-  <si>
     <t>750304944</t>
   </si>
   <si>
-    <t>MEANDERING IN MEDICAL PHYSICS  99</t>
-[...7 lines deleted...]
-  <si>
     <t>MEDITATIONS ON THE VAST UNIVERSE</t>
   </si>
   <si>
     <t>11000000208</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESOSCOPIC PHYSICS OF ELECTRONS &amp; PHOTONS</t>
   </si>
   <si>
     <t>Akkermans</t>
   </si>
   <si>
     <t>9780521349475</t>
   </si>
   <si>
+    <t>METAL &amp; CERAMIC MATRIX COMPOSITES</t>
+  </si>
+  <si>
+    <t>Cantor</t>
+  </si>
+  <si>
+    <t>9780750308724</t>
+  </si>
+  <si>
     <t>Metal &amp; Ceramic Matrix Composites</t>
   </si>
   <si>
-    <t>Cantor</t>
-[...1 lines deleted...]
-  <si>
     <t>750308729</t>
   </si>
   <si>
-    <t>METAL &amp; CERAMIC MATRIX COMPOSITES</t>
-[...4 lines deleted...]
-  <si>
     <t>Metric Spaces</t>
   </si>
   <si>
     <t>Vasudeva</t>
   </si>
   <si>
     <t>9781447174257</t>
   </si>
   <si>
     <t>MICROCOSMOS THE WORLD OF ELEMENTRY PARTICLES</t>
   </si>
   <si>
     <t>Fritzsch</t>
   </si>
   <si>
     <t>9789814449984</t>
   </si>
   <si>
     <t>MICROSCOPIC DYNAMICS OF PLASMAS &amp; CHAOS</t>
   </si>
   <si>
     <t>Escande</t>
   </si>
   <si>
     <t>9780750306126</t>
@@ -2621,89 +2621,89 @@
   <si>
     <t>9780521283175</t>
   </si>
   <si>
     <t>NEGATIVE QUANTUM CHANNELS</t>
   </si>
   <si>
     <t>Cracken</t>
   </si>
   <si>
     <t>9781627051842</t>
   </si>
   <si>
     <t>NEUTRON SCATTERING IN CONDENSED MATTER PHYSICS</t>
   </si>
   <si>
     <t>Furrer</t>
   </si>
   <si>
     <t>9789810248314</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>New Perspectives In Astrophysical Cosmology</t>
+  </si>
+  <si>
+    <t>Rees</t>
+  </si>
+  <si>
+    <t>521642388</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>NEW PERSPECTIVES IN ASTROPHYSICAL COSMOLOGY</t>
   </si>
   <si>
-    <t>Rees</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521642385</t>
   </si>
   <si>
     <t>13.2</t>
   </si>
   <si>
-    <t>New Perspectives In Astrophysical Cosmology</t>
-[...5 lines deleted...]
-    <t>13</t>
+    <t>New Quantitative Approach To Powder Technology  98</t>
+  </si>
+  <si>
+    <t>Wanibe</t>
+  </si>
+  <si>
+    <t>471981540</t>
   </si>
   <si>
     <t>NEW QUANTITATIVE APPROACH TO POWDER TECHNOLOGY  98</t>
   </si>
   <si>
-    <t>Wanibe</t>
-[...1 lines deleted...]
-  <si>
     <t>9780471981541</t>
   </si>
   <si>
     <t>74.25</t>
   </si>
   <si>
-    <t>New Quantitative Approach To Powder Technology  98</t>
-[...4 lines deleted...]
-  <si>
     <t>Newton To Einstein The Trail Of Light</t>
   </si>
   <si>
     <t>Baierlein</t>
   </si>
   <si>
     <t>11000000227</t>
   </si>
   <si>
     <t>NEWTON'S LAWS AND MOTION</t>
   </si>
   <si>
     <t>PIPPIN</t>
   </si>
   <si>
     <t>9788119205837</t>
   </si>
   <si>
     <t>Non-Conventional Energy Resources</t>
   </si>
   <si>
     <t>9789350142288</t>
   </si>
   <si>
     <t>NONEQUILIBRIUM STATISTICAL PHYSICS</t>
@@ -3080,143 +3080,143 @@
   <si>
     <t>Encrenaz</t>
   </si>
   <si>
     <t>9789814525152</t>
   </si>
   <si>
     <t>Plasma Physics: An Introduction</t>
   </si>
   <si>
     <t>Fitzpatrick</t>
   </si>
   <si>
     <t>9781032202518</t>
   </si>
   <si>
     <t>PLASMA RESEARCH AT THE LIMIT</t>
   </si>
   <si>
     <t>Fortov</t>
   </si>
   <si>
     <t>9781908977243</t>
   </si>
   <si>
+    <t>PLASMA TURBULENCE IN THE SOLAR SYSTEM</t>
+  </si>
+  <si>
+    <t>9783642256660</t>
+  </si>
+  <si>
     <t>Plasma Turbulence In The Solar System</t>
   </si>
   <si>
     <t>NARITA</t>
   </si>
   <si>
     <t>11000000272</t>
   </si>
   <si>
-    <t>PLASMA TURBULENCE IN THE SOLAR SYSTEM</t>
-[...4 lines deleted...]
-  <si>
     <t>POLARISATION OF LIGHT</t>
   </si>
   <si>
     <t>Spottiseoode.</t>
   </si>
   <si>
     <t>9781108076234</t>
   </si>
   <si>
+    <t>Polymer Viscoelasticity Basics,molecular Theories &amp; Experiments</t>
+  </si>
+  <si>
+    <t>9812384170</t>
+  </si>
+  <si>
     <t>POLYMER VISCOELASTICITY BASICS,MOLECULAR THEORIES &amp; EXPERIMENTS</t>
   </si>
   <si>
-    <t>9812384170</t>
-[...1 lines deleted...]
-  <si>
     <t>44.95</t>
   </si>
   <si>
-    <t>Polymer Viscoelasticity Basics,molecular Theories &amp; Experiments</t>
-[...1 lines deleted...]
-  <si>
     <t>Practical Medical Physics</t>
   </si>
   <si>
     <t>9781138307537</t>
   </si>
   <si>
     <t>157.5</t>
   </si>
   <si>
     <t>practical physics</t>
   </si>
   <si>
     <t>Shukla</t>
   </si>
   <si>
     <t>9789386286048</t>
   </si>
   <si>
     <t>17.9</t>
   </si>
   <si>
     <t>PRACTICAL PHYSICS</t>
   </si>
   <si>
     <t>9788183306263</t>
   </si>
   <si>
     <t>PRECIPITATION THEORY,MEASUREMENT &amp; DISTRIBUTION</t>
   </si>
   <si>
     <t>Strangeways</t>
   </si>
   <si>
     <t>9780521172929</t>
   </si>
   <si>
+    <t>Principles &amp; Modern Applications Of Mass Transfer Operations</t>
+  </si>
+  <si>
+    <t>Benitez</t>
+  </si>
+  <si>
+    <t>471203440</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
     <t>PRINCIPLES &amp; MODERN APPLICATIONS OF MASS TRANSFER OPERATIONS</t>
   </si>
   <si>
-    <t>Benitez</t>
-[...1 lines deleted...]
-  <si>
     <t>9780471203445</t>
   </si>
   <si>
     <t>72.77</t>
   </si>
   <si>
-    <t>Principles &amp; Modern Applications Of Mass Transfer Operations</t>
-[...7 lines deleted...]
-  <si>
     <t>PRINCIPLES OF BIOCHEMISTRY &amp; BIOPHYSICS</t>
   </si>
   <si>
     <t>Shiv Naz</t>
   </si>
   <si>
     <t>9789351112068</t>
   </si>
   <si>
     <t>Principles of Physics</t>
   </si>
   <si>
     <t>9781118230749</t>
   </si>
   <si>
     <t>48.5</t>
   </si>
   <si>
     <t>Principles Of Quantum Mechanics As Applied To Chemistry &amp; Chemical Phys</t>
   </si>
   <si>
     <t>Fitts</t>
   </si>
   <si>
     <t>9780521658416</t>
@@ -3326,68 +3326,68 @@
   <si>
     <t>9780128009536</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>QUANTUM MECHANICS</t>
   </si>
   <si>
     <t>Parisi</t>
   </si>
   <si>
     <t>9781107665897</t>
   </si>
   <si>
     <t>QUANTUM MECHANICS FOR NANOSTRUCTURES</t>
   </si>
   <si>
     <t>Vagidov</t>
   </si>
   <si>
     <t>9780521763660</t>
   </si>
   <si>
+    <t>QUANTUM MECHANICS SYMBOLISM OF ATOMIC MEASUREMENTS</t>
+  </si>
+  <si>
+    <t>Schwinger</t>
+  </si>
+  <si>
+    <t>9783540414087</t>
+  </si>
+  <si>
+    <t>29.85</t>
+  </si>
+  <si>
     <t>Quantum Mechanics Symbolism Of Atomic Measurements</t>
   </si>
   <si>
-    <t>Schwinger</t>
-[...1 lines deleted...]
-  <si>
     <t>3540414088</t>
   </si>
   <si>
-    <t>QUANTUM MECHANICS SYMBOLISM OF ATOMIC MEASUREMENTS</t>
-[...7 lines deleted...]
-  <si>
     <t>QUANTUM OPTICS</t>
   </si>
   <si>
     <t>Chiao</t>
   </si>
   <si>
     <t>9780199689996</t>
   </si>
   <si>
     <t>Quantum Reflections</t>
   </si>
   <si>
     <t>Amati</t>
   </si>
   <si>
     <t>9780521630085</t>
   </si>
   <si>
     <t>QUANTUM THEORY AS AN EMERGENT PHENOMENON</t>
   </si>
   <si>
     <t>Adler</t>
   </si>
   <si>
     <t>9780521115971</t>
@@ -3395,71 +3395,71 @@
   <si>
     <t>Quantum Theory of Magnetism: Magnetic Properties of Materials</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>9783662584682</t>
   </si>
   <si>
     <t>44.8</t>
   </si>
   <si>
     <t>Quantum Theory Of Tunneling</t>
   </si>
   <si>
     <t>Razavy</t>
   </si>
   <si>
     <t>9812380191</t>
   </si>
   <si>
     <t>QUANTUM THEORY OF TUNNELING</t>
   </si>
   <si>
+    <t>QUANTUM THERMODYNAMICS</t>
+  </si>
+  <si>
+    <t>Gemmer</t>
+  </si>
+  <si>
+    <t>9783540229117</t>
+  </si>
+  <si>
+    <t>75.6</t>
+  </si>
+  <si>
     <t>Quantum Thermodynamics</t>
   </si>
   <si>
-    <t>Gemmer</t>
-[...1 lines deleted...]
-  <si>
     <t>3540229116</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>QUANTUM THERMODYNAMICS</t>
-[...7 lines deleted...]
-  <si>
     <t>QUANTUM TRANSPORT</t>
   </si>
   <si>
     <t>Blanter</t>
   </si>
   <si>
     <t>9780521832465</t>
   </si>
   <si>
     <t>REFRACTION AND LENSES</t>
   </si>
   <si>
     <t>9788119365142</t>
   </si>
   <si>
     <t>RELATIVISTIC HYDRODYNAMICS</t>
   </si>
   <si>
     <t>Rezzolla</t>
   </si>
   <si>
     <t>9780198528906</t>
   </si>
   <si>
     <t>79</t>
@@ -3635,62 +3635,62 @@
   <si>
     <t>83</t>
   </si>
   <si>
     <t>SEMICONDUCTOR OPTICS</t>
   </si>
   <si>
     <t>783540213284</t>
   </si>
   <si>
     <t>83.7</t>
   </si>
   <si>
     <t>SEXTUS EMPIRICUS AGAINST THE PHYSICISTS</t>
   </si>
   <si>
     <t>Bett</t>
   </si>
   <si>
     <t>9780521513913</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
+    <t>SIMPLE VIEWS ON CONDENSED MATTER</t>
+  </si>
+  <si>
+    <t>Gennes</t>
+  </si>
+  <si>
+    <t>9812382828</t>
+  </si>
+  <si>
     <t>Simple Views On Condensed Matter</t>
   </si>
   <si>
-    <t>Gennes</t>
-[...7 lines deleted...]
-  <si>
     <t>SINGLE CRYSTAL DIFFRACTOMETRY</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
     <t>9780521112291</t>
   </si>
   <si>
     <t>SMALL WIND</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t>9780123859990</t>
   </si>
   <si>
     <t>Small Wind Systems For Rural Energy Services</t>
   </si>
   <si>
     <t>Khennas</t>
   </si>
   <si>
     <t>9781853395550</t>
@@ -3746,77 +3746,77 @@
   <si>
     <t>DHEEP</t>
   </si>
   <si>
     <t>9789387788626</t>
   </si>
   <si>
     <t>Solid State Engineering Physics</t>
   </si>
   <si>
     <t>9788180522932</t>
   </si>
   <si>
     <t>SOLID STATE PHYSICS</t>
   </si>
   <si>
     <t>Pillai</t>
   </si>
   <si>
     <t>9789386070920</t>
   </si>
   <si>
     <t>35.9</t>
   </si>
   <si>
+    <t>Solid State Physics</t>
+  </si>
+  <si>
+    <t>Vimal</t>
+  </si>
+  <si>
+    <t>11000000283</t>
+  </si>
+  <si>
+    <t>9789380748511</t>
+  </si>
+  <si>
     <t>Katiyar</t>
   </si>
   <si>
     <t>11000000404</t>
   </si>
   <si>
     <t>9789380472126</t>
   </si>
   <si>
     <t>43.75</t>
   </si>
   <si>
-    <t>Solid State Physics</t>
-[...1 lines deleted...]
-  <si>
     <t>9788184114386</t>
   </si>
   <si>
-    <t>Vimal</t>
-[...7 lines deleted...]
-  <si>
     <t>SOLID-STATE PHYSICS</t>
   </si>
   <si>
     <t>Bailey</t>
   </si>
   <si>
     <t>9788184891218</t>
   </si>
   <si>
     <t>Space Physics</t>
   </si>
   <si>
     <t>Kallenrode</t>
   </si>
   <si>
     <t>3540412492</t>
   </si>
   <si>
     <t>SPACE PHYSICS</t>
   </si>
   <si>
     <t>9783540412496</t>
   </si>
   <si>
     <t>SPACE-TIME SYMMETRY &amp; QUANTUM YANG-MILLS GRAVITY</t>
@@ -3965,95 +3965,95 @@
   <si>
     <t>TEXTBOOK OF MOLECULAR PHYSICS</t>
   </si>
   <si>
     <t>9789380472119</t>
   </si>
   <si>
     <t>Textbook Of Particle Physics {Pb}</t>
   </si>
   <si>
     <t>Kaur</t>
   </si>
   <si>
     <t>9789388716932</t>
   </si>
   <si>
     <t>THE ATMOSPHERE</t>
   </si>
   <si>
     <t>Berry</t>
   </si>
   <si>
     <t>9781107401679</t>
   </si>
   <si>
+    <t>THE CAMBRIDGE HB OF PHYSICS FORMULAS</t>
+  </si>
+  <si>
+    <t>Woan</t>
+  </si>
+  <si>
+    <t>9780521575072</t>
+  </si>
+  <si>
+    <t>12.7</t>
+  </si>
+  <si>
     <t>The Cambridge Hb Of Physics Formulas</t>
   </si>
   <si>
-    <t>Woan</t>
-[...1 lines deleted...]
-  <si>
     <t>521575079</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>THE CAMBRIDGE HB OF PHYSICS FORMULAS</t>
-[...7 lines deleted...]
-  <si>
     <t>The Cosmological Background Radiation</t>
   </si>
   <si>
     <t>Gunzig</t>
   </si>
   <si>
     <t>9780521574372</t>
   </si>
   <si>
+    <t>THE DISCOVERY OF SUBATOMIC PARTICLES</t>
+  </si>
+  <si>
+    <t>9780521823517</t>
+  </si>
+  <si>
+    <t>29.45</t>
+  </si>
+  <si>
     <t>The Discovery Of Subatomic Particles</t>
   </si>
   <si>
     <t>052182351X</t>
   </si>
   <si>
-    <t>THE DISCOVERY OF SUBATOMIC PARTICLES</t>
-[...7 lines deleted...]
-  <si>
     <t>The Distribution Of The Galaxies Gravitational Clustering In Cosmology</t>
   </si>
   <si>
     <t>Saslaw</t>
   </si>
   <si>
     <t>521394260</t>
   </si>
   <si>
     <t>THE DISTRIBUTION OF THE GALAXIES GRAVITATIONAL CLUSTERING IN COSMOLOGY</t>
   </si>
   <si>
     <t>9780521394260</t>
   </si>
   <si>
     <t>The Earth's Magnetic Field</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>9780192862686</t>
   </si>
   <si>
     <t>THE EVERETT INTERPRETATION OF QUANTUM MECHANICS</t>
@@ -4238,71 +4238,71 @@
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>9780198835578</t>
   </si>
   <si>
     <t>THE PRINCIPLE OF RELATIVITY</t>
   </si>
   <si>
     <t>Whitehead</t>
   </si>
   <si>
     <t>9781107600522</t>
   </si>
   <si>
     <t>THE QUANTUM THEORY OF UNIMOLECULAR</t>
   </si>
   <si>
     <t>Pritchard</t>
   </si>
   <si>
     <t>9780521105866</t>
   </si>
   <si>
+    <t>The Science &amp; Applications Of Acoustics</t>
+  </si>
+  <si>
+    <t>Raichel</t>
+  </si>
+  <si>
+    <t>387260625</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
     <t>THE SCIENCE &amp; APPLICATIONS OF ACOUSTICS</t>
   </si>
   <si>
-    <t>Raichel</t>
-[...1 lines deleted...]
-  <si>
     <t>9780387260624</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
-    <t>The Science &amp; Applications Of Acoustics</t>
-[...7 lines deleted...]
-  <si>
     <t>THE SINGULAR UNIVERSE AND THE REALITY OF TIME</t>
   </si>
   <si>
     <t>Smolin.</t>
   </si>
   <si>
     <t>9781107074064</t>
   </si>
   <si>
     <t>THE STRUCTURE OF THE ATMOSPHERE IN CLEAR WEATHER</t>
   </si>
   <si>
     <t>Cave.</t>
   </si>
   <si>
     <t>9781107457980</t>
   </si>
   <si>
     <t>THE SYMMETRICAL OPTICAL SYSTEM</t>
   </si>
   <si>
     <t>Steward.</t>
   </si>
   <si>
     <t>9781107493889</t>
@@ -4442,114 +4442,114 @@
   <si>
     <t>Topics In Atomic Physics</t>
   </si>
   <si>
     <t>Burkhardt</t>
   </si>
   <si>
     <t>387257489</t>
   </si>
   <si>
     <t>TOPICS IN ATOMIC PHYSICS</t>
   </si>
   <si>
     <t>9780387257488</t>
   </si>
   <si>
     <t>TOPICS IN MODERN PHYSICS</t>
   </si>
   <si>
     <t>Walecka</t>
   </si>
   <si>
     <t>9789814436892</t>
   </si>
   <si>
+    <t>TOPICS IN THE THEORY OF SOLID MATERIALS  .</t>
+  </si>
+  <si>
+    <t>Vail</t>
+  </si>
+  <si>
+    <t>9780750307291</t>
+  </si>
+  <si>
+    <t>40.5</t>
+  </si>
+  <si>
     <t>Topics In The Theory Of Solid Materials  .</t>
   </si>
   <si>
-    <t>Vail</t>
-[...1 lines deleted...]
-  <si>
     <t>750307293</t>
   </si>
   <si>
-    <t>TOPICS IN THE THEORY OF SOLID MATERIALS  .</t>
-[...7 lines deleted...]
-  <si>
     <t>TOTALITY ECLIPSES OF THE SUN</t>
   </si>
   <si>
     <t>Willcox</t>
   </si>
   <si>
     <t>9780199565528</t>
   </si>
   <si>
     <t>TRANSLATIONAL DYNAMICS &amp; MAGNETIC RESONANCE</t>
   </si>
   <si>
     <t>Callaghan</t>
   </si>
   <si>
     <t>9780198700821</t>
   </si>
   <si>
     <t>TRANSPORT IN LASER MICROFABRICATION</t>
   </si>
   <si>
     <t>Grigoropouloss</t>
   </si>
   <si>
     <t>9780521821728</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
+    <t>TURBULENCE AN INT FOR SCIENTISTS &amp; ENGINEERS</t>
+  </si>
+  <si>
+    <t>Davidson</t>
+  </si>
+  <si>
+    <t>9780198529491</t>
+  </si>
+  <si>
+    <t>65.1</t>
+  </si>
+  <si>
     <t>Turbulence An Int For Scientists &amp; Engineers</t>
   </si>
   <si>
-    <t>Davidson</t>
-[...1 lines deleted...]
-  <si>
     <t>019852949X</t>
-  </si>
-[...7 lines deleted...]
-    <t>65.1</t>
   </si>
   <si>
     <t>TURBULENCE STRUCTURE &amp; VORTEX DYNAMICS</t>
   </si>
   <si>
     <t>Hunt</t>
   </si>
   <si>
     <t>9780521781312</t>
   </si>
   <si>
     <t>Turbulence Structure &amp; Vortex Dynamics</t>
   </si>
   <si>
     <t>521781310</t>
   </si>
   <si>
     <t>Unifying Physics of Accelerators, Lasers and Plasma</t>
   </si>
   <si>
     <t>ELENA</t>
   </si>
   <si>
     <t>9781032352503</t>
   </si>
@@ -6972,71 +6972,71 @@
       </c>
       <c r="E100" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>104</v>
+        <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>372</v>
+        <v>104</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>374</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
@@ -7209,74 +7209,74 @@
       </c>
       <c r="D112" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>408</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>42</v>
+        <v>410</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>413</v>
+        <v>42</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>414</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>415</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>416</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
@@ -7309,51 +7309,51 @@
       </c>
       <c r="D117" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>425</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>428</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>19</v>
       </c>
     </row>
@@ -7583,117 +7583,117 @@
       </c>
       <c r="B131" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>469</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>470</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C132" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="D132" s="0" t="s">
+      <c r="E132" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F132" s="0" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C133" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="C133" s="0" t="s">
+      <c r="D133" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="D133" s="0" t="s">
+      <c r="E133" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F133" s="0" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>363</v>
+        <v>478</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>479</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>365</v>
+        <v>23</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>101</v>
+        <v>363</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>221</v>
+        <v>365</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>484</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>485</v>
       </c>
     </row>
@@ -7709,74 +7709,74 @@
       </c>
       <c r="D137" s="0" t="s">
         <v>487</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>489</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>490</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>492</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>493</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>496</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
@@ -7988,71 +7988,71 @@
       </c>
       <c r="E151" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>530</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>293</v>
+        <v>532</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>530</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>534</v>
+        <v>293</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>535</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>536</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
@@ -8228,142 +8228,142 @@
       </c>
       <c r="E163" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>568</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>569</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>70</v>
+        <v>571</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>569</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>573</v>
+        <v>70</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>575</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>577</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>575</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>579</v>
+        <v>460</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>580</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>583</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>584</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>585</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>586</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E170" s="0" t="s">
@@ -8468,171 +8468,171 @@
       </c>
       <c r="E175" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>604</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>605</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>607</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>605</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>614</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>615</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>617</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>619</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>621</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>622</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
@@ -8688,131 +8688,131 @@
       </c>
       <c r="E186" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>634</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>635</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>293</v>
+        <v>637</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>635</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>639</v>
+        <v>293</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>640</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>641</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>643</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>644</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>156</v>
+        <v>647</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>644</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>649</v>
+        <v>156</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>650</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>651</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="0" t="s">
         <v>6</v>
@@ -8848,51 +8848,51 @@
       </c>
       <c r="E194" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>659</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>660</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>662</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>663</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="0" t="s">
         <v>6</v>
@@ -8968,71 +8968,71 @@
       </c>
       <c r="E200" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>678</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>679</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>115</v>
+        <v>681</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>679</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>683</v>
+        <v>115</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>684</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>685</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="0" t="s">
         <v>6</v>
@@ -9725,114 +9725,114 @@
       </c>
       <c r="D238" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>791</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>792</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>794</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>792</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>795</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>796</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>797</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>376</v>
+        <v>799</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>797</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>801</v>
+        <v>376</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>802</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
@@ -9928,51 +9928,51 @@
       </c>
       <c r="E248" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>819</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>820</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>822</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>820</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
@@ -10208,51 +10208,51 @@
       </c>
       <c r="E262" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>857</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>859</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>860</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
@@ -10328,91 +10328,91 @@
       </c>
       <c r="E268" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>877</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>879</v>
+        <v>301</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>877</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>301</v>
+        <v>881</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>882</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>883</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>885</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>886</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>180</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="0" t="s">
         <v>6</v>
@@ -10465,51 +10465,51 @@
       </c>
       <c r="D275" s="0" t="s">
         <v>895</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>897</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>898</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>385</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>901</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>902</v>
       </c>
     </row>
@@ -10526,51 +10526,51 @@
       <c r="D278" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>906</v>
       </c>
       <c r="C279" s="0"/>
       <c r="D279" s="0" t="s">
         <v>907</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>908</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>909</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>910</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
@@ -11146,108 +11146,108 @@
       </c>
       <c r="E309" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>999</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>293</v>
       </c>
     </row>
@@ -11277,140 +11277,140 @@
       </c>
       <c r="B316" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="C317" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D317" s="0" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B318" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C318" s="0" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>948</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>1032</v>
+        <v>238</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>948</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>238</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>558</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="0" t="s">
         <v>6</v>
@@ -11426,51 +11426,51 @@
       </c>
       <c r="E323" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>909</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="0" t="s">
         <v>6</v>
@@ -11844,71 +11844,71 @@
       </c>
       <c r="E344" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>485</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1109</v>
+        <v>488</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="0" t="s">
         <v>6</v>
@@ -12261,71 +12261,71 @@
       </c>
       <c r="D365" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>713</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>713</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1169</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>685</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>556</v>
       </c>
     </row>
@@ -12484,62 +12484,62 @@
       </c>
       <c r="E376" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>1192</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>676</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1193</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1196</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="E379" s="0" t="s">
@@ -12644,51 +12644,51 @@
       </c>
       <c r="E384" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>1214</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>1215</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1216</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>1218</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="0" t="s">
         <v>6</v>
@@ -12724,51 +12724,51 @@
       </c>
       <c r="E388" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>1226</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>1229</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="0" t="s">
         <v>6</v>
@@ -12795,180 +12795,180 @@
       </c>
       <c r="B392" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>1238</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1239</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>1240</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>1241</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1242</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>152</v>
+        <v>14</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>204</v>
+        <v>324</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>1240</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>523</v>
+        <v>80</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>1247</v>
+        <v>10</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B397" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C397" s="0" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1249</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>221</v>
+        <v>152</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>482</v>
+        <v>204</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1248</v>
+        <v>1240</v>
       </c>
       <c r="C398" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="D398" s="0" t="s">
         <v>1250</v>
       </c>
-      <c r="D398" s="0" t="s">
+      <c r="E398" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F398" s="0" t="s">
         <v>1251</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>80</v>
+        <v>412</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1252</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>10</v>
+        <v>473</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1253</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>1254</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1255</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="0" t="s">
         <v>6</v>
@@ -13244,102 +13244,102 @@
       </c>
       <c r="E414" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>1295</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>1296</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>1297</v>
       </c>
       <c r="E415" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1298</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>1300</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>1302</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="D417" s="0" t="s">
         <v>1303</v>
       </c>
       <c r="E417" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>1304</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D418" s="0" t="s">
         <v>1305</v>
       </c>
       <c r="E418" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>1307</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>1308</v>
       </c>
       <c r="E419" s="0" t="s">
@@ -13464,71 +13464,71 @@
       </c>
       <c r="E425" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D426" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>485</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F427" s="0" t="s">
-        <v>1331</v>
+        <v>488</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>1332</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="D428" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="E428" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="0" t="s">
         <v>6</v>
@@ -13564,51 +13564,51 @@
       </c>
       <c r="E430" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>1340</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>1341</v>
       </c>
       <c r="D431" s="0" t="s">
         <v>1342</v>
       </c>
       <c r="E431" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F431" s="0" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>1343</v>
       </c>
       <c r="C432" s="0"/>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>1344</v>
       </c>
@@ -13700,51 +13700,51 @@
       </c>
       <c r="E437" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>1358</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D438" s="0" t="s">
         <v>1359</v>
       </c>
       <c r="E438" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>1360</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>1361</v>
       </c>
       <c r="D439" s="0" t="s">
         <v>1362</v>
       </c>
       <c r="E439" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="0" t="s">
         <v>6</v>
@@ -14360,91 +14360,91 @@
       </c>
       <c r="E470" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>1458</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>1459</v>
       </c>
       <c r="D471" s="0" t="s">
         <v>1460</v>
       </c>
       <c r="E471" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F471" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>1461</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>1459</v>
       </c>
       <c r="D472" s="0" t="s">
         <v>1462</v>
       </c>
       <c r="E472" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>1463</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>1387</v>
       </c>
       <c r="D473" s="0" t="s">
         <v>1464</v>
       </c>
       <c r="E473" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F473" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>1465</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>1466</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>1467</v>
       </c>
       <c r="E474" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="0" t="s">
         <v>6</v>
@@ -14500,91 +14500,91 @@
       </c>
       <c r="E477" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>1476</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="D478" s="0" t="s">
         <v>1478</v>
       </c>
       <c r="E478" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F478" s="0" t="s">
-        <v>43</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="E479" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F479" s="0" t="s">
-        <v>1481</v>
+        <v>43</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>1482</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>1483</v>
       </c>
       <c r="D480" s="0" t="s">
         <v>1484</v>
       </c>
       <c r="E480" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F480" s="0" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>1485</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>1486</v>
       </c>
       <c r="D481" s="0" t="s">
         <v>1487</v>
       </c>
       <c r="E481" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="0" t="s">
         <v>6</v>
@@ -14600,71 +14600,71 @@
       </c>
       <c r="E482" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="D483" s="0" t="s">
         <v>1494</v>
       </c>
       <c r="E483" s="0" t="s">
         <v>588</v>
       </c>
       <c r="F483" s="0" t="s">
-        <v>289</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="E484" s="0" t="s">
         <v>588</v>
       </c>
       <c r="F484" s="0" t="s">
-        <v>1497</v>
+        <v>289</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>1498</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>1499</v>
       </c>
       <c r="D485" s="0" t="s">
         <v>1500</v>
       </c>
       <c r="E485" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="0" t="s">
         <v>6</v>