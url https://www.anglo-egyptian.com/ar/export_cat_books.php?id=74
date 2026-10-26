--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3064">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3066">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بدولار أمريكي</t>
   </si>
   <si>
     <t>Linguistics</t>
   </si>
   <si>
     <t xml:space="preserve"> An Introduction to English Morphology</t>
   </si>
   <si>
@@ -1370,62 +1370,62 @@
   <si>
     <t>9781781791868</t>
   </si>
   <si>
     <t>66.65</t>
   </si>
   <si>
     <t>BOOK OF ADJECTIVES</t>
   </si>
   <si>
     <t>KLEISER</t>
   </si>
   <si>
     <t>9788131307205</t>
   </si>
   <si>
     <t>Book of Prepositions</t>
   </si>
   <si>
     <t>9788131307250</t>
   </si>
   <si>
     <t>41.7</t>
   </si>
   <si>
+    <t>BOOK OF PUNCTUATIONS</t>
+  </si>
+  <si>
+    <t>9788131307274</t>
+  </si>
+  <si>
     <t xml:space="preserve">Book of Punctuations </t>
   </si>
   <si>
-    <t>9788131307274</t>
-[...1 lines deleted...]
-  <si>
     <t>24.8</t>
   </si>
   <si>
-    <t>BOOK OF PUNCTUATIONS</t>
-[...1 lines deleted...]
-  <si>
     <t>BOOK OF SENTENCES</t>
   </si>
   <si>
     <t>9788131307304</t>
   </si>
   <si>
     <t>Brexit: Why Britain Voted to Leave the European Union</t>
   </si>
   <si>
     <t>9781316605042</t>
   </si>
   <si>
     <t>Bridging Discourses in the ESL Classroom</t>
   </si>
   <si>
     <t>Gibbon</t>
   </si>
   <si>
     <t>9781350063273</t>
   </si>
   <si>
     <t>BRIGHTER GRAMMAR AN ENGLISH GRAMMAR WITH EXERCISES BOOK TWO</t>
   </si>
   <si>
     <t>MARGARET</t>
@@ -1673,116 +1673,116 @@
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>9781474405225</t>
   </si>
   <si>
     <t>Common Discourse Particles in English Conversation</t>
   </si>
   <si>
     <t>9781138224803</t>
   </si>
   <si>
     <t>COMMON ENGLISH ERRORS</t>
   </si>
   <si>
     <t>9789380472591</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
     <t>COMMON ERRORS IN ENGLISH</t>
   </si>
   <si>
+    <t>Dewani</t>
+  </si>
+  <si>
+    <t>9789383318858</t>
+  </si>
+  <si>
     <t>Fernandez</t>
   </si>
   <si>
-    <t>Dewani</t>
-[...4 lines deleted...]
-  <si>
     <t>COMMON MISTAKES IN ENGLISH</t>
   </si>
   <si>
     <t>9780582520431</t>
   </si>
   <si>
     <t>COMMUNICATING EARLY ENGLISH MANUSCRIPTS</t>
   </si>
   <si>
     <t>Jucker</t>
   </si>
   <si>
     <t>9781107646506</t>
   </si>
   <si>
     <t>Communicating with Asia</t>
   </si>
   <si>
     <t>Wolf</t>
   </si>
   <si>
     <t>9781107666054</t>
   </si>
   <si>
     <t>COMMUNICATION SKILLS &amp; ENGLISH GRAMMAR</t>
   </si>
   <si>
     <t>Das</t>
   </si>
   <si>
     <t>9789381138243</t>
   </si>
   <si>
     <t>COMMUNICATION SKILLS&amp;SPOKEN ENGLISH</t>
   </si>
   <si>
     <t>9789381138274</t>
   </si>
   <si>
     <t>43.75</t>
   </si>
   <si>
     <t>COMMUNICATIVE ENGLISH</t>
   </si>
   <si>
+    <t>Rao</t>
+  </si>
+  <si>
+    <t>9789350564653</t>
+  </si>
+  <si>
     <t>Adam</t>
   </si>
   <si>
     <t>9789331326430</t>
   </si>
   <si>
-    <t>Rao</t>
-[...4 lines deleted...]
-  <si>
     <t>Community Translation</t>
   </si>
   <si>
     <t>OZOLINS</t>
   </si>
   <si>
     <t>9781474221641</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>COMPLEX PREDICATES</t>
   </si>
   <si>
     <t>Harvey</t>
   </si>
   <si>
     <t>9781107672512</t>
   </si>
   <si>
     <t>Complexity in Language: Developmental and Evolutionary</t>
   </si>
   <si>
     <t>CHRISTOPH</t>
@@ -2729,62 +2729,62 @@
   <si>
     <t>ENGLISH FOR SPEAKERS OF OTHER LANGUAGES</t>
   </si>
   <si>
     <t>9780764139840</t>
   </si>
   <si>
     <t>ENGLISH FOR TEACHER TRAINEES</t>
   </si>
   <si>
     <t>Chauhan</t>
   </si>
   <si>
     <t>9788131312971</t>
   </si>
   <si>
     <t>ENGLISH FOR UNIVERSITY STUDENTS</t>
   </si>
   <si>
     <t>Mohamed Kamal</t>
   </si>
   <si>
     <t>ENGLISH GRAMMAR</t>
   </si>
   <si>
+    <t>Gupta</t>
+  </si>
+  <si>
+    <t>9789331320964</t>
+  </si>
+  <si>
     <t>Raju</t>
   </si>
   <si>
     <t>9789331329783</t>
   </si>
   <si>
-    <t>Gupta</t>
-[...4 lines deleted...]
-  <si>
     <t>ENGLISH GRAMMAR AND PRACTICE</t>
   </si>
   <si>
     <t>ENGLISH GRAMMAR FOR TODAY A NEW INTRODUCTION</t>
   </si>
   <si>
     <t>Hoogenraad</t>
   </si>
   <si>
     <t>15600000532</t>
   </si>
   <si>
     <t>ENGLISH GRAMMAR IN USE WITH ANSWERS &amp; CDROM</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
     <t>9780521189392</t>
   </si>
   <si>
     <t>ENGLISH GRAMMAR IN USE WITH ANSWERS &amp; EBOOK. 4th Edition</t>
   </si>
   <si>
     <t>9781108457651</t>
@@ -2864,59 +2864,59 @@
   <si>
     <t>9781138206199</t>
   </si>
   <si>
     <t>English Language Knowledge For Secondary Teachers</t>
   </si>
   <si>
     <t>Ross</t>
   </si>
   <si>
     <t>9780415635974</t>
   </si>
   <si>
     <t>English Language Project Work</t>
   </si>
   <si>
     <t>Christine</t>
   </si>
   <si>
     <t>9780333541180</t>
   </si>
   <si>
     <t>ENGLISH LANGUAGE TEACHING</t>
   </si>
   <si>
+    <t>9789331319982</t>
+  </si>
+  <si>
     <t>CH.ALEKHYA</t>
   </si>
   <si>
     <t>9788170248859</t>
   </si>
   <si>
-    <t>9789331319982</t>
-[...1 lines deleted...]
-  <si>
     <t>ENGLISH LANGUAGE TEACHING AND LINGUISTICS</t>
   </si>
   <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t>9789385876028</t>
   </si>
   <si>
     <t>ENGLISH LANGUAGE TEACHING&amp;LEARNING PROBLEMS&amp;REMEDIES</t>
   </si>
   <si>
     <t>Babu</t>
   </si>
   <si>
     <t>9788179105115</t>
   </si>
   <si>
     <t>52.25</t>
   </si>
   <si>
     <t>English Learning Skills</t>
   </si>
   <si>
     <t>9789383318827</t>
@@ -4688,62 +4688,62 @@
   <si>
     <t>SONIA</t>
   </si>
   <si>
     <t>9781138206151</t>
   </si>
   <si>
     <t>92.5</t>
   </si>
   <si>
     <t>LANGUAGE, LITERACY, &amp; TECHNOLOGY</t>
   </si>
   <si>
     <t>Kern</t>
   </si>
   <si>
     <t>9781107036482</t>
   </si>
   <si>
     <t>Language, Literacy, and Technology</t>
   </si>
   <si>
     <t>9781107642850</t>
   </si>
   <si>
+    <t>Language, Society and Power AN INTRODUCTION</t>
+  </si>
+  <si>
+    <t>9780415786249</t>
+  </si>
+  <si>
     <t>Language, Society and Power An Introduction</t>
   </si>
   <si>
     <t>9780367638443</t>
   </si>
   <si>
-    <t>Language, Society and Power AN INTRODUCTION</t>
-[...4 lines deleted...]
-  <si>
     <t>Language, Text and Context</t>
   </si>
   <si>
     <t>9781138224483</t>
   </si>
   <si>
     <t>Language, Youth and Identity in the 21st Century</t>
   </si>
   <si>
     <t>Svendsen</t>
   </si>
   <si>
     <t>9781108718738</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Language,literary, &amp; Cognitive Development</t>
   </si>
   <si>
     <t>Amsel</t>
   </si>
   <si>
     <t>9780415655378</t>
@@ -4832,62 +4832,62 @@
   <si>
     <t>826478727</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>les problemes theoriques de la traduction</t>
   </si>
   <si>
     <t>9782070294640</t>
   </si>
   <si>
     <t>Let's Talk 1 St.b</t>
   </si>
   <si>
     <t>9780521776950</t>
   </si>
   <si>
     <t>Let's Talk 2 Student's Book</t>
   </si>
   <si>
     <t>9780521692847</t>
   </si>
   <si>
+    <t>LET'S TALK 2A,B STUDENT'S BOOK WITH CD</t>
+  </si>
+  <si>
+    <t>9780521535468</t>
+  </si>
+  <si>
     <t>Let's Talk 2a,b Student's Book With Cd</t>
   </si>
   <si>
     <t>9780521535472</t>
   </si>
   <si>
-    <t>LET'S TALK 2A,B STUDENT'S BOOK WITH CD</t>
-[...4 lines deleted...]
-  <si>
     <t>Let's Talk1 St.b</t>
   </si>
   <si>
     <t>9780521692816</t>
   </si>
   <si>
     <t>Lexical Conflict: Theory and Practice</t>
   </si>
   <si>
     <t>DANKO</t>
   </si>
   <si>
     <t>9781107537057</t>
   </si>
   <si>
     <t>Lexical Representations and the Semantics of Complementation</t>
   </si>
   <si>
     <t>9781138694743</t>
   </si>
   <si>
     <t>Lexical-Functional Grammar</t>
   </si>
   <si>
     <t>Sadler</t>
@@ -5342,62 +5342,62 @@
   <si>
     <t>Ayto</t>
   </si>
   <si>
     <t>9780198614524</t>
   </si>
   <si>
     <t>MR . GRAMMAR</t>
   </si>
   <si>
     <t>محمد رجب القاضى</t>
   </si>
   <si>
     <t>15600000732</t>
   </si>
   <si>
     <t>Multilingual Artificial Intelligence</t>
   </si>
   <si>
     <t>9781032747224</t>
   </si>
   <si>
     <t>MULTILINGUALISM</t>
   </si>
   <si>
+    <t>Creese</t>
+  </si>
+  <si>
+    <t>9780826492098</t>
+  </si>
+  <si>
     <t>Stavans</t>
   </si>
   <si>
     <t>9781107471481</t>
   </si>
   <si>
-    <t>Creese</t>
-[...4 lines deleted...]
-  <si>
     <t>Multilingualism: A Very Short Introduction</t>
   </si>
   <si>
     <t>9780198724995</t>
   </si>
   <si>
     <t>MULTIMODAL TEACHING &amp; LEARNING</t>
   </si>
   <si>
     <t>Kress</t>
   </si>
   <si>
     <t>9781472522719</t>
   </si>
   <si>
     <t>Music, Dance and Translation</t>
   </si>
   <si>
     <t>Minors</t>
   </si>
   <si>
     <t>9781350371606</t>
   </si>
   <si>
     <t>83</t>
@@ -5789,110 +5789,110 @@
   <si>
     <t>PRACTICAL ENGLISH</t>
   </si>
   <si>
     <t>9789331321688</t>
   </si>
   <si>
     <t>PRACTICAL ENGLISH GRAMMAR</t>
   </si>
   <si>
     <t>9789387460416</t>
   </si>
   <si>
     <t>Practical English Phonetics and Phonology</t>
   </si>
   <si>
     <t>9781032453361</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PRACTICAL ENGLISH USAGE</t>
   </si>
   <si>
+    <t>9780194420969</t>
+  </si>
+  <si>
     <t>9780194202466</t>
   </si>
   <si>
-    <t>9780194420969</t>
-[...1 lines deleted...]
-  <si>
     <t>Practical Language Testing</t>
   </si>
   <si>
     <t>Fulcher</t>
   </si>
   <si>
     <t>9781032447285</t>
   </si>
   <si>
     <t>Pragmatic Aspects of Scalar Modifiers</t>
   </si>
   <si>
     <t>SAWADA</t>
   </si>
   <si>
     <t>9780198714231</t>
   </si>
   <si>
     <t>Pragmatic Markers in British English</t>
   </si>
   <si>
     <t>Beeching</t>
   </si>
   <si>
     <t>9781108708005</t>
   </si>
   <si>
     <t>PRAGMATIC SYNTAX</t>
   </si>
   <si>
     <t>Kiaer</t>
   </si>
   <si>
     <t>9781474269230</t>
   </si>
   <si>
+    <t>PRAGMATICS</t>
+  </si>
+  <si>
+    <t>Huang</t>
+  </si>
+  <si>
+    <t>9780199577767</t>
+  </si>
+  <si>
+    <t>9780194372077</t>
+  </si>
+  <si>
     <t>Pragmatics</t>
   </si>
   <si>
     <t>9781474440035</t>
   </si>
   <si>
-    <t>PRAGMATICS</t>
-[...10 lines deleted...]
-  <si>
     <t>Pragmatics: A Slim Guide</t>
   </si>
   <si>
     <t>9780198828594</t>
   </si>
   <si>
     <t>PRAGMATISM &amp; AMERICAN  EXPERIENCE</t>
   </si>
   <si>
     <t>Richardson</t>
   </si>
   <si>
     <t>9780521145381</t>
   </si>
   <si>
     <t>PREMODIFIERS IN ENGLISH</t>
   </si>
   <si>
     <t>Feist</t>
   </si>
   <si>
     <t>9781107654846</t>
   </si>
   <si>
     <t>PREPOSITIONS</t>
@@ -6758,62 +6758,62 @@
   <si>
     <t>Speech and Language Therapy</t>
   </si>
   <si>
     <t>9781316626719</t>
   </si>
   <si>
     <t>Spellbound: Untangling English Spelling</t>
   </si>
   <si>
     <t>Robbins</t>
   </si>
   <si>
     <t>9781781791318</t>
   </si>
   <si>
     <t>Spoken Discourse</t>
   </si>
   <si>
     <t>9781472589897</t>
   </si>
   <si>
     <t>SPOKEN ENGLISH</t>
   </si>
   <si>
+    <t>PARASHAR</t>
+  </si>
+  <si>
     <t>4.5</t>
   </si>
   <si>
     <t>9788131305560</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>PARASHAR</t>
-[...1 lines deleted...]
-  <si>
     <t>STANDARD COURSE HSK5</t>
   </si>
   <si>
     <t>9787561940334</t>
   </si>
   <si>
     <t>9787561942451</t>
   </si>
   <si>
     <t>STANDARD COURSE HSK6</t>
   </si>
   <si>
     <t>9787561947791</t>
   </si>
   <si>
     <t>9787561942543</t>
   </si>
   <si>
     <t>STANDARDS OF ENGLISH</t>
   </si>
   <si>
     <t>9781107515659</t>
   </si>
   <si>
     <t>Start Your Own Coaching Business</t>
@@ -7211,71 +7211,71 @@
   <si>
     <t>GAYTON</t>
   </si>
   <si>
     <t>9781474424301</t>
   </si>
   <si>
     <t>Teaching Languages to Adolescent Learners</t>
   </si>
   <si>
     <t>ERLAM</t>
   </si>
   <si>
     <t>9781108798990</t>
   </si>
   <si>
     <t>TEACHING LANGUAGES WITH TECHNOLOGY</t>
   </si>
   <si>
     <t>Schmid</t>
   </si>
   <si>
     <t>9781623560850</t>
   </si>
   <si>
+    <t>TEACHING OF ENGLISH</t>
+  </si>
+  <si>
+    <t>Dev</t>
+  </si>
+  <si>
+    <t>9788184556476</t>
+  </si>
+  <si>
     <t>Teaching of English</t>
   </si>
   <si>
     <t>9788131303948</t>
   </si>
   <si>
-    <t>TEACHING OF ENGLISH</t>
-[...1 lines deleted...]
-  <si>
     <t>9788131307397</t>
   </si>
   <si>
     <t>9788131313374</t>
   </si>
   <si>
-    <t>Dev</t>
-[...4 lines deleted...]
-  <si>
     <t>TEACHING OF ENGLISH LANGUAGE</t>
   </si>
   <si>
     <t>SATHVARA</t>
   </si>
   <si>
     <t>9789350535172</t>
   </si>
   <si>
     <t>TEACHING OF FOREIGN LANGUAGES</t>
   </si>
   <si>
     <t>TEACHING OF LANGUAGE&amp;LINGUISTICS</t>
   </si>
   <si>
     <t>TEACHING OF MODERN LANGUAGES</t>
   </si>
   <si>
     <t>Teaching Primary English: Subject Knowledge and Classroom Practice</t>
   </si>
   <si>
     <t>Reedy</t>
   </si>
   <si>
     <t>9781138681569</t>
@@ -8985,50 +8985,56 @@
     <t>البيان قاموس انكليزى عربى</t>
   </si>
   <si>
     <t>التراجم الوطنية والقومية</t>
   </si>
   <si>
     <t>د. كمال محمد</t>
   </si>
   <si>
     <t>61000000529</t>
   </si>
   <si>
     <t>الترجمة الادبية</t>
   </si>
   <si>
     <t>د. محمد عنانى</t>
   </si>
   <si>
     <t>9789771606680</t>
   </si>
   <si>
     <t>الترجمة التطبيقية</t>
   </si>
   <si>
     <t>15600000711</t>
+  </si>
+  <si>
+    <t>الترجمة بين النظرية والتطبيق</t>
+  </si>
+  <si>
+    <t>مروان حسين</t>
   </si>
   <si>
     <t>المصطلحات الادبية الحديثة</t>
   </si>
   <si>
     <t>9789771606697</t>
   </si>
   <si>
     <t>المنهج النموذجى  HSK 4</t>
   </si>
   <si>
     <t>9789776724082</t>
   </si>
   <si>
     <t>المنهج النموذجى  HSK 5 الجزء الأول</t>
   </si>
   <si>
     <t>9789776724440</t>
   </si>
   <si>
     <t>المنهج النموذجى  HSK 5 الجزء الثانى</t>
   </si>
   <si>
     <t>9789776724457</t>
   </si>
@@ -9550,51 +9556,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1137"/>
+  <dimension ref="A1:F1138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -12224,74 +12230,74 @@
       </c>
       <c r="D135" s="0" t="s">
         <v>450</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>452</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>453</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>300</v>
+        <v>10</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>454</v>
+        <v>73</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>453</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>10</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>73</v>
+        <v>455</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
@@ -12914,76 +12920,76 @@
         <v>549</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>553</v>
       </c>
-      <c r="D171" s="0"/>
+      <c r="D171" s="0" t="s">
+        <v>554</v>
+      </c>
       <c r="E171" s="0" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>251</v>
+        <v>143</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="D172" s="0" t="s">
         <v>555</v>
       </c>
+      <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>143</v>
+        <v>251</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>556</v>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="0" t="s">
@@ -13054,74 +13060,74 @@
       </c>
       <c r="D177" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>571</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>322</v>
+        <v>195</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>573</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>574</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>195</v>
+        <v>322</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>575</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>576</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>577</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
@@ -15324,74 +15330,74 @@
       <c r="C291" s="0" t="s">
         <v>903</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>904</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>905</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>904</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>907</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>909</v>
       </c>
       <c r="C294" s="0"/>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>910</v>
       </c>
@@ -15670,77 +15676,77 @@
       </c>
       <c r="B309" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>947</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>949</v>
       </c>
       <c r="C310" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="D310" s="0" t="s">
         <v>950</v>
       </c>
-      <c r="D310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E310" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>949</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>614</v>
+        <v>951</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>952</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>953</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>954</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>955</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>73</v>
       </c>
     </row>
@@ -15750,51 +15756,51 @@
       </c>
       <c r="B313" s="0" t="s">
         <v>956</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>957</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>958</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>960</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>961</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>962</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>963</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>964</v>
       </c>
       <c r="E315" s="0" t="s">
@@ -16086,51 +16092,51 @@
       </c>
       <c r="B330" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E332" s="0" t="s">
@@ -17787,51 +17793,51 @@
       </c>
       <c r="E415" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1244</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>852</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>1245</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>1246</v>
       </c>
       <c r="C417" s="0"/>
       <c r="D417" s="0" t="s">
         <v>1247</v>
       </c>
       <c r="E417" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B418" s="0" t="s">
@@ -20090,74 +20096,74 @@
       </c>
       <c r="D531" s="0" t="s">
         <v>1557</v>
       </c>
       <c r="E531" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B532" s="0" t="s">
         <v>1558</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>545</v>
       </c>
       <c r="D532" s="0" t="s">
         <v>1559</v>
       </c>
       <c r="E532" s="0" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="F532" s="0" t="s">
-        <v>93</v>
+        <v>692</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1560</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>545</v>
       </c>
       <c r="D533" s="0" t="s">
         <v>1561</v>
       </c>
       <c r="E533" s="0" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="F533" s="0" t="s">
-        <v>692</v>
+        <v>93</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B534" s="0" t="s">
         <v>1562</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>1480</v>
       </c>
       <c r="D534" s="0" t="s">
         <v>1563</v>
       </c>
       <c r="E534" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="0" t="s">
         <v>6</v>
@@ -21586,51 +21592,51 @@
       </c>
       <c r="B608" s="0" t="s">
         <v>1744</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>1745</v>
       </c>
       <c r="D608" s="0" t="s">
         <v>1746</v>
       </c>
       <c r="E608" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B609" s="0" t="s">
         <v>1747</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="D609" s="0"/>
       <c r="E609" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B610" s="0" t="s">
         <v>1748</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>1749</v>
       </c>
       <c r="D610" s="0" t="s">
         <v>1750</v>
       </c>
       <c r="E610" s="0" t="s">
         <v>10</v>
       </c>
@@ -21810,74 +21816,74 @@
       </c>
       <c r="D619" s="0" t="s">
         <v>1774</v>
       </c>
       <c r="E619" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>1775</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>1776</v>
       </c>
       <c r="D620" s="0" t="s">
         <v>1777</v>
       </c>
       <c r="E620" s="0" t="s">
-        <v>87</v>
+        <v>242</v>
       </c>
       <c r="F620" s="0" t="s">
-        <v>126</v>
+        <v>386</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B621" s="0" t="s">
         <v>1775</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>1778</v>
       </c>
       <c r="D621" s="0" t="s">
         <v>1779</v>
       </c>
       <c r="E621" s="0" t="s">
-        <v>242</v>
+        <v>87</v>
       </c>
       <c r="F621" s="0" t="s">
-        <v>386</v>
+        <v>126</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B622" s="0" t="s">
         <v>1780</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>332</v>
       </c>
       <c r="D622" s="0" t="s">
         <v>1781</v>
       </c>
       <c r="E622" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="0" t="s">
         <v>6</v>
@@ -22984,74 +22990,74 @@
       </c>
       <c r="D678" s="0" t="s">
         <v>1922</v>
       </c>
       <c r="E678" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F678" s="0" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B679" s="0" t="s">
         <v>1924</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>1269</v>
       </c>
       <c r="D679" s="0" t="s">
         <v>1925</v>
       </c>
       <c r="E679" s="0" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="F679" s="0" t="s">
-        <v>73</v>
+        <v>876</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B680" s="0" t="s">
         <v>1924</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>1269</v>
       </c>
       <c r="D680" s="0" t="s">
         <v>1926</v>
       </c>
       <c r="E680" s="0" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="F680" s="0" t="s">
-        <v>876</v>
+        <v>73</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B681" s="0" t="s">
         <v>1927</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>1928</v>
       </c>
       <c r="D681" s="0" t="s">
         <v>1929</v>
       </c>
       <c r="E681" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="0" t="s">
         <v>6</v>
@@ -23098,100 +23104,100 @@
       </c>
       <c r="B684" s="0" t="s">
         <v>1936</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>1937</v>
       </c>
       <c r="D684" s="0" t="s">
         <v>1938</v>
       </c>
       <c r="E684" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B685" s="0" t="s">
         <v>1939</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>302</v>
+        <v>1940</v>
       </c>
       <c r="D685" s="0" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="E685" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="F685" s="0" t="s">
-        <v>64</v>
+        <v>835</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="C686" s="0" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D686" s="0" t="s">
         <v>1942</v>
       </c>
-      <c r="D686" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E686" s="0" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="F686" s="0" t="s">
-        <v>835</v>
+        <v>93</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1876</v>
+        <v>302</v>
       </c>
       <c r="D687" s="0" t="s">
         <v>1944</v>
       </c>
       <c r="E687" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F687" s="0" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B688" s="0" t="s">
         <v>1945</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>1445</v>
       </c>
       <c r="D688" s="0" t="s">
         <v>1946</v>
       </c>
       <c r="E688" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F688" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="0" t="s">
         <v>6</v>
@@ -23330,51 +23336,51 @@
       </c>
       <c r="B696" s="0" t="s">
         <v>1963</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>332</v>
       </c>
       <c r="D696" s="0" t="s">
         <v>1964</v>
       </c>
       <c r="E696" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B697" s="0" t="s">
         <v>1965</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D697" s="0" t="s">
         <v>1966</v>
       </c>
       <c r="E697" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B698" s="0" t="s">
         <v>1967</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>1968</v>
       </c>
       <c r="D698" s="0" t="s">
         <v>1969</v>
       </c>
       <c r="E698" s="0" t="s">
@@ -24024,51 +24030,51 @@
       </c>
       <c r="B731" s="0" t="s">
         <v>2051</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>2052</v>
       </c>
       <c r="D731" s="0" t="s">
         <v>2053</v>
       </c>
       <c r="E731" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F731" s="0" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B732" s="0" t="s">
         <v>2054</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="D732" s="0" t="s">
         <v>2055</v>
       </c>
       <c r="E732" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F732" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B733" s="0" t="s">
         <v>2056</v>
       </c>
       <c r="C733" s="0" t="s">
         <v>332</v>
       </c>
       <c r="D733" s="0" t="s">
         <v>2057</v>
       </c>
       <c r="E733" s="0" t="s">
@@ -25511,95 +25517,95 @@
         <v>6</v>
       </c>
       <c r="B806" s="0" t="s">
         <v>2245</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>318</v>
       </c>
       <c r="D806" s="0" t="s">
         <v>2246</v>
       </c>
       <c r="E806" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F806" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B807" s="0" t="s">
         <v>2247</v>
       </c>
-      <c r="C807" s="0"/>
+      <c r="C807" s="0" t="s">
+        <v>2248</v>
+      </c>
       <c r="D807" s="0"/>
       <c r="E807" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="F807" s="0" t="s">
-        <v>2248</v>
+        <v>277</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B808" s="0" t="s">
         <v>2247</v>
       </c>
-      <c r="C808" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D808" s="0" t="s">
+      <c r="C808" s="0"/>
+      <c r="D808" s="0"/>
+      <c r="E808" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F808" s="0" t="s">
         <v>2249</v>
-      </c>
-[...4 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B809" s="0" t="s">
         <v>2247</v>
       </c>
       <c r="C809" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="D809" s="0" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E809" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F809" s="0" t="s">
         <v>2251</v>
-      </c>
-[...5 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B810" s="0" t="s">
         <v>2252</v>
       </c>
       <c r="C810" s="0"/>
       <c r="D810" s="0" t="s">
         <v>2253</v>
       </c>
       <c r="E810" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F810" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B811" s="0" t="s">
@@ -26760,120 +26766,120 @@
       </c>
       <c r="B872" s="0" t="s">
         <v>2396</v>
       </c>
       <c r="C872" s="0" t="s">
         <v>2397</v>
       </c>
       <c r="D872" s="0" t="s">
         <v>2398</v>
       </c>
       <c r="E872" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F872" s="0" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B873" s="0" t="s">
         <v>2399</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>830</v>
+        <v>2400</v>
       </c>
       <c r="D873" s="0" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="E873" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F873" s="0" t="s">
-        <v>660</v>
+        <v>307</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>1749</v>
+        <v>830</v>
       </c>
       <c r="D874" s="0" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="E874" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="F874" s="0" t="s">
-        <v>378</v>
+        <v>660</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>2401</v>
+        <v>2399</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>538</v>
+        <v>1749</v>
       </c>
       <c r="D875" s="0" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="E875" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F875" s="0" t="s">
-        <v>195</v>
+        <v>378</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>2401</v>
+        <v>2399</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>2404</v>
+        <v>538</v>
       </c>
       <c r="D876" s="0" t="s">
         <v>2405</v>
       </c>
       <c r="E876" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="F876" s="0" t="s">
-        <v>307</v>
+        <v>195</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B877" s="0" t="s">
         <v>2406</v>
       </c>
       <c r="C877" s="0" t="s">
         <v>2407</v>
       </c>
       <c r="D877" s="0" t="s">
         <v>2408</v>
       </c>
       <c r="E877" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F877" s="0" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" s="0" t="s">
         <v>6</v>
@@ -27976,76 +27982,76 @@
         <v>2551</v>
       </c>
       <c r="C933" s="0" t="s">
         <v>2552</v>
       </c>
       <c r="D933" s="0" t="s">
         <v>2553</v>
       </c>
       <c r="E933" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F933" s="0" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B934" s="0" t="s">
         <v>2554</v>
       </c>
       <c r="C934" s="0" t="s">
         <v>2555</v>
       </c>
-      <c r="D934" s="0"/>
+      <c r="D934" s="0" t="s">
+        <v>2556</v>
+      </c>
       <c r="E934" s="0" t="s">
-        <v>54</v>
+        <v>188</v>
       </c>
       <c r="F934" s="0" t="s">
-        <v>419</v>
+        <v>73</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B935" s="0" t="s">
         <v>2554</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>2555</v>
       </c>
-      <c r="D935" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D935" s="0"/>
       <c r="E935" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="F935" s="0" t="s">
-        <v>73</v>
+        <v>419</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B936" s="0" t="s">
         <v>2557</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>165</v>
       </c>
       <c r="D936" s="0" t="s">
         <v>2558</v>
       </c>
       <c r="E936" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F936" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" s="0" t="s">
         <v>6</v>
@@ -28259,51 +28265,51 @@
       </c>
       <c r="E947" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F947" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B948" s="0" t="s">
         <v>2584</v>
       </c>
       <c r="C948" s="0" t="s">
         <v>2585</v>
       </c>
       <c r="D948" s="0" t="s">
         <v>2586</v>
       </c>
       <c r="E948" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F948" s="0" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B949" s="0" t="s">
         <v>2587</v>
       </c>
       <c r="C949" s="0" t="s">
         <v>1445</v>
       </c>
       <c r="D949" s="0" t="s">
         <v>2588</v>
       </c>
       <c r="E949" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F949" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" s="0" t="s">
         <v>6</v>
@@ -29006,51 +29012,51 @@
       </c>
       <c r="B985" s="0" t="s">
         <v>2687</v>
       </c>
       <c r="C985" s="0" t="s">
         <v>2688</v>
       </c>
       <c r="D985" s="0" t="s">
         <v>2689</v>
       </c>
       <c r="E985" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F985" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B986" s="0" t="s">
         <v>2690</v>
       </c>
       <c r="C986" s="0" t="s">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="D986" s="0" t="s">
         <v>2691</v>
       </c>
       <c r="E986" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F986" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B987" s="0" t="s">
         <v>2692</v>
       </c>
       <c r="C987" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D987" s="0" t="s">
         <v>2693</v>
       </c>
       <c r="E987" s="0" t="s">
@@ -29922,51 +29928,51 @@
       </c>
       <c r="B1031" s="0" t="s">
         <v>2810</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>2811</v>
       </c>
       <c r="D1031" s="0" t="s">
         <v>2812</v>
       </c>
       <c r="E1031" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="F1031" s="0" t="s">
         <v>2813</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1032" s="0" t="s">
         <v>2814</v>
       </c>
       <c r="C1032" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="D1032" s="0" t="s">
         <v>2815</v>
       </c>
       <c r="E1032" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F1032" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1033" s="0" t="s">
         <v>2816</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>2817</v>
       </c>
       <c r="D1033" s="0" t="s">
         <v>2818</v>
       </c>
       <c r="E1033" s="0" t="s">
@@ -31324,691 +31330,709 @@
       </c>
       <c r="B1102" s="0" t="s">
         <v>2989</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1102" s="0" t="s">
         <v>2990</v>
       </c>
       <c r="E1102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F1102" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>2991</v>
       </c>
       <c r="C1103" s="0" t="s">
-        <v>2987</v>
-[...1 lines deleted...]
-      <c r="D1103" s="0" t="s">
         <v>2992</v>
       </c>
+      <c r="D1103" s="0"/>
       <c r="E1103" s="0" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="F1103" s="0" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1104" s="0" t="s">
         <v>2993</v>
       </c>
-      <c r="C1104" s="0"/>
+      <c r="C1104" s="0" t="s">
+        <v>2987</v>
+      </c>
       <c r="D1104" s="0" t="s">
         <v>2994</v>
       </c>
       <c r="E1104" s="0" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="F1104" s="0" t="s">
-        <v>2279</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1105" s="0" t="s">
         <v>2995</v>
       </c>
       <c r="C1105" s="0"/>
       <c r="D1105" s="0" t="s">
         <v>2996</v>
       </c>
       <c r="E1105" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1105" s="0" t="s">
-        <v>386</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1106" s="0" t="s">
         <v>2997</v>
       </c>
       <c r="C1106" s="0"/>
       <c r="D1106" s="0" t="s">
         <v>2998</v>
       </c>
       <c r="E1106" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1106" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1107" s="0" t="s">
         <v>2999</v>
       </c>
       <c r="C1107" s="0"/>
       <c r="D1107" s="0" t="s">
         <v>3000</v>
       </c>
       <c r="E1107" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1107" s="0" t="s">
-        <v>251</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>3001</v>
       </c>
       <c r="C1108" s="0"/>
       <c r="D1108" s="0" t="s">
         <v>3002</v>
       </c>
       <c r="E1108" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1108" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1109" s="0" t="s">
         <v>3003</v>
       </c>
       <c r="C1109" s="0"/>
       <c r="D1109" s="0" t="s">
         <v>3004</v>
       </c>
       <c r="E1109" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1109" s="0" t="s">
-        <v>362</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>3005</v>
       </c>
       <c r="C1110" s="0"/>
       <c r="D1110" s="0" t="s">
         <v>3006</v>
       </c>
       <c r="E1110" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1110" s="0" t="s">
-        <v>1277</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>3007</v>
       </c>
       <c r="C1111" s="0"/>
       <c r="D1111" s="0" t="s">
         <v>3008</v>
       </c>
       <c r="E1111" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1111" s="0" t="s">
-        <v>73</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>3009</v>
       </c>
       <c r="C1112" s="0"/>
       <c r="D1112" s="0" t="s">
         <v>3010</v>
       </c>
       <c r="E1112" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1112" s="0" t="s">
-        <v>1277</v>
+        <v>73</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>3011</v>
       </c>
-      <c r="C1113" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D1113" s="0"/>
+      <c r="C1113" s="0"/>
+      <c r="D1113" s="0" t="s">
+        <v>3012</v>
+      </c>
       <c r="E1113" s="0" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="F1113" s="0" t="s">
-        <v>78</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1114" s="0"/>
       <c r="E1114" s="0" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="F1114" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="C1115" s="0" t="s">
-        <v>3014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2977</v>
+      </c>
+      <c r="D1115" s="0"/>
       <c r="E1115" s="0" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="F1115" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1116" s="0" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1116" s="0" t="s">
         <v>3016</v>
       </c>
-      <c r="C1116" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D1116" s="0"/>
+      <c r="D1116" s="0" t="s">
+        <v>3017</v>
+      </c>
       <c r="E1116" s="0" t="s">
-        <v>72</v>
+        <v>152</v>
       </c>
       <c r="F1116" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="C1117" s="0" t="s">
-        <v>3018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2977</v>
+      </c>
+      <c r="D1117" s="0"/>
       <c r="E1117" s="0" t="s">
-        <v>206</v>
+        <v>72</v>
       </c>
       <c r="F1117" s="0" t="s">
-        <v>255</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1118" s="0" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1118" s="0" t="s">
         <v>3020</v>
       </c>
-      <c r="C1118" s="0" t="s">
+      <c r="D1118" s="0" t="s">
         <v>3021</v>
       </c>
-      <c r="D1118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1118" s="0" t="s">
-        <v>105</v>
+        <v>206</v>
       </c>
       <c r="F1118" s="0" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1119" s="0" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1119" s="0" t="s">
         <v>3023</v>
       </c>
-      <c r="C1119" s="0"/>
       <c r="D1119" s="0" t="s">
         <v>3024</v>
       </c>
       <c r="E1119" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="F1119" s="0" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1120" s="0" t="s">
         <v>3025</v>
       </c>
-      <c r="C1120" s="0" t="s">
+      <c r="C1120" s="0"/>
+      <c r="D1120" s="0" t="s">
         <v>3026</v>
       </c>
-      <c r="D1120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1120" s="0" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="F1120" s="0" t="s">
-        <v>255</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1121" s="0" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1121" s="0" t="s">
         <v>3028</v>
-      </c>
-[...1 lines deleted...]
-        <v>2987</v>
       </c>
       <c r="D1121" s="0" t="s">
         <v>3029</v>
       </c>
       <c r="E1121" s="0" t="s">
-        <v>188</v>
+        <v>87</v>
       </c>
       <c r="F1121" s="0" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1122" s="0" t="s">
         <v>3030</v>
       </c>
       <c r="C1122" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1122" s="0" t="s">
         <v>3031</v>
       </c>
-      <c r="D1122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1122" s="0" t="s">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="F1122" s="0" t="s">
-        <v>243</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1123" s="0" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1123" s="0" t="s">
         <v>3033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2977</v>
       </c>
       <c r="D1123" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="E1123" s="0" t="s">
-        <v>54</v>
+        <v>152</v>
       </c>
       <c r="F1123" s="0" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1124" s="0" t="s">
         <v>3035</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1124" s="0" t="s">
         <v>3036</v>
       </c>
       <c r="E1124" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1124" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1125" s="0" t="s">
         <v>3037</v>
       </c>
       <c r="C1125" s="0" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D1125" s="0" t="s">
         <v>3038</v>
       </c>
-      <c r="D1125" s="0"/>
       <c r="E1125" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1125" s="0" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1126" s="0" t="s">
         <v>3039</v>
       </c>
       <c r="C1126" s="0" t="s">
-        <v>2987</v>
-[...1 lines deleted...]
-      <c r="D1126" s="0" t="s">
         <v>3040</v>
       </c>
+      <c r="D1126" s="0"/>
       <c r="E1126" s="0" t="s">
-        <v>300</v>
+        <v>54</v>
       </c>
       <c r="F1126" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1127" s="0" t="s">
         <v>3041</v>
       </c>
       <c r="C1127" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1127" s="0" t="s">
         <v>3042</v>
       </c>
-      <c r="D1127" s="0"/>
       <c r="E1127" s="0" t="s">
-        <v>24</v>
+        <v>300</v>
       </c>
       <c r="F1127" s="0" t="s">
-        <v>146</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1128" s="0" t="s">
         <v>3043</v>
       </c>
-      <c r="C1128" s="0"/>
-      <c r="D1128" s="0" t="s">
+      <c r="C1128" s="0" t="s">
         <v>3044</v>
       </c>
+      <c r="D1128" s="0"/>
       <c r="E1128" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="F1128" s="0" t="s">
-        <v>362</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1129" s="0" t="s">
         <v>3045</v>
       </c>
       <c r="C1129" s="0"/>
       <c r="D1129" s="0" t="s">
         <v>3046</v>
       </c>
       <c r="E1129" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1129" s="0" t="s">
-        <v>3047</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>3048</v>
+        <v>3047</v>
       </c>
       <c r="C1130" s="0"/>
       <c r="D1130" s="0" t="s">
-        <v>3049</v>
+        <v>3048</v>
       </c>
       <c r="E1130" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1130" s="0" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1131" s="0" t="s">
         <v>3050</v>
       </c>
       <c r="C1131" s="0"/>
       <c r="D1131" s="0" t="s">
         <v>3051</v>
       </c>
       <c r="E1131" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1131" s="0" t="s">
-        <v>251</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1132" s="0" t="s">
         <v>3052</v>
       </c>
       <c r="C1132" s="0"/>
       <c r="D1132" s="0" t="s">
         <v>3053</v>
       </c>
       <c r="E1132" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1132" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1133" s="0" t="s">
         <v>3054</v>
       </c>
       <c r="C1133" s="0"/>
       <c r="D1133" s="0" t="s">
         <v>3055</v>
       </c>
       <c r="E1133" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1133" s="0" t="s">
-        <v>2279</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1134" s="0" t="s">
         <v>3056</v>
       </c>
       <c r="C1134" s="0"/>
       <c r="D1134" s="0" t="s">
         <v>3057</v>
       </c>
       <c r="E1134" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1134" s="0" t="s">
-        <v>386</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1135" s="0" t="s">
         <v>3058</v>
       </c>
       <c r="C1135" s="0"/>
       <c r="D1135" s="0" t="s">
         <v>3059</v>
       </c>
       <c r="E1135" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1135" s="0" t="s">
-        <v>362</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1136" s="0" t="s">
         <v>3060</v>
       </c>
       <c r="C1136" s="0"/>
       <c r="D1136" s="0" t="s">
         <v>3061</v>
       </c>
       <c r="E1136" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F1136" s="0" t="s">
-        <v>489</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1137" s="0" t="s">
         <v>3062</v>
       </c>
-      <c r="C1137" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1137" s="0"/>
       <c r="D1137" s="0" t="s">
         <v>3063</v>
       </c>
       <c r="E1137" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F1137" s="0" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:6">
+      <c r="A1138" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1138" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1138" s="0" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1138" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="F1137" s="0" t="s">
+      <c r="F1138" s="0" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>