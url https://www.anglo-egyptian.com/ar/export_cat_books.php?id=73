--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -713,68 +713,68 @@
   <si>
     <t>COMMERCIAL &amp; CONSUMER LAW -</t>
   </si>
   <si>
     <t>9780199582297</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>COMMERCIAL AGENCY LAW</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>61300000156</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>Commercial Law</t>
+  </si>
+  <si>
+    <t>Roach</t>
+  </si>
+  <si>
+    <t>9780198825975</t>
+  </si>
+  <si>
     <t>COMMERCIAL LAW</t>
   </si>
   <si>
     <t>Canavan</t>
   </si>
   <si>
     <t>9781138854871</t>
   </si>
   <si>
-    <t>Commercial Law</t>
-[...7 lines deleted...]
-  <si>
     <t>Commercial Law Concentrate</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>9780198840619</t>
   </si>
   <si>
     <t>COMPANY LAW</t>
   </si>
   <si>
     <t>Ottley</t>
   </si>
   <si>
     <t>9781138832909</t>
   </si>
   <si>
     <t>COMPANY LAW  .</t>
   </si>
   <si>
     <t>Shepherd</t>
   </si>
   <si>
     <t>9780415833226</t>
@@ -842,74 +842,74 @@
   <si>
     <t>9781107694545</t>
   </si>
   <si>
     <t>92.5</t>
   </si>
   <si>
     <t>Constitutional &amp; Administrative Law 9/e (Paperback)</t>
   </si>
   <si>
     <t>Neil</t>
   </si>
   <si>
     <t>9780198747529</t>
   </si>
   <si>
     <t>CONSTITUTIONS &amp; RELIGIOUS FREEDOM</t>
   </si>
   <si>
     <t>Cross</t>
   </si>
   <si>
     <t>9781107041448</t>
   </si>
   <si>
+    <t>CONTRACT LAW</t>
+  </si>
+  <si>
+    <t>Andrews</t>
+  </si>
+  <si>
+    <t>9781107660649</t>
+  </si>
+  <si>
     <t>Contract Law</t>
   </si>
   <si>
     <t>Mckendrick</t>
   </si>
   <si>
     <t>9781350508217</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>9781509902910</t>
   </si>
   <si>
-    <t>CONTRACT LAW</t>
-[...7 lines deleted...]
-  <si>
     <t>Contract Law Concentrate</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>9780198840442</t>
   </si>
   <si>
     <t>Contract Law Directions</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>9780198836599</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>CONTRACT LAW TEXT, CASES, &amp; MATERIALS</t>
   </si>
   <si>
     <t>9780198701989</t>
@@ -1271,74 +1271,74 @@
   <si>
     <t>Equity &amp; Trusts Law Directions</t>
   </si>
   <si>
     <t>Watt</t>
   </si>
   <si>
     <t>9780198804703</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>EUROPEAN CONSENSUS &amp; THE LEGITIMACY OF THE EUROPEAN COURT OF HUMAN RIGHTS</t>
   </si>
   <si>
     <t>Dzehtsirou</t>
   </si>
   <si>
     <t>9781107041035</t>
   </si>
   <si>
     <t>EUROPEAN UNION LAW</t>
   </si>
   <si>
+    <t>Schutze</t>
+  </si>
+  <si>
+    <t>9781107416536</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
     <t>Humphreys</t>
   </si>
   <si>
     <t>9780199685615</t>
   </si>
   <si>
     <t>Peers</t>
   </si>
   <si>
     <t>9780199686117</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>Schutze</t>
-[...7 lines deleted...]
-  <si>
     <t>EVIDENCE</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9781138829596</t>
   </si>
   <si>
     <t>Evidence Concentrate</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
   <si>
     <t>9780198803867</t>
   </si>
   <si>
     <t>FAMILY LAW</t>
   </si>
   <si>
     <t>Stretch</t>
   </si>
   <si>
     <t>9781138829589</t>
@@ -1844,59 +1844,59 @@
   <si>
     <t>9789387460553</t>
   </si>
   <si>
     <t>MAGNA CARTA,RELIGION &amp; THE RULE OF LAW</t>
   </si>
   <si>
     <t>Hill</t>
   </si>
   <si>
     <t>9781107494367</t>
   </si>
   <si>
     <t>MEDIATION LAW JOURNEY THROUGH INSTITUTIONALISM TO JURIDIFICATION</t>
   </si>
   <si>
     <t>Brooker</t>
   </si>
   <si>
     <t>9781138639492</t>
   </si>
   <si>
     <t>MEDICAL LAW</t>
   </si>
   <si>
+    <t>9781138831018</t>
+  </si>
+  <si>
     <t>Samanta</t>
   </si>
   <si>
     <t>9780230235328</t>
   </si>
   <si>
-    <t>9781138831018</t>
-[...1 lines deleted...]
-  <si>
     <t>MERCANTILE LAW FOR CPT COURSE</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>9788120341777</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MERCANTILE LAW VOL 1+2</t>
   </si>
   <si>
     <t>Tak</t>
   </si>
   <si>
     <t>9789380929439</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Modern Business Law</t>
@@ -2297,66 +2297,66 @@
   <si>
     <t>THE EXECUTIVE REGULATIONS OF THE INVESTMENT LAW</t>
   </si>
   <si>
     <t>61300000154</t>
   </si>
   <si>
     <t>THE EXECUTIVE REGULATIONS OF THE MINERAL RESOURCES LAW</t>
   </si>
   <si>
     <t>61300000159</t>
   </si>
   <si>
     <t xml:space="preserve">The Harms of Work: An Ultra-Realist Account of the Service Economy </t>
   </si>
   <si>
     <t>Lloyd</t>
   </si>
   <si>
     <t>9781529204032</t>
   </si>
   <si>
     <t>72.9</t>
   </si>
   <si>
+    <t>THE INTERNATIONAL LAW OF THE SEA</t>
+  </si>
+  <si>
+    <t>Tanaka</t>
+  </si>
+  <si>
+    <t>9781107439672</t>
+  </si>
+  <si>
     <t>The International Law of the Sea</t>
   </si>
   <si>
     <t>Stephens</t>
   </si>
   <si>
     <t>9781782256847</t>
-  </si>
-[...7 lines deleted...]
-    <t>9781107439672</t>
   </si>
   <si>
     <t>The Law and Practice of Piracy at Sea</t>
   </si>
   <si>
     <t>SKORDAS</t>
   </si>
   <si>
     <t>9781849469685</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>THE LAW OF CONTRACT</t>
   </si>
   <si>
     <t>Hillirrd</t>
   </si>
   <si>
     <t>9780199686933</t>
   </si>
   <si>
     <t>The Law of the Executive Branch Presidential Power (Paperback)</t>
   </si>
@@ -4142,74 +4142,74 @@
       </c>
       <c r="D67" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>234</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>237</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>190</v>
+        <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>240</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
@@ -4236,51 +4236,51 @@
       </c>
       <c r="B72" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>246</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E74" s="0" t="s">
@@ -4402,145 +4402,145 @@
       </c>
       <c r="D80" s="0" t="s">
         <v>275</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>279</v>
+        <v>55</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>102</v>
+        <v>280</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>125</v>
+        <v>282</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>282</v>
+        <v>102</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>283</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>55</v>
+        <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>285</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>287</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>288</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>289</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>296</v>
       </c>
       <c r="E87" s="0" t="s">
@@ -5240,91 +5240,91 @@
       </c>
       <c r="D122" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>419</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>421</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>423</v>
+        <v>116</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>424</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>425</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>428</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>71</v>
       </c>
     </row>
@@ -6408,80 +6408,80 @@
       </c>
       <c r="B181" s="0" t="s">
         <v>606</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>607</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C182" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="D182" s="0" t="s">
         <v>610</v>
       </c>
-      <c r="D182" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E182" s="0" t="s">
-        <v>185</v>
+        <v>46</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>328</v>
+        <v>611</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>613</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>614</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
@@ -6695,51 +6695,51 @@
       </c>
       <c r="E195" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>650</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>99</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>652</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>229</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="0" t="s">
         <v>6</v>
@@ -7015,51 +7015,51 @@
       </c>
       <c r="E211" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>700</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>701</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>703</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>704</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="0" t="s">
         <v>6</v>
@@ -7432,74 +7432,74 @@
       </c>
       <c r="D232" s="0" t="s">
         <v>759</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>761</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>762</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>525</v>
+        <v>421</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>764</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>765</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>426</v>
+        <v>525</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>767</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>768</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
@@ -7575,51 +7575,51 @@
       </c>
       <c r="E239" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>782</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>783</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>785</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>357</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>786</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>