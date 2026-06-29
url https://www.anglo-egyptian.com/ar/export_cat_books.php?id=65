--- v0 (2026-06-29)
+++ v1 (2026-06-29)
@@ -494,173 +494,173 @@
   <si>
     <t>GAILLARD</t>
   </si>
   <si>
     <t>9781138204348</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ECOLOGICAL PUBLIC HEALTH RESHAPING THE CONDITIONS FOR GOOD HESLTH</t>
   </si>
   <si>
     <t>Lang</t>
   </si>
   <si>
     <t>9781844078325</t>
   </si>
   <si>
     <t>ECONOMIC GEOGRAPHY</t>
   </si>
   <si>
+    <t>Ahmad</t>
+  </si>
+  <si>
+    <t>9788184552133</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
     <t>Chopra</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>Ahmad</t>
-[...7 lines deleted...]
-  <si>
     <t>Economic Geography</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>9781138885028</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>EGYPT AN ECONOMIC GEOGRAPHY HC</t>
   </si>
   <si>
     <t>Ibrahim</t>
   </si>
   <si>
     <t>1860645488</t>
   </si>
   <si>
     <t>94.5</t>
   </si>
   <si>
     <t>elements of photogrammetry</t>
   </si>
   <si>
     <t>Wolf</t>
   </si>
   <si>
     <t>9780072924541</t>
   </si>
   <si>
+    <t>Encyclopaedia Of Human Geography</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>9382226249</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
     <t>ENCYCLOPAEDIA OF HUMAN GEOGRAPHY</t>
   </si>
   <si>
-    <t>Philip</t>
-[...1 lines deleted...]
-  <si>
     <t>9789382226246</t>
   </si>
   <si>
-    <t>58</t>
-[...7 lines deleted...]
-  <si>
     <t>ENGAGING ANTHROPOLOGICAL THEORY A SOCIAL &amp; POLITICAL HISTORY</t>
   </si>
   <si>
     <t>Moberg</t>
   </si>
   <si>
     <t>9780415809160</t>
   </si>
   <si>
     <t>ENGINEERING FOR SUSTAINABILITY</t>
   </si>
   <si>
     <t>Harmsen</t>
   </si>
   <si>
     <t>9780444538468</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>ETHNOGRAPHIC ATLAS OF PRIMITIVE TRIBES</t>
   </si>
   <si>
     <t>Mehta</t>
   </si>
   <si>
     <t>9789350564776</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
+    <t>FIELD &amp; LABORATORY METHODS IN PRIMATOLOGY</t>
+  </si>
+  <si>
+    <t>Setchell</t>
+  </si>
+  <si>
+    <t>9780521526289</t>
+  </si>
+  <si>
+    <t>31.39</t>
+  </si>
+  <si>
     <t>Field &amp; Laboratory Methods In Primatology</t>
   </si>
   <si>
-    <t>Setchell</t>
-[...1 lines deleted...]
-  <si>
     <t>521526280</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>FIELD &amp; LABORATORY METHODS IN PRIMATOLOGY</t>
-[...7 lines deleted...]
-  <si>
     <t>FIELDWORK FOR HUMAN GEOGRAPHY</t>
   </si>
   <si>
     <t>Johns</t>
   </si>
   <si>
     <t>9780857025876</t>
   </si>
   <si>
     <t>Food and Sustainability in the Twenty-First Century</t>
   </si>
   <si>
     <t>Macbeth</t>
   </si>
   <si>
     <t>9781800739161</t>
   </si>
   <si>
     <t>FUNDAMENTALS OF FLUVIAL GEOMORPHOLOGY</t>
   </si>
   <si>
     <t>Charlton</t>
   </si>
   <si>
     <t>9780415334549</t>
@@ -668,71 +668,71 @@
   <si>
     <t>GENDER PLURALISM SOUTHEAST ASIA SINCE EARLY MODERN TIMES</t>
   </si>
   <si>
     <t>Peletz</t>
   </si>
   <si>
     <t>9780415931618</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>Genetic Mapping In Experimental Populations</t>
   </si>
   <si>
     <t>Jansen</t>
   </si>
   <si>
     <t>9781107601031</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
+    <t>GEODEMOGRAPHICS, GIS &amp; NEIGHBOURHOOD TARGETING</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
+    <t>9780470864142</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
     <t>Geodemographics, Gis &amp; Neighbourhood Targeting</t>
   </si>
   <si>
-    <t>Harris</t>
-[...1 lines deleted...]
-  <si>
     <t>470864141</t>
   </si>
   <si>
-    <t>2005</t>
-[...10 lines deleted...]
-  <si>
     <t>Geographic Data Science with Python</t>
   </si>
   <si>
     <t>9781032445953</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>GEOGRAPHIC INFORMATION SYSTEM</t>
   </si>
   <si>
     <t>DIAS</t>
   </si>
   <si>
     <t>9788119523412</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Joshi</t>
@@ -758,107 +758,107 @@
   <si>
     <t>58.13</t>
   </si>
   <si>
     <t>Geographic Information Systems</t>
   </si>
   <si>
     <t>72562420</t>
   </si>
   <si>
     <t>Geographical Information Systems A Practical Approach</t>
   </si>
   <si>
     <t xml:space="preserve"> Xuan</t>
   </si>
   <si>
     <t>9781032380469</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
+    <t>GEOGRAPHICAL INFORMATION SYSTEMS AN INT</t>
+  </si>
+  <si>
+    <t>Delaney</t>
+  </si>
+  <si>
+    <t>9780195507898</t>
+  </si>
+  <si>
+    <t>44.18</t>
+  </si>
+  <si>
     <t>Geographical Information Systems An Int</t>
   </si>
   <si>
-    <t>Delaney</t>
-[...1 lines deleted...]
-  <si>
     <t>195507894</t>
   </si>
   <si>
-    <t>GEOGRAPHICAL INFORMATION SYSTEMS AN INT</t>
-[...7 lines deleted...]
-  <si>
     <t>Geographical Information Systems In Archaeology</t>
   </si>
   <si>
     <t>Conolly</t>
   </si>
   <si>
     <t>521797446</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>GEOGRAPHICAL INFORMATION SYSTEMS IN ARCHAEOLOGY</t>
   </si>
   <si>
     <t>9780521797443</t>
   </si>
   <si>
+    <t>Geographical Worlds</t>
+  </si>
+  <si>
+    <t>Massey</t>
+  </si>
+  <si>
+    <t>198741855</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
     <t>GEOGRAPHICAL WORLDS</t>
   </si>
   <si>
-    <t>Massey</t>
-[...1 lines deleted...]
-  <si>
     <t>9780198741855</t>
   </si>
   <si>
     <t>26.35</t>
   </si>
   <si>
-    <t>Geographical Worlds</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Geographies of Rural Cultures and Societies </t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>9781138275102</t>
   </si>
   <si>
     <t>87.5</t>
   </si>
   <si>
     <t>GEOGRAPHIES OF THE NEW ECONOMY</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>9780415493512</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Geography &amp; Economy</t>
@@ -881,68 +881,68 @@
   <si>
     <t>GEOGRAPHY FOR UPSC CIVIL SERVICES PRELIMINARY EXAMINATION</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9780070683846</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geography in the Twentieth Century: A Study of Growth, Fields, Techniques, Aims and Trends</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>9781138122819</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>Geography Militant Cultures Of Exploration &amp; Empire</t>
+  </si>
+  <si>
+    <t>Driver</t>
+  </si>
+  <si>
+    <t>631201122</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
     <t>GEOGRAPHY MILITANT CULTURES OF EXPLORATION &amp; EMPIRE</t>
   </si>
   <si>
-    <t>Driver</t>
-[...1 lines deleted...]
-  <si>
     <t>9780631201120</t>
   </si>
   <si>
-    <t>17</t>
-[...7 lines deleted...]
-  <si>
     <t>GEOINFORMATICS &amp; GEOSTATISTICS</t>
   </si>
   <si>
     <t>Naidu</t>
   </si>
   <si>
     <t>9788189741983</t>
   </si>
   <si>
     <t>Global Migration: Patterns, Processes and Politics</t>
   </si>
   <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t>9780367422417</t>
   </si>
   <si>
     <t>GLOBAL WARMING &amp; BIO- DIVERSITY</t>
   </si>
   <si>
     <t>9789380929514</t>
   </si>
   <si>
     <t>GLOBAL WARMING THE COMPLETE BRIEFING FIFTH EDITION</t>
@@ -971,155 +971,155 @@
   <si>
     <t>Murthy</t>
   </si>
   <si>
     <t>9788131408094</t>
   </si>
   <si>
     <t>INT TO GEOGRAPHY</t>
   </si>
   <si>
     <t>Getis</t>
   </si>
   <si>
     <t>9780072521832</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Int To Geography</t>
   </si>
   <si>
     <t>007252183X</t>
   </si>
   <si>
+    <t>International River Water Quality Pollution &amp; Restoration  97</t>
+  </si>
+  <si>
+    <t>Niemirycz</t>
+  </si>
+  <si>
+    <t>419215409</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
     <t>INTERNATIONAL RIVER WATER QUALITY POLLUTION &amp; RESTORATION  97</t>
   </si>
   <si>
-    <t>Niemirycz</t>
-[...1 lines deleted...]
-  <si>
     <t>9780419215400</t>
   </si>
   <si>
-    <t>1997</t>
-[...8 lines deleted...]
-    <t>419215409</t>
+    <t>Into Harmony With The Planet</t>
+  </si>
+  <si>
+    <t>Puttnam</t>
+  </si>
+  <si>
+    <t>747506213</t>
+  </si>
+  <si>
+    <t>11</t>
   </si>
   <si>
     <t>INTO HARMONY WITH THE PLANET</t>
   </si>
   <si>
-    <t>Puttnam</t>
-[...1 lines deleted...]
-  <si>
     <t>9780747506218</t>
   </si>
   <si>
     <t>11.5</t>
   </si>
   <si>
-    <t>Into Harmony With The Planet</t>
-[...7 lines deleted...]
-  <si>
     <t>Introduction to Geographic Information Systems</t>
   </si>
   <si>
     <t>Mukherjee</t>
   </si>
   <si>
     <t>9781538152010</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>MAKING SENSE OF NATURE</t>
   </si>
   <si>
     <t>Castree</t>
   </si>
   <si>
     <t>9780415545501</t>
   </si>
   <si>
     <t>MASTERING ARCGIS PRO</t>
   </si>
   <si>
     <t>9781260570137</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>MEDITERRANEAM CULTURE</t>
   </si>
   <si>
     <t>Myres</t>
   </si>
   <si>
     <t>9781107697966</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
+    <t>Motorway Atlas Of Britain</t>
+  </si>
+  <si>
+    <t>Aa</t>
+  </si>
+  <si>
+    <t>861453212</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>MOTORWAY ATLAS OF BRITAIN</t>
   </si>
   <si>
-    <t>Aa</t>
-[...1 lines deleted...]
-  <si>
     <t>9780861453214</t>
   </si>
   <si>
     <t>4.5</t>
   </si>
   <si>
-    <t>Motorway Atlas Of Britain</t>
-[...7 lines deleted...]
-  <si>
     <t>Ocean Engineering</t>
   </si>
   <si>
     <t>Ramakrishnan</t>
   </si>
   <si>
     <t>9788189729110</t>
   </si>
   <si>
     <t>Ocean, Coast, Small Island &amp; Wetland</t>
   </si>
   <si>
     <t>Sinha</t>
   </si>
   <si>
     <t>8189741330</t>
   </si>
   <si>
     <t>OCEAN, COAST, SMALL ISLAND &amp; WETLAND</t>
   </si>
   <si>
     <t>9788189741334</t>
   </si>
   <si>
     <t>49.75</t>
@@ -1148,113 +1148,113 @@
   <si>
     <t>Paradise Lost: Rural Idyll and Social Change Since 1800</t>
   </si>
   <si>
     <t>BURCHARDT</t>
   </si>
   <si>
     <t>9781860645143</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PHYSICAL GEOGRAPHY</t>
   </si>
   <si>
     <t>Gupta</t>
   </si>
   <si>
     <t>9788184114102</t>
   </si>
   <si>
     <t>52.5</t>
   </si>
   <si>
+    <t>Physical Geography The Global Environment</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>195171144</t>
+  </si>
+  <si>
     <t>PHYSICAL GEOGRAPHY THE GLOBAL ENVIRONMENT</t>
   </si>
   <si>
-    <t>Williams</t>
-[...1 lines deleted...]
-  <si>
     <t>9780195171143</t>
   </si>
   <si>
     <t>55.8</t>
   </si>
   <si>
-    <t>Physical Geography The Global Environment</t>
-[...4 lines deleted...]
-  <si>
     <t>POPULATION ECOLOGY</t>
   </si>
   <si>
     <t>Pandey</t>
   </si>
   <si>
     <t>9789350561133</t>
   </si>
   <si>
     <t>Population Geography: Social Justice for a Sustainable World</t>
   </si>
   <si>
     <t>Helen</t>
   </si>
   <si>
     <t>9780367697969</t>
   </si>
   <si>
     <t>practical statistics for geographers and earth scientists</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
+    <t>PRINCIPLES OF GEOGRAPHICAL INFORMATION SYSTEMS</t>
+  </si>
+  <si>
+    <t>Mcdonnell</t>
+  </si>
+  <si>
+    <t>9780198233657</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>49.6</t>
+  </si>
+  <si>
     <t>Principles Of Geographical Information Systems</t>
   </si>
   <si>
-    <t>Mcdonnell</t>
-[...1 lines deleted...]
-  <si>
     <t>198233655</t>
   </si>
   <si>
-    <t>2000</t>
-[...10 lines deleted...]
-  <si>
     <t>PRINCIPLES OF PHYSICAL GEOGRAPHY</t>
   </si>
   <si>
     <t>QAZI</t>
   </si>
   <si>
     <t>9788176487313</t>
   </si>
   <si>
     <t>RANDOM SEAS &amp; DESIGN OF MARITIME STRUCTURES</t>
   </si>
   <si>
     <t>Goda</t>
   </si>
   <si>
     <t>9789814282406</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>RAY &amp; WAVE CHAOS IN OCEAN ACOUSTICS VOL 1</t>
   </si>
   <si>
     <t>George</t>
@@ -1481,134 +1481,134 @@
   <si>
     <t>The Human Mosaic: Thematic Introduction to Cultural Geography</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>9780716738015</t>
   </si>
   <si>
     <t>The Invention of Taste: A Cultural Account of Desire, Delight and Disgust in Fashion, Food and Art</t>
   </si>
   <si>
     <t>9781350048010</t>
   </si>
   <si>
     <t>THE NEW ATLAS OF THE ARAB WORLD</t>
   </si>
   <si>
     <t>9789774164194</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>The New View Over Atlantis</t>
+  </si>
+  <si>
+    <t>Michell</t>
+  </si>
+  <si>
+    <t>050027312X</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>THE NEW VIEW OVER ATLANTIS</t>
   </si>
   <si>
-    <t>Michell</t>
-[...1 lines deleted...]
-  <si>
     <t>9780500273128</t>
   </si>
   <si>
     <t>9.5</t>
   </si>
   <si>
-    <t>The New View Over Atlantis</t>
-[...5 lines deleted...]
-    <t>9</t>
+    <t>The Nile Sharing A Scarce Resource</t>
+  </si>
+  <si>
+    <t>Howell</t>
+  </si>
+  <si>
+    <t>521450403</t>
   </si>
   <si>
     <t>THE NILE SHARING A SCARCE RESOURCE</t>
   </si>
   <si>
-    <t>Howell</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521450409</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
-    <t>The Nile Sharing A Scarce Resource</t>
-[...4 lines deleted...]
-  <si>
     <t>THE ORIENT BLACKSWAN WORLD ATLAS</t>
   </si>
   <si>
     <t>9788125044642</t>
   </si>
   <si>
     <t>THE RIVER NILE IN THE POST - COLONIAL AGE</t>
   </si>
   <si>
     <t>Tvedt</t>
   </si>
   <si>
     <t>9789774163760</t>
   </si>
   <si>
     <t>THE RIVERSCAPE &amp; THE RIVER</t>
   </si>
   <si>
     <t>Haslam</t>
   </si>
   <si>
     <t>9781107407473</t>
   </si>
   <si>
+    <t>The Stonehenge People An Exploration Of Life In Neolithic Britain</t>
+  </si>
+  <si>
+    <t>Castleden</t>
+  </si>
+  <si>
+    <t>415040655</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
     <t>THE STONEHENGE PEOPLE AN EXPLORATION OF LIFE IN NEOLITHIC BRITAIN</t>
   </si>
   <si>
-    <t>Castleden</t>
-[...1 lines deleted...]
-  <si>
     <t>9780415040655</t>
   </si>
   <si>
     <t>6.3</t>
   </si>
   <si>
-    <t>The Stonehenge People An Exploration Of Life In Neolithic Britain</t>
-[...7 lines deleted...]
-  <si>
     <t>THE STUDY OF THE WEATHER</t>
   </si>
   <si>
     <t>Chapman</t>
   </si>
   <si>
     <t>9781107665170</t>
   </si>
   <si>
     <t>THE SURFACE OF THE EARTH</t>
   </si>
   <si>
     <t>Pickles</t>
   </si>
   <si>
     <t>9781107651524</t>
   </si>
   <si>
     <t>THE TIMES REFERENCE ATLAS OF THE WORLD</t>
   </si>
   <si>
     <t>9780007949960</t>
   </si>
   <si>
     <t>The Times Reference Atlas of the World</t>
@@ -1643,69 +1643,69 @@
   <si>
     <t>9781447329565</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>UNDERSTANDING GEOGRAPHICAL MAP ENTRIES FOR CIVIL SERVICES</t>
   </si>
   <si>
     <t>Husain</t>
   </si>
   <si>
     <t>9780070702882</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Understanding Human Ecology: A Systems Approach to Sustainability</t>
   </si>
   <si>
     <t>9780367245696</t>
   </si>
   <si>
+    <t>Understanding The Oceans</t>
+  </si>
+  <si>
+    <t>Rice</t>
+  </si>
+  <si>
+    <t>1857287061</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
     <t>UNDERSTANDING THE OCEANS</t>
   </si>
   <si>
-    <t>Rice</t>
-[...1 lines deleted...]
-  <si>
     <t>9781857287066</t>
   </si>
   <si>
     <t>23.6</t>
-  </si>
-[...7 lines deleted...]
-    <t>23</t>
   </si>
   <si>
     <t>Urban Geography</t>
   </si>
   <si>
     <t>Barrett</t>
   </si>
   <si>
     <t>9781138101838</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Urban Growth Analysis &amp; Remote Sensing A Case Study Of Kolkata,india 1980-</t>
   </si>
   <si>
     <t>9789400746978</t>
   </si>
   <si>
     <t>World Anthropologies in Practice</t>
   </si>
   <si>
     <t>9781474252614</t>
   </si>
@@ -2820,71 +2820,71 @@
         <v>156</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="D40" s="0"/>
+      <c r="D40" s="0" t="s">
+        <v>161</v>
+      </c>
       <c r="E40" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D41" s="0" t="s">
         <v>163</v>
       </c>
+      <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>169</v>
@@ -2922,71 +2922,71 @@
       </c>
       <c r="D44" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3325,71 +3325,71 @@
       </c>
       <c r="E64" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>89</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>253</v>
+        <v>89</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>255</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
@@ -3665,51 +3665,51 @@
       </c>
       <c r="E81" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>307</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>308</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
@@ -4041,71 +4041,71 @@
       </c>
       <c r="E100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>367</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>368</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
@@ -4121,71 +4121,71 @@
       </c>
       <c r="E104" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>378</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>379</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>381</v>
+        <v>222</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>379</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>222</v>
+        <v>383</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>384</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>385</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>386</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
@@ -4217,71 +4217,71 @@
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>393</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>394</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>80</v>
+        <v>396</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>393</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>398</v>
+        <v>80</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>400</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
@@ -4735,71 +4735,71 @@
       </c>
       <c r="E135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>477</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>477</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>482</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
@@ -4871,71 +4871,71 @@
       </c>
       <c r="E142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>499</v>
+        <v>405</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>405</v>
+        <v>501</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
@@ -5031,51 +5031,51 @@
       </c>
       <c r="E150" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>521</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>523</v>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
@@ -5105,91 +5105,91 @@
       </c>
       <c r="E154" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>528</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>529</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>530</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>531</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>534</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>537</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>538</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>539</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>