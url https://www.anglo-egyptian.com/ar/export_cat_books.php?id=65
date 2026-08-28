--- v1 (2026-06-29)
+++ v2 (2026-08-28)
@@ -545,122 +545,122 @@
   <si>
     <t>70</t>
   </si>
   <si>
     <t>EGYPT AN ECONOMIC GEOGRAPHY HC</t>
   </si>
   <si>
     <t>Ibrahim</t>
   </si>
   <si>
     <t>1860645488</t>
   </si>
   <si>
     <t>94.5</t>
   </si>
   <si>
     <t>elements of photogrammetry</t>
   </si>
   <si>
     <t>Wolf</t>
   </si>
   <si>
     <t>9780072924541</t>
   </si>
   <si>
+    <t>ENCYCLOPAEDIA OF HUMAN GEOGRAPHY</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>9789382226246</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
     <t>Encyclopaedia Of Human Geography</t>
   </si>
   <si>
-    <t>Philip</t>
-[...1 lines deleted...]
-  <si>
     <t>9382226249</t>
   </si>
   <si>
-    <t>58</t>
-[...7 lines deleted...]
-  <si>
     <t>ENGAGING ANTHROPOLOGICAL THEORY A SOCIAL &amp; POLITICAL HISTORY</t>
   </si>
   <si>
     <t>Moberg</t>
   </si>
   <si>
     <t>9780415809160</t>
   </si>
   <si>
     <t>ENGINEERING FOR SUSTAINABILITY</t>
   </si>
   <si>
     <t>Harmsen</t>
   </si>
   <si>
     <t>9780444538468</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>ETHNOGRAPHIC ATLAS OF PRIMITIVE TRIBES</t>
   </si>
   <si>
     <t>Mehta</t>
   </si>
   <si>
     <t>9789350564776</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
+    <t>Field &amp; Laboratory Methods In Primatology</t>
+  </si>
+  <si>
+    <t>Setchell</t>
+  </si>
+  <si>
+    <t>521526280</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
     <t>FIELD &amp; LABORATORY METHODS IN PRIMATOLOGY</t>
   </si>
   <si>
-    <t>Setchell</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521526289</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
-    <t>Field &amp; Laboratory Methods In Primatology</t>
-[...7 lines deleted...]
-  <si>
     <t>FIELDWORK FOR HUMAN GEOGRAPHY</t>
   </si>
   <si>
     <t>Johns</t>
   </si>
   <si>
     <t>9780857025876</t>
   </si>
   <si>
     <t>Food and Sustainability in the Twenty-First Century</t>
   </si>
   <si>
     <t>Macbeth</t>
   </si>
   <si>
     <t>9781800739161</t>
   </si>
   <si>
     <t>FUNDAMENTALS OF FLUVIAL GEOMORPHOLOGY</t>
   </si>
   <si>
     <t>Charlton</t>
   </si>
   <si>
     <t>9780415334549</t>
@@ -704,161 +704,161 @@
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Geodemographics, Gis &amp; Neighbourhood Targeting</t>
   </si>
   <si>
     <t>470864141</t>
   </si>
   <si>
     <t>Geographic Data Science with Python</t>
   </si>
   <si>
     <t>9781032445953</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>GEOGRAPHIC INFORMATION SYSTEM</t>
   </si>
   <si>
+    <t>Joshi</t>
+  </si>
+  <si>
+    <t>9788131411933</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
     <t>DIAS</t>
   </si>
   <si>
     <t>9788119523412</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>Joshi</t>
-[...10 lines deleted...]
-  <si>
     <t>GEOGRAPHIC INFORMATION SYSTEMS</t>
   </si>
   <si>
     <t>Bettinger</t>
   </si>
   <si>
     <t>9780072562422</t>
   </si>
   <si>
     <t>58.13</t>
   </si>
   <si>
     <t>Geographic Information Systems</t>
   </si>
   <si>
     <t>72562420</t>
   </si>
   <si>
     <t>Geographical Information Systems A Practical Approach</t>
   </si>
   <si>
     <t xml:space="preserve"> Xuan</t>
   </si>
   <si>
     <t>9781032380469</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
+    <t>Geographical Information Systems An Int</t>
+  </si>
+  <si>
+    <t>Delaney</t>
+  </si>
+  <si>
+    <t>195507894</t>
+  </si>
+  <si>
     <t>GEOGRAPHICAL INFORMATION SYSTEMS AN INT</t>
   </si>
   <si>
-    <t>Delaney</t>
-[...1 lines deleted...]
-  <si>
     <t>9780195507898</t>
   </si>
   <si>
     <t>44.18</t>
   </si>
   <si>
-    <t>Geographical Information Systems An Int</t>
-[...4 lines deleted...]
-  <si>
     <t>Geographical Information Systems In Archaeology</t>
   </si>
   <si>
     <t>Conolly</t>
   </si>
   <si>
     <t>521797446</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>GEOGRAPHICAL INFORMATION SYSTEMS IN ARCHAEOLOGY</t>
   </si>
   <si>
     <t>9780521797443</t>
   </si>
   <si>
+    <t>GEOGRAPHICAL WORLDS</t>
+  </si>
+  <si>
+    <t>Massey</t>
+  </si>
+  <si>
+    <t>9780198741855</t>
+  </si>
+  <si>
+    <t>26.35</t>
+  </si>
+  <si>
     <t>Geographical Worlds</t>
   </si>
   <si>
-    <t>Massey</t>
-[...1 lines deleted...]
-  <si>
     <t>198741855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>GEOGRAPHICAL WORLDS</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Geographies of Rural Cultures and Societies </t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>9781138275102</t>
   </si>
   <si>
     <t>87.5</t>
   </si>
   <si>
     <t>GEOGRAPHIES OF THE NEW ECONOMY</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>9780415493512</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Geography &amp; Economy</t>
@@ -881,68 +881,68 @@
   <si>
     <t>GEOGRAPHY FOR UPSC CIVIL SERVICES PRELIMINARY EXAMINATION</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9780070683846</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geography in the Twentieth Century: A Study of Growth, Fields, Techniques, Aims and Trends</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>9781138122819</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>GEOGRAPHY MILITANT CULTURES OF EXPLORATION &amp; EMPIRE</t>
+  </si>
+  <si>
+    <t>Driver</t>
+  </si>
+  <si>
+    <t>9780631201120</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
     <t>Geography Militant Cultures Of Exploration &amp; Empire</t>
   </si>
   <si>
-    <t>Driver</t>
-[...1 lines deleted...]
-  <si>
     <t>631201122</t>
   </si>
   <si>
-    <t>17</t>
-[...7 lines deleted...]
-  <si>
     <t>GEOINFORMATICS &amp; GEOSTATISTICS</t>
   </si>
   <si>
     <t>Naidu</t>
   </si>
   <si>
     <t>9788189741983</t>
   </si>
   <si>
     <t>Global Migration: Patterns, Processes and Politics</t>
   </si>
   <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t>9780367422417</t>
   </si>
   <si>
     <t>GLOBAL WARMING &amp; BIO- DIVERSITY</t>
   </si>
   <si>
     <t>9789380929514</t>
   </si>
   <si>
     <t>GLOBAL WARMING THE COMPLETE BRIEFING FIFTH EDITION</t>
@@ -971,155 +971,155 @@
   <si>
     <t>Murthy</t>
   </si>
   <si>
     <t>9788131408094</t>
   </si>
   <si>
     <t>INT TO GEOGRAPHY</t>
   </si>
   <si>
     <t>Getis</t>
   </si>
   <si>
     <t>9780072521832</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Int To Geography</t>
   </si>
   <si>
     <t>007252183X</t>
   </si>
   <si>
+    <t>INTERNATIONAL RIVER WATER QUALITY POLLUTION &amp; RESTORATION  97</t>
+  </si>
+  <si>
+    <t>Niemirycz</t>
+  </si>
+  <si>
+    <t>9780419215400</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
     <t>International River Water Quality Pollution &amp; Restoration  97</t>
   </si>
   <si>
-    <t>Niemirycz</t>
-[...1 lines deleted...]
-  <si>
     <t>419215409</t>
   </si>
   <si>
-    <t>1997</t>
-[...8 lines deleted...]
-    <t>9780419215400</t>
+    <t>INTO HARMONY WITH THE PLANET</t>
+  </si>
+  <si>
+    <t>Puttnam</t>
+  </si>
+  <si>
+    <t>9780747506218</t>
+  </si>
+  <si>
+    <t>11.5</t>
   </si>
   <si>
     <t>Into Harmony With The Planet</t>
   </si>
   <si>
-    <t>Puttnam</t>
-[...1 lines deleted...]
-  <si>
     <t>747506213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>INTO HARMONY WITH THE PLANET</t>
-[...7 lines deleted...]
-  <si>
     <t>Introduction to Geographic Information Systems</t>
   </si>
   <si>
     <t>Mukherjee</t>
   </si>
   <si>
     <t>9781538152010</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>MAKING SENSE OF NATURE</t>
   </si>
   <si>
     <t>Castree</t>
   </si>
   <si>
     <t>9780415545501</t>
   </si>
   <si>
     <t>MASTERING ARCGIS PRO</t>
   </si>
   <si>
     <t>9781260570137</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>MEDITERRANEAM CULTURE</t>
   </si>
   <si>
     <t>Myres</t>
   </si>
   <si>
     <t>9781107697966</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
+    <t>MOTORWAY ATLAS OF BRITAIN</t>
+  </si>
+  <si>
+    <t>Aa</t>
+  </si>
+  <si>
+    <t>9780861453214</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
     <t>Motorway Atlas Of Britain</t>
   </si>
   <si>
-    <t>Aa</t>
-[...1 lines deleted...]
-  <si>
     <t>861453212</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>MOTORWAY ATLAS OF BRITAIN</t>
-[...7 lines deleted...]
-  <si>
     <t>Ocean Engineering</t>
   </si>
   <si>
     <t>Ramakrishnan</t>
   </si>
   <si>
     <t>9788189729110</t>
   </si>
   <si>
     <t>Ocean, Coast, Small Island &amp; Wetland</t>
   </si>
   <si>
     <t>Sinha</t>
   </si>
   <si>
     <t>8189741330</t>
   </si>
   <si>
     <t>OCEAN, COAST, SMALL ISLAND &amp; WETLAND</t>
   </si>
   <si>
     <t>9788189741334</t>
   </si>
   <si>
     <t>49.75</t>
@@ -1481,165 +1481,165 @@
   <si>
     <t>The Human Mosaic: Thematic Introduction to Cultural Geography</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>9780716738015</t>
   </si>
   <si>
     <t>The Invention of Taste: A Cultural Account of Desire, Delight and Disgust in Fashion, Food and Art</t>
   </si>
   <si>
     <t>9781350048010</t>
   </si>
   <si>
     <t>THE NEW ATLAS OF THE ARAB WORLD</t>
   </si>
   <si>
     <t>9789774164194</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>THE NEW VIEW OVER ATLANTIS</t>
+  </si>
+  <si>
+    <t>Michell</t>
+  </si>
+  <si>
+    <t>9780500273128</t>
+  </si>
+  <si>
+    <t>9.5</t>
+  </si>
+  <si>
     <t>The New View Over Atlantis</t>
   </si>
   <si>
-    <t>Michell</t>
-[...1 lines deleted...]
-  <si>
     <t>050027312X</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>THE NEW VIEW OVER ATLANTIS</t>
-[...5 lines deleted...]
-    <t>9.5</t>
+    <t>THE NILE SHARING A SCARCE RESOURCE</t>
+  </si>
+  <si>
+    <t>Howell</t>
+  </si>
+  <si>
+    <t>9780521450409</t>
+  </si>
+  <si>
+    <t>67.5</t>
   </si>
   <si>
     <t>The Nile Sharing A Scarce Resource</t>
   </si>
   <si>
-    <t>Howell</t>
-[...1 lines deleted...]
-  <si>
     <t>521450403</t>
   </si>
   <si>
-    <t>THE NILE SHARING A SCARCE RESOURCE</t>
-[...7 lines deleted...]
-  <si>
     <t>THE ORIENT BLACKSWAN WORLD ATLAS</t>
   </si>
   <si>
     <t>9788125044642</t>
   </si>
   <si>
     <t>THE RIVER NILE IN THE POST - COLONIAL AGE</t>
   </si>
   <si>
     <t>Tvedt</t>
   </si>
   <si>
     <t>9789774163760</t>
   </si>
   <si>
     <t>THE RIVERSCAPE &amp; THE RIVER</t>
   </si>
   <si>
     <t>Haslam</t>
   </si>
   <si>
     <t>9781107407473</t>
   </si>
   <si>
+    <t>THE STONEHENGE PEOPLE AN EXPLORATION OF LIFE IN NEOLITHIC BRITAIN</t>
+  </si>
+  <si>
+    <t>Castleden</t>
+  </si>
+  <si>
+    <t>9780415040655</t>
+  </si>
+  <si>
+    <t>6.3</t>
+  </si>
+  <si>
     <t>The Stonehenge People An Exploration Of Life In Neolithic Britain</t>
   </si>
   <si>
-    <t>Castleden</t>
-[...1 lines deleted...]
-  <si>
     <t>415040655</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>THE STONEHENGE PEOPLE AN EXPLORATION OF LIFE IN NEOLITHIC BRITAIN</t>
-[...7 lines deleted...]
-  <si>
     <t>THE STUDY OF THE WEATHER</t>
   </si>
   <si>
     <t>Chapman</t>
   </si>
   <si>
     <t>9781107665170</t>
   </si>
   <si>
     <t>THE SURFACE OF THE EARTH</t>
   </si>
   <si>
     <t>Pickles</t>
   </si>
   <si>
     <t>9781107651524</t>
   </si>
   <si>
+    <t>The Times Reference Atlas of the World</t>
+  </si>
+  <si>
+    <t>9780008262495</t>
+  </si>
+  <si>
+    <t>9780008144005</t>
+  </si>
+  <si>
     <t>THE TIMES REFERENCE ATLAS OF THE WORLD</t>
   </si>
   <si>
     <t>9780007949960</t>
-  </si>
-[...7 lines deleted...]
-    <t>9780008144005</t>
   </si>
   <si>
     <t>THE WORKING LANDSCAPE</t>
   </si>
   <si>
     <t>Cannavo</t>
   </si>
   <si>
     <t>9780262532921</t>
   </si>
   <si>
     <t>TRANSPORT GEOGRAPHY</t>
   </si>
   <si>
     <t>9789351114161</t>
   </si>
   <si>
     <t>Transport Matters</t>
   </si>
   <si>
     <t>Shaw</t>
   </si>
   <si>
     <t>9781447329565</t>
   </si>
@@ -2922,71 +2922,71 @@
       </c>
       <c r="D44" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3222,71 +3222,71 @@
       </c>
       <c r="D59" s="0" t="s">
         <v>226</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>238</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>240</v>
       </c>
     </row>
@@ -3325,71 +3325,71 @@
       </c>
       <c r="E64" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>251</v>
+        <v>89</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>89</v>
+        <v>253</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>255</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
@@ -3522,51 +3522,51 @@
       </c>
       <c r="D74" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>282</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>283</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>286</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>287</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>288</v>
       </c>
     </row>
@@ -3705,51 +3705,51 @@
       </c>
       <c r="E83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>311</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>314</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
@@ -4274,71 +4274,71 @@
       </c>
       <c r="D112" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>403</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>410</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>411</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>58</v>
       </c>
     </row>
@@ -4454,54 +4454,54 @@
       </c>
       <c r="D121" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>435</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
@@ -4632,51 +4632,51 @@
       </c>
       <c r="D130" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>457</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>461</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>463</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>464</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>466</v>
       </c>
     </row>
@@ -4735,71 +4735,71 @@
       </c>
       <c r="E135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>477</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>477</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>482</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
@@ -4871,71 +4871,71 @@
       </c>
       <c r="E142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>405</v>
+        <v>499</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>501</v>
+        <v>405</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
@@ -5031,125 +5031,125 @@
       </c>
       <c r="E150" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>521</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>523</v>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>85</v>
+        <v>336</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C153" s="0"/>
       <c r="D153" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C154" s="0"/>
       <c r="D154" s="0" t="s">
         <v>527</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>336</v>
+        <v>85</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>528</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>529</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>530</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>531</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>