--- v2 (2026-08-28)
+++ v3 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بدولار أمريكي</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>A NEW GEOGRAPHY OF BRITAIN</t>
   </si>
   <si>
@@ -389,51 +389,51 @@
   <si>
     <t>21</t>
   </si>
   <si>
     <t>CONCISE ATLAS OF THE WORLD</t>
   </si>
   <si>
     <t>9781426216602</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>CONFORMITY &amp; CONFLICT</t>
   </si>
   <si>
     <t>Mccurdy</t>
   </si>
   <si>
     <t>9780205593286</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>41</t>
+    <t>20</t>
   </si>
   <si>
     <t>CONTEMPORARY WORLD REGIONAL GEOGRAPHY</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>9780072549751</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>CONTEMPORARY WORLD REGIONAL GEOGRAPHY WITH CD</t>
   </si>
   <si>
     <t>Bradshaw</t>
   </si>
   <si>
     <t>37.95</t>
   </si>
   <si>
     <t>Demographic Methods &amp; Concepts With Cd</t>
   </si>
@@ -491,83 +491,83 @@
   <si>
     <t>Disaster Risk</t>
   </si>
   <si>
     <t>GAILLARD</t>
   </si>
   <si>
     <t>9781138204348</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ECOLOGICAL PUBLIC HEALTH RESHAPING THE CONDITIONS FOR GOOD HESLTH</t>
   </si>
   <si>
     <t>Lang</t>
   </si>
   <si>
     <t>9781844078325</t>
   </si>
   <si>
+    <t>Economic Geography</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>9781138885028</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
     <t>ECONOMIC GEOGRAPHY</t>
   </si>
   <si>
     <t>Ahmad</t>
   </si>
   <si>
     <t>9788184552133</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Chopra</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>Economic Geography</t>
-[...13 lines deleted...]
-  <si>
     <t>EGYPT AN ECONOMIC GEOGRAPHY HC</t>
   </si>
   <si>
     <t>Ibrahim</t>
   </si>
   <si>
     <t>1860645488</t>
   </si>
   <si>
     <t>94.5</t>
   </si>
   <si>
     <t>elements of photogrammetry</t>
   </si>
   <si>
     <t>Wolf</t>
   </si>
   <si>
     <t>9780072924541</t>
   </si>
   <si>
     <t>ENCYCLOPAEDIA OF HUMAN GEOGRAPHY</t>
   </si>
   <si>
     <t>Philip</t>
@@ -614,51 +614,51 @@
   <si>
     <t>9789350564776</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Field &amp; Laboratory Methods In Primatology</t>
   </si>
   <si>
     <t>Setchell</t>
   </si>
   <si>
     <t>521526280</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>FIELD &amp; LABORATORY METHODS IN PRIMATOLOGY</t>
   </si>
   <si>
     <t>9780521526289</t>
   </si>
   <si>
-    <t>31.39</t>
+    <t>10</t>
   </si>
   <si>
     <t>FIELDWORK FOR HUMAN GEOGRAPHY</t>
   </si>
   <si>
     <t>Johns</t>
   </si>
   <si>
     <t>9780857025876</t>
   </si>
   <si>
     <t>Food and Sustainability in the Twenty-First Century</t>
   </si>
   <si>
     <t>Macbeth</t>
   </si>
   <si>
     <t>9781800739161</t>
   </si>
   <si>
     <t>FUNDAMENTALS OF FLUVIAL GEOMORPHOLOGY</t>
   </si>
   <si>
     <t>Charlton</t>
   </si>
@@ -758,149 +758,149 @@
   <si>
     <t>58.13</t>
   </si>
   <si>
     <t>Geographic Information Systems</t>
   </si>
   <si>
     <t>72562420</t>
   </si>
   <si>
     <t>Geographical Information Systems A Practical Approach</t>
   </si>
   <si>
     <t xml:space="preserve"> Xuan</t>
   </si>
   <si>
     <t>9781032380469</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
+    <t>GEOGRAPHICAL INFORMATION SYSTEMS AN INT</t>
+  </si>
+  <si>
+    <t>Delaney</t>
+  </si>
+  <si>
+    <t>9780195507898</t>
+  </si>
+  <si>
+    <t>44.18</t>
+  </si>
+  <si>
     <t>Geographical Information Systems An Int</t>
   </si>
   <si>
-    <t>Delaney</t>
-[...1 lines deleted...]
-  <si>
     <t>195507894</t>
   </si>
   <si>
-    <t>GEOGRAPHICAL INFORMATION SYSTEMS AN INT</t>
-[...5 lines deleted...]
-    <t>44.18</t>
+    <t>GEOGRAPHICAL INFORMATION SYSTEMS IN ARCHAEOLOGY</t>
+  </si>
+  <si>
+    <t>Conolly</t>
+  </si>
+  <si>
+    <t>9780521797443</t>
+  </si>
+  <si>
+    <t>2006</t>
   </si>
   <si>
     <t>Geographical Information Systems In Archaeology</t>
   </si>
   <si>
-    <t>Conolly</t>
-[...1 lines deleted...]
-  <si>
     <t>521797446</t>
   </si>
   <si>
-    <t>2006</t>
-[...7 lines deleted...]
-  <si>
     <t>GEOGRAPHICAL WORLDS</t>
   </si>
   <si>
     <t>Massey</t>
   </si>
   <si>
     <t>9780198741855</t>
   </si>
   <si>
     <t>26.35</t>
   </si>
   <si>
     <t>Geographical Worlds</t>
   </si>
   <si>
     <t>198741855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t xml:space="preserve">Geographies of Rural Cultures and Societies </t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>9781138275102</t>
   </si>
   <si>
     <t>87.5</t>
   </si>
   <si>
     <t>GEOGRAPHIES OF THE NEW ECONOMY</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>9780415493512</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
+    <t>GEOGRAPHY &amp; ECONOMY</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>9780199284306</t>
+  </si>
+  <si>
+    <t>49.5</t>
+  </si>
+  <si>
     <t>Geography &amp; Economy</t>
   </si>
   <si>
-    <t>Scott</t>
-[...1 lines deleted...]
-  <si>
     <t>019928430X</t>
   </si>
   <si>
-    <t>GEOGRAPHY &amp; ECONOMY</t>
-[...7 lines deleted...]
-  <si>
     <t>GEOGRAPHY FOR UPSC CIVIL SERVICES PRELIMINARY EXAMINATION</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9780070683846</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geography in the Twentieth Century: A Study of Growth, Fields, Techniques, Aims and Trends</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>9781138122819</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>GEOGRAPHY MILITANT CULTURES OF EXPLORATION &amp; EMPIRE</t>
@@ -953,173 +953,173 @@
   <si>
     <t>9781107463790</t>
   </si>
   <si>
     <t>HB OF ATMOSPHERIC ELECTRODYNAMICS VOL 1</t>
   </si>
   <si>
     <t>Volland</t>
   </si>
   <si>
     <t>11100000175</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Infrastructure Financing</t>
   </si>
   <si>
     <t>Murthy</t>
   </si>
   <si>
     <t>9788131408094</t>
   </si>
   <si>
+    <t>Int To Geography</t>
+  </si>
+  <si>
+    <t>Getis</t>
+  </si>
+  <si>
+    <t>007252183X</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
     <t>INT TO GEOGRAPHY</t>
   </si>
   <si>
-    <t>Getis</t>
-[...1 lines deleted...]
-  <si>
     <t>9780072521832</t>
   </si>
   <si>
-    <t>32</t>
-[...5 lines deleted...]
-    <t>007252183X</t>
+    <t>International River Water Quality Pollution &amp; Restoration  97</t>
+  </si>
+  <si>
+    <t>Niemirycz</t>
+  </si>
+  <si>
+    <t>419215409</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>76</t>
   </si>
   <si>
     <t>INTERNATIONAL RIVER WATER QUALITY POLLUTION &amp; RESTORATION  97</t>
   </si>
   <si>
-    <t>Niemirycz</t>
-[...1 lines deleted...]
-  <si>
     <t>9780419215400</t>
   </si>
   <si>
-    <t>1997</t>
-[...8 lines deleted...]
-    <t>419215409</t>
+    <t>Into Harmony With The Planet</t>
+  </si>
+  <si>
+    <t>Puttnam</t>
+  </si>
+  <si>
+    <t>747506213</t>
+  </si>
+  <si>
+    <t>11</t>
   </si>
   <si>
     <t>INTO HARMONY WITH THE PLANET</t>
   </si>
   <si>
-    <t>Puttnam</t>
-[...1 lines deleted...]
-  <si>
     <t>9780747506218</t>
   </si>
   <si>
     <t>11.5</t>
   </si>
   <si>
-    <t>Into Harmony With The Planet</t>
-[...7 lines deleted...]
-  <si>
     <t>Introduction to Geographic Information Systems</t>
   </si>
   <si>
     <t>Mukherjee</t>
   </si>
   <si>
     <t>9781538152010</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>MAKING SENSE OF NATURE</t>
   </si>
   <si>
     <t>Castree</t>
   </si>
   <si>
     <t>9780415545501</t>
   </si>
   <si>
     <t>MASTERING ARCGIS PRO</t>
   </si>
   <si>
     <t>9781260570137</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>MEDITERRANEAM CULTURE</t>
   </si>
   <si>
     <t>Myres</t>
   </si>
   <si>
     <t>9781107697966</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
+    <t>Motorway Atlas Of Britain</t>
+  </si>
+  <si>
+    <t>Aa</t>
+  </si>
+  <si>
+    <t>861453212</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>MOTORWAY ATLAS OF BRITAIN</t>
   </si>
   <si>
-    <t>Aa</t>
-[...1 lines deleted...]
-  <si>
     <t>9780861453214</t>
   </si>
   <si>
     <t>4.5</t>
   </si>
   <si>
-    <t>Motorway Atlas Of Britain</t>
-[...7 lines deleted...]
-  <si>
     <t>Ocean Engineering</t>
   </si>
   <si>
     <t>Ramakrishnan</t>
   </si>
   <si>
     <t>9788189729110</t>
   </si>
   <si>
     <t>Ocean, Coast, Small Island &amp; Wetland</t>
   </si>
   <si>
     <t>Sinha</t>
   </si>
   <si>
     <t>8189741330</t>
   </si>
   <si>
     <t>OCEAN, COAST, SMALL ISLAND &amp; WETLAND</t>
   </si>
   <si>
     <t>9788189741334</t>
   </si>
   <si>
     <t>49.75</t>
@@ -1229,384 +1229,378 @@
   <si>
     <t>Principles Of Geographical Information Systems</t>
   </si>
   <si>
     <t>198233655</t>
   </si>
   <si>
     <t>PRINCIPLES OF PHYSICAL GEOGRAPHY</t>
   </si>
   <si>
     <t>QAZI</t>
   </si>
   <si>
     <t>9788176487313</t>
   </si>
   <si>
     <t>RANDOM SEAS &amp; DESIGN OF MARITIME STRUCTURES</t>
   </si>
   <si>
     <t>Goda</t>
   </si>
   <si>
     <t>9789814282406</t>
   </si>
   <si>
+    <t>RAY &amp; WAVE CHAOS IN OCEAN ACOUSTICS VOL 1</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>9789814273176</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>READINGS IN EARLY ANTHROPLOGY</t>
+  </si>
+  <si>
+    <t>Slotkin</t>
+  </si>
+  <si>
+    <t>9780415513999</t>
+  </si>
+  <si>
+    <t>RESEARCH IN GEOGRAPHY</t>
+  </si>
+  <si>
+    <t>Raju</t>
+  </si>
+  <si>
+    <t>9789381138380</t>
+  </si>
+  <si>
+    <t>RESEARCH METHODOLOGY IN GEOGRAPHY</t>
+  </si>
+  <si>
+    <t>Agarwal</t>
+  </si>
+  <si>
+    <t>9788131103401</t>
+  </si>
+  <si>
+    <t>58.5</t>
+  </si>
+  <si>
+    <t>RETHINKING MAPS NEW FRONTIERS IN CARTOGRAPHIC THEORY</t>
+  </si>
+  <si>
+    <t>Perkins</t>
+  </si>
+  <si>
+    <t>9780415461528</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Rethinking Urban Transport After Modernism</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>9781138278073</t>
+  </si>
+  <si>
+    <t>River Channel Management</t>
+  </si>
+  <si>
+    <t>Kenneth</t>
+  </si>
+  <si>
+    <t>9780340759691</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>RIVERTOWN RETHINKING URBAN RIVERS</t>
+  </si>
+  <si>
+    <t>Kibel</t>
+  </si>
+  <si>
+    <t>9780262612197</t>
+  </si>
+  <si>
+    <t>RURAL INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Kumar</t>
+  </si>
+  <si>
+    <t>9788131404317</t>
+  </si>
+  <si>
+    <t>Sensing Disaster: Local Knowledge and Vulnerability in Oceania</t>
+  </si>
+  <si>
+    <t>MATTHEW</t>
+  </si>
+  <si>
+    <t>9780520392076</t>
+  </si>
+  <si>
+    <t>SENSUOUS GEOGRAPHIES</t>
+  </si>
+  <si>
+    <t>Rodaway</t>
+  </si>
+  <si>
+    <t>9780415513395</t>
+  </si>
+  <si>
+    <t>Spatiotemporal Analytics</t>
+  </si>
+  <si>
+    <t>9781032303055</t>
+  </si>
+  <si>
+    <t>STORM WATER MANAGEMENT FOR INDUSTRIAL ACTIVITIES POLLUTION PREVENTION</t>
+  </si>
+  <si>
+    <t>Epa</t>
+  </si>
+  <si>
+    <t>35.7</t>
+  </si>
+  <si>
+    <t>SUCCESSFUL ADAPTATION TO CLIMATE CHANGE</t>
+  </si>
+  <si>
+    <t>Maxwell</t>
+  </si>
+  <si>
+    <t>9780415525008</t>
+  </si>
+  <si>
+    <t>TB OF POPULATION GEOGRAPHY</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>9789382226536</t>
+  </si>
+  <si>
+    <t>Teaching Geography In Secondary Schools</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>9780415260794</t>
+  </si>
+  <si>
+    <t>TEACHING OF GEOGRAPHY</t>
+  </si>
+  <si>
+    <t>Begum</t>
+  </si>
+  <si>
+    <t>9788131306567</t>
+  </si>
+  <si>
+    <t>Garg</t>
+  </si>
+  <si>
+    <t>9788178804286</t>
+  </si>
+  <si>
+    <t>THE ARCHAEOLOGY AND ANTHROPOLOGY OF LANDSCAPE</t>
+  </si>
+  <si>
+    <t>Layton</t>
+  </si>
+  <si>
+    <t>9780415514965</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>THE ATLAS OF THE REAL WORLD</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>9780500514252</t>
+  </si>
+  <si>
+    <t>THE CLIMAT BONUS</t>
+  </si>
+  <si>
+    <t>9781849713412</t>
+  </si>
+  <si>
+    <t>THE CLIMATE OF THE MEDITERRANEAN REGION</t>
+  </si>
+  <si>
+    <t>Lionello</t>
+  </si>
+  <si>
+    <t>9780124160422</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>THE COLONIAL PRESENT</t>
+  </si>
+  <si>
+    <t>Gregory</t>
+  </si>
+  <si>
+    <t>9781577180906</t>
+  </si>
+  <si>
+    <t>The Colonial Present</t>
+  </si>
+  <si>
+    <t>1577180909</t>
+  </si>
+  <si>
+    <t>The Human Mosaic: Thematic Introduction to Cultural Geography</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>9780716738015</t>
+  </si>
+  <si>
+    <t>The Invention of Taste: A Cultural Account of Desire, Delight and Disgust in Fashion, Food and Art</t>
+  </si>
+  <si>
+    <t>9781350048010</t>
+  </si>
+  <si>
+    <t>THE NEW ATLAS OF THE ARAB WORLD</t>
+  </si>
+  <si>
+    <t>9789774164194</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>THE NEW VIEW OVER ATLANTIS</t>
+  </si>
+  <si>
+    <t>Michell</t>
+  </si>
+  <si>
+    <t>9780500273128</t>
+  </si>
+  <si>
+    <t>The New View Over Atlantis</t>
+  </si>
+  <si>
+    <t>050027312X</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>The Nile Sharing A Scarce Resource</t>
+  </si>
+  <si>
+    <t>Howell</t>
+  </si>
+  <si>
+    <t>521450403</t>
+  </si>
+  <si>
     <t>67</t>
   </si>
   <si>
-    <t>RAY &amp; WAVE CHAOS IN OCEAN ACOUSTICS VOL 1</t>
-[...268 lines deleted...]
-  <si>
     <t>THE NILE SHARING A SCARCE RESOURCE</t>
   </si>
   <si>
-    <t>Howell</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521450409</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
-    <t>The Nile Sharing A Scarce Resource</t>
-[...4 lines deleted...]
-  <si>
     <t>THE ORIENT BLACKSWAN WORLD ATLAS</t>
   </si>
   <si>
     <t>9788125044642</t>
   </si>
   <si>
     <t>THE RIVER NILE IN THE POST - COLONIAL AGE</t>
   </si>
   <si>
     <t>Tvedt</t>
   </si>
   <si>
     <t>9789774163760</t>
   </si>
   <si>
     <t>THE RIVERSCAPE &amp; THE RIVER</t>
   </si>
   <si>
     <t>Haslam</t>
   </si>
   <si>
     <t>9781107407473</t>
   </si>
   <si>
+    <t>The Stonehenge People An Exploration Of Life In Neolithic Britain</t>
+  </si>
+  <si>
+    <t>Castleden</t>
+  </si>
+  <si>
+    <t>415040655</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
     <t>THE STONEHENGE PEOPLE AN EXPLORATION OF LIFE IN NEOLITHIC BRITAIN</t>
   </si>
   <si>
-    <t>Castleden</t>
-[...1 lines deleted...]
-  <si>
     <t>9780415040655</t>
   </si>
   <si>
     <t>6.3</t>
-  </si>
-[...7 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>THE STUDY OF THE WEATHER</t>
   </si>
   <si>
     <t>Chapman</t>
   </si>
   <si>
     <t>9781107665170</t>
   </si>
   <si>
     <t>THE SURFACE OF THE EARTH</t>
   </si>
   <si>
     <t>Pickles</t>
   </si>
   <si>
     <t>9781107651524</t>
   </si>
   <si>
     <t>The Times Reference Atlas of the World</t>
   </si>
   <si>
     <t>9780008262495</t>
   </si>
@@ -2824,132 +2818,132 @@
       </c>
       <c r="D39" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>84</v>
+        <v>162</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D41" s="0"/>
+        <v>165</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>166</v>
+      </c>
       <c r="E41" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>168</v>
+        <v>84</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
@@ -3325,71 +3319,71 @@
       </c>
       <c r="E64" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>89</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>253</v>
+        <v>89</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>255</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
@@ -3485,108 +3479,108 @@
       </c>
       <c r="E72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>80</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>282</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>283</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>286</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>287</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>290</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>292</v>
       </c>
     </row>
@@ -3662,54 +3656,54 @@
       </c>
       <c r="D81" s="0" t="s">
         <v>302</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>307</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>308</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
@@ -4041,71 +4035,71 @@
       </c>
       <c r="E100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>367</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>368</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>366</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
@@ -4277,1051 +4271,1051 @@
       </c>
       <c r="E112" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>403</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>405</v>
+        <v>97</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C114" s="0" t="s">
         <v>406</v>
       </c>
-      <c r="C114" s="0" t="s">
+      <c r="D114" s="0" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C115" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="C115" s="0" t="s">
+      <c r="D115" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C116" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="C116" s="0" t="s">
+      <c r="D116" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C117" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="C117" s="0" t="s">
+      <c r="D117" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C118" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="C118" s="0" t="s">
+      <c r="D118" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="C119" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="C119" s="0" t="s">
+      <c r="D119" s="0" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C120" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="C120" s="0" t="s">
+      <c r="D120" s="0" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C121" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="C121" s="0" t="s">
+      <c r="D121" s="0" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C122" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="C122" s="0" t="s">
+      <c r="D122" s="0" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C123" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="C123" s="0" t="s">
+      <c r="D123" s="0" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C124" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="C124" s="0" t="s">
+      <c r="D124" s="0" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>443</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C126" s="0" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="C127" s="0" t="s">
         <v>448</v>
       </c>
-      <c r="C127" s="0" t="s">
+      <c r="D127" s="0" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C128" s="0" t="s">
         <v>451</v>
       </c>
-      <c r="C128" s="0" t="s">
+      <c r="D128" s="0" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C129" s="0" t="s">
         <v>454</v>
       </c>
-      <c r="C129" s="0" t="s">
+      <c r="D129" s="0" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C130" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="C130" s="0" t="s">
+      <c r="D130" s="0" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>460</v>
+        <v>125</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="D133" s="0" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="D135" s="0" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="D136" s="0" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="D138" s="0" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C139" s="0"/>
       <c r="D139" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="D141" s="0" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>491</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>492</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>405</v>
+        <v>499</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="D146" s="0" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>506</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>460</v>
+        <v>125</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="D147" s="0" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>509</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="D148" s="0" t="s">
         <v>510</v>
-      </c>
-[...4 lines deleted...]
-        <v>512</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="D150" s="0" t="s">
         <v>517</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="D151" s="0" t="s">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>522</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C153" s="0"/>
       <c r="D153" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C154" s="0"/>
       <c r="D154" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="D155" s="0" t="s">
         <v>528</v>
-      </c>
-[...4 lines deleted...]
-        <v>530</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="D157" s="0" t="s">
         <v>533</v>
       </c>
-      <c r="C157" s="0" t="s">
+      <c r="E157" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="D157" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="D158" s="0" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>539</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="D160" s="0" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="D162" s="0" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="C164" s="0"/>
       <c r="D164" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>