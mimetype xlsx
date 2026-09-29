--- v0 (2026-07-31)
+++ v1 (2026-09-29)
@@ -185,80 +185,80 @@
   <si>
     <t>Reddy</t>
   </si>
   <si>
     <t>9788176486316</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ADVANCED INTERNATIONAL TRADE</t>
   </si>
   <si>
     <t>Feenstra</t>
   </si>
   <si>
     <t>9788122417197</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
+    <t>ADVANCED MACROECONOMICS</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>9789353166786</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>39.8</t>
+  </si>
+  <si>
     <t>Advanced Macroeconomics</t>
   </si>
   <si>
     <t>Ram</t>
   </si>
   <si>
     <t>9789381138540</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>ADVANCED MACROECONOMICS</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Aggregation in Economic Analysis                  </t>
   </si>
   <si>
     <t>Green</t>
   </si>
   <si>
     <t>9780691624914</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>An Education in Judgment: Hannah Arendt and the Humanities</t>
   </si>
   <si>
     <t>RODOWICK</t>
   </si>
   <si>
     <t>9780226829500</t>
   </si>
   <si>
     <t>40</t>
@@ -782,74 +782,74 @@
   <si>
     <t>9789774244810</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>ECONOMIC SURVEY1919-1939</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>9780415869218</t>
   </si>
   <si>
     <t>ECONOMIC THEORY</t>
   </si>
   <si>
     <t>Richardson</t>
   </si>
   <si>
     <t>9780415866484</t>
   </si>
   <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>618230017</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>Paul</t>
   </si>
   <si>
     <t>9789389538038</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>41.3</t>
   </si>
   <si>
-    <t>Taylor</t>
-[...1 lines deleted...]
-  <si>
     <t>9789353501334</t>
   </si>
   <si>
-    <t>618230017</t>
-[...4 lines deleted...]
-  <si>
     <t>Economics of Electricity: Markets, Competition and Rules</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>9781316636626</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ECONOMICS THEORY &amp; PRACTICE</t>
   </si>
   <si>
     <t>9789380929774</t>
   </si>
   <si>
     <t>ECONOMICS UCC NET/SET</t>
   </si>
   <si>
     <t>Purohit</t>
   </si>
   <si>
     <t>9789331327529</t>
@@ -1487,60 +1487,60 @@
   <si>
     <t>International Business The Challenge Of Global Competition With Cd  2</t>
   </si>
   <si>
     <t>Minor</t>
   </si>
   <si>
     <t>9780071214278</t>
   </si>
   <si>
     <t>International Business With Developing Countries</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>8125907068</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>INTERNATIONAL ECONOMICS</t>
   </si>
   <si>
+    <t>9788120349865</t>
+  </si>
+  <si>
     <t>Verma</t>
   </si>
   <si>
     <t>9789380929651</t>
   </si>
   <si>
     <t>82.5</t>
-  </si>
-[...1 lines deleted...]
-    <t>9788120349865</t>
   </si>
   <si>
     <t>INTERNATIONAL MACROECONOMICS</t>
   </si>
   <si>
     <t>Shelvaraj</t>
   </si>
   <si>
     <t>9789382252528</t>
   </si>
   <si>
     <t>International Real Estate</t>
   </si>
   <si>
     <t>Seabrooke</t>
   </si>
   <si>
     <t>9781405103084</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>INTERNATIONAL TRADE</t>
   </si>
@@ -3825,71 +3825,71 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>91</v>
       </c>
     </row>
@@ -4045,51 +4045,51 @@
       </c>
       <c r="D28" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>123</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>129</v>
       </c>
     </row>
@@ -4145,51 +4145,51 @@
       </c>
       <c r="D33" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>75</v>
       </c>
     </row>
@@ -4765,134 +4765,134 @@
       </c>
       <c r="D64" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>256</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E65" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="E66" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>163</v>
+        <v>262</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>263</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>265</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>271</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
@@ -5045,71 +5045,71 @@
       </c>
       <c r="D78" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>303</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>307</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>308</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>310</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>218</v>
       </c>
     </row>
@@ -5125,51 +5125,51 @@
       </c>
       <c r="D82" s="0" t="s">
         <v>314</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>319</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>320</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>117</v>
       </c>
     </row>
@@ -5208,51 +5208,51 @@
       </c>
       <c r="E86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>331</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>333</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>335</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
@@ -5463,51 +5463,51 @@
       </c>
       <c r="D99" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>378</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>379</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>382</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>383</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>75</v>
       </c>
     </row>
@@ -5723,51 +5723,51 @@
       </c>
       <c r="D112" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>423</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>80</v>
       </c>
     </row>
@@ -5839,91 +5839,91 @@
         <v>434</v>
       </c>
       <c r="C118" s="0"/>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>436</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>437</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>441</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>448</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>450</v>
       </c>
     </row>
@@ -5942,128 +5942,128 @@
       </c>
       <c r="E123" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>455</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>456</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>457</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>460</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>461</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>313</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>467</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>401</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>469</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>470</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>218</v>
       </c>
     </row>
@@ -6122,148 +6122,148 @@
       </c>
       <c r="E132" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>481</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>484</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>487</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C136" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="D136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="0" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>493</v>
+        <v>129</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>28</v>
+        <v>492</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>496</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>499</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>501</v>
       </c>
     </row>
@@ -6299,51 +6299,51 @@
       </c>
       <c r="D141" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>509</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>163</v>
       </c>
     </row>
@@ -6379,51 +6379,51 @@
       </c>
       <c r="D145" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>521</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>526</v>
       </c>
     </row>
@@ -6559,71 +6559,71 @@
       </c>
       <c r="D154" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>550</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>551</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>555</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>558</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6679,71 +6679,71 @@
       </c>
       <c r="D160" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>570</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>75</v>
       </c>
     </row>
@@ -6799,134 +6799,134 @@
       </c>
       <c r="D166" s="0" t="s">
         <v>584</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>586</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>587</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>303</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>590</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>592</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>593</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>595</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>596</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>597</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>598</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>599</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>601</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>602</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
@@ -7019,51 +7019,51 @@
       </c>
       <c r="D177" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>617</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>618</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>621</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>622</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>337</v>
       </c>
     </row>
@@ -7159,51 +7159,51 @@
       </c>
       <c r="D184" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>640</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>641</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>643</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>644</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>51</v>
       </c>
     </row>
@@ -7239,51 +7239,51 @@
       </c>
       <c r="D188" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>652</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>496</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>654</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>655</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>657</v>
       </c>
     </row>
@@ -7359,51 +7359,51 @@
       </c>
       <c r="D194" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>672</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>673</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>675</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>163</v>
       </c>
     </row>
@@ -7699,51 +7699,51 @@
       </c>
       <c r="D211" s="0" t="s">
         <v>721</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>722</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>723</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>725</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>726</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>727</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>728</v>
       </c>
     </row>
@@ -7779,51 +7779,51 @@
       </c>
       <c r="D215" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>735</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>736</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>738</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>739</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>297</v>
       </c>
     </row>
@@ -7939,71 +7939,71 @@
       </c>
       <c r="D223" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>761</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>762</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>764</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>765</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>767</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>768</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>466</v>
       </c>
     </row>
@@ -8093,97 +8093,97 @@
       </c>
       <c r="B231" s="0" t="s">
         <v>783</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>784</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>786</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>788</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>789</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>791</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>702</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>792</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>794</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>795</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>333</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
     </row>
@@ -8419,71 +8419,71 @@
       </c>
       <c r="D247" s="0" t="s">
         <v>832</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>833</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>831</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>834</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>836</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>837</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>838</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>839</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>840</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>841</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>105</v>
       </c>
     </row>
@@ -8493,51 +8493,51 @@
       </c>
       <c r="B251" s="0" t="s">
         <v>842</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>843</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>844</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>845</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>847</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>848</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E253" s="0" t="s">
@@ -8559,51 +8559,51 @@
       </c>
       <c r="D254" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>853</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>854</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>857</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>809</v>
       </c>
     </row>
@@ -8662,51 +8662,51 @@
       </c>
       <c r="E259" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>868</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>869</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>333</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>871</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>872</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>873</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
@@ -8799,51 +8799,51 @@
       </c>
       <c r="D266" s="0" t="s">
         <v>891</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>892</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>893</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>895</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>896</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>44</v>
       </c>
     </row>