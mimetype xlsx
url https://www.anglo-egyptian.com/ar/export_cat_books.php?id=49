--- v0 (2026-06-30)
+++ v1 (2026-10-16)
@@ -476,71 +476,71 @@
   <si>
     <t>DRESS IN THE MIDDLE AGES  97</t>
   </si>
   <si>
     <t>Mane</t>
   </si>
   <si>
     <t>300069065</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>11.5</t>
   </si>
   <si>
     <t>Embroidery for the Absolute Beginner</t>
   </si>
   <si>
     <t>Johns</t>
   </si>
   <si>
     <t>9781782212652</t>
   </si>
   <si>
+    <t>EMBROIDERY FROM AFGHANISTAN</t>
+  </si>
+  <si>
+    <t>Paine</t>
+  </si>
+  <si>
+    <t>9780714125749</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>16.5</t>
+  </si>
+  <si>
     <t>Embroidery From Afghanistan</t>
   </si>
   <si>
-    <t>Paine</t>
-[...1 lines deleted...]
-  <si>
     <t>714125741</t>
   </si>
   <si>
-    <t>2006</t>
-[...10 lines deleted...]
-  <si>
     <t>Embroidery From India &amp; Pakistan</t>
   </si>
   <si>
     <t>9780714127446</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>Fairytale Blankets to Crochet</t>
   </si>
   <si>
     <t>Rowe</t>
   </si>
   <si>
     <t>9781782216926</t>
   </si>
   <si>
     <t>Felt Christmas Decorations</t>
   </si>
   <si>
     <t>Lapierre</t>
   </si>
   <si>
     <t>9781844489435</t>
@@ -596,63 +596,63 @@
   <si>
     <t>Hb Of Garments Manufacturing Technology</t>
   </si>
   <si>
     <t>Eiri</t>
   </si>
   <si>
     <t>8189765027</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>How to Knit</t>
   </si>
   <si>
     <t>Tomkies</t>
   </si>
   <si>
     <t>9781782219477</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
+    <t>I CAN'T BELIEVE I'M CROCHETING CABLES, BOBBLES, &amp; LACE</t>
+  </si>
+  <si>
+    <t>28906043174</t>
+  </si>
+  <si>
     <t>I Can't Believe I'm Crocheting Cables, Bobbles, &amp; Lace</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>17800000043</t>
-  </si>
-[...4 lines deleted...]
-    <t>28906043174</t>
   </si>
   <si>
     <t>Jelly Roll Scraps</t>
   </si>
   <si>
     <t>Forster</t>
   </si>
   <si>
     <t>9781844489466</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jersey Yarn Creations : 20 Projects to Knit and Crochet</t>
   </si>
   <si>
     <t>9781782212164</t>
   </si>
   <si>
     <t>Knit Me, Dress Me, Love Me</t>
   </si>
   <si>
     <t>SUE</t>
   </si>
@@ -2352,71 +2352,71 @@
       </c>
       <c r="E43" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>160</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
@@ -2582,71 +2582,71 @@
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C56" s="0" t="s">
+      <c r="C56" s="0"/>
+      <c r="D56" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C57" s="0"/>
       <c r="D57" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>19</v>