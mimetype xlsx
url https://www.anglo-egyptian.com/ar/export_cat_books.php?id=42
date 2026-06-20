--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -533,71 +533,71 @@
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Building Services Design for Energy Efficient Buildings</t>
   </si>
   <si>
     <t>9780815365617</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>150.5</t>
   </si>
   <si>
     <t>BUILDING SERVICES HANDBOOK</t>
   </si>
   <si>
     <t>Hall</t>
   </si>
   <si>
     <t>9780415631402</t>
   </si>
   <si>
+    <t>Building Surveys</t>
+  </si>
+  <si>
+    <t>Glover</t>
+  </si>
+  <si>
+    <t>9781032308777</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
     <t>BUILDING SURVEYS</t>
   </si>
   <si>
-    <t>Glover</t>
-[...1 lines deleted...]
-  <si>
     <t>9781138053854</t>
   </si>
   <si>
     <t>47.7</t>
   </si>
   <si>
-    <t>Building Surveys</t>
-[...7 lines deleted...]
-  <si>
     <t>Building Systems Design Technology &amp; Society</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>9780415617949</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING</t>
   </si>
   <si>
     <t>9788189922948</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING (OBJECTIVE TYPE)</t>
   </si>
   <si>
     <t>Reddy</t>
@@ -947,65 +947,65 @@
   <si>
     <t>9780727760784</t>
   </si>
   <si>
     <t>Data Science for Civil Engineering: A Beginner's Guide</t>
   </si>
   <si>
     <t>9781032327808</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DESIGN OF REINFORCED CONCRETE</t>
   </si>
   <si>
     <t>Prakash</t>
   </si>
   <si>
     <t>9789385998423</t>
   </si>
   <si>
     <t>DESIGN OF REINFORCED CONCRETE STRUCTURES</t>
   </si>
   <si>
+    <t>9789386479785</t>
+  </si>
+  <si>
+    <t>35.7</t>
+  </si>
+  <si>
     <t>Subramanian</t>
   </si>
   <si>
     <t>9780198086949</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>9789386479785</t>
-[...4 lines deleted...]
-  <si>
     <t>Design Of Small Dams</t>
   </si>
   <si>
     <t>9788190309806</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>DESIGN OF STEEL STRUCTURES</t>
   </si>
   <si>
     <t>9789350145715</t>
   </si>
   <si>
     <t>28.85</t>
   </si>
   <si>
     <t>DETAILING OF REINFORCEMENT IN CONCRETE STRUCTURES</t>
   </si>
   <si>
     <t>9789779048604</t>
   </si>
   <si>
     <t>DIGITAL WATER HYDROLOGY</t>
@@ -1313,62 +1313,62 @@
   <si>
     <t>13.75</t>
   </si>
   <si>
     <t>FUNDAMENTALS OF STRUCTURAL MECHANICS</t>
   </si>
   <si>
     <t>9788123921921</t>
   </si>
   <si>
     <t>27.25</t>
   </si>
   <si>
     <t>GEOLOGY FOR CIVIL ENGINEERING  2016</t>
   </si>
   <si>
     <t>9789770530979</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERING</t>
   </si>
   <si>
+    <t>9789770526941</t>
+  </si>
+  <si>
     <t>Venkatramaiah</t>
   </si>
   <si>
     <t>9789386070135</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>9789770526941</t>
-[...1 lines deleted...]
-  <si>
     <t>Geotechnical Engineering: Principles And Practices Of Soil Mechanics And Foundation Engineering</t>
   </si>
   <si>
     <t>Murthy</t>
   </si>
   <si>
     <t>9781138385986</t>
   </si>
   <si>
     <t>Geotechnical Problems and Solutions</t>
   </si>
   <si>
     <t>VINOD</t>
   </si>
   <si>
     <t>9781138489448</t>
   </si>
   <si>
     <t>157.5</t>
   </si>
   <si>
     <t>GLIMPSES OF THE WORLD'S 100 BRIDGES</t>
   </si>
   <si>
     <t>Liu</t>
@@ -1430,71 +1430,71 @@
   <si>
     <t>9780367486617</t>
   </si>
   <si>
     <t>108.5</t>
   </si>
   <si>
     <t>Handbook of Construction Management</t>
   </si>
   <si>
     <t>JOY</t>
   </si>
   <si>
     <t>9789351380542</t>
   </si>
   <si>
     <t>HB OF BUILDING SECURITY PLANNING &amp; dESIGN</t>
   </si>
   <si>
     <t>Hopf</t>
   </si>
   <si>
     <t>14200000168</t>
   </si>
   <si>
+    <t>Hb Of Civil Engineering Calculations</t>
+  </si>
+  <si>
+    <t>Hicks</t>
+  </si>
+  <si>
+    <t>9780070288140</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
     <t>HB OF CIVIL ENGINEERING CALCULATIONS</t>
   </si>
   <si>
-    <t>Hicks</t>
-[...1 lines deleted...]
-  <si>
     <t>9789387572980</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>Hb Of Civil Engineering Calculations</t>
-[...7 lines deleted...]
-  <si>
     <t>Hb Of Glass In Construction</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>9780070016194</t>
   </si>
   <si>
     <t>Hb Of Piping Desing</t>
   </si>
   <si>
     <t>Sahu</t>
   </si>
   <si>
     <t>9788122411416</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>High Performance Grinding &amp; Advanced Cutting Tools</t>
   </si>
   <si>
     <t>9781461431152</t>
@@ -2009,71 +2009,71 @@
   <si>
     <t>Phillip</t>
   </si>
   <si>
     <t>9780124167476</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Plate Buckling In Bridges &amp; Other Structures</t>
   </si>
   <si>
     <t>Akesson</t>
   </si>
   <si>
     <t>9780415431958</t>
   </si>
   <si>
     <t>Plumbing: Hot Water Supply and Heating Systems</t>
   </si>
   <si>
     <t>9780582988781</t>
   </si>
   <si>
+    <t>Practical Building Conservation</t>
+  </si>
+  <si>
+    <t>9780754645511</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
     <t>PRACTICAL BUILDING CONSERVATION</t>
   </si>
   <si>
     <t>STONE</t>
   </si>
   <si>
     <t>9780754645528</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>Practical Building Conservation</t>
-[...7 lines deleted...]
-  <si>
     <t>Practical Building Conservation Glass and Glazing</t>
   </si>
   <si>
     <t>9780754645573</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>practical building conservation metals</t>
   </si>
   <si>
     <t>9780754645559</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>practical building conservation timber</t>
   </si>
   <si>
     <t>9780754645542</t>
   </si>
   <si>
     <t>PRACTICAL ROAD SAFETY AUDITING</t>
@@ -2528,59 +2528,59 @@
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>9781498741217</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>STRUCTURAL ENGINEERING OF TRANSMISSON LINES</t>
   </si>
   <si>
     <t>Catchpole</t>
   </si>
   <si>
     <t>9780727759887</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>SURVEYING</t>
   </si>
   <si>
+    <t>Narayan</t>
+  </si>
+  <si>
+    <t>9788189922993</t>
+  </si>
+  <si>
     <t>9788119677269</t>
   </si>
   <si>
-    <t>Narayan</t>
-[...4 lines deleted...]
-  <si>
     <t>Sustainable Buildings &amp; Infrastructure Paths To The Future</t>
   </si>
   <si>
     <t>Annie</t>
   </si>
   <si>
     <t>9780415690928</t>
   </si>
   <si>
     <t>Sustainable Construction</t>
   </si>
   <si>
     <t>HALLIDAY</t>
   </si>
   <si>
     <t>9781138200289</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>SUSTAINABLE GREEN DESIGN &amp; FIREFIGHTING</t>
   </si>
   <si>
     <t>Roald</t>
@@ -2693,63 +2693,63 @@
   <si>
     <t>THE TRANSPORTATION EXPERIENCE</t>
   </si>
   <si>
     <t>Levinson</t>
   </si>
   <si>
     <t>9780199862719</t>
   </si>
   <si>
     <t>THEORY OF ELASTICITY&amp;PLASTICITY</t>
   </si>
   <si>
     <t>Helen</t>
   </si>
   <si>
     <t>9788120352834</t>
   </si>
   <si>
     <t>19.5</t>
   </si>
   <si>
     <t>THEORY OF STRUCTURES</t>
   </si>
   <si>
+    <t>Kaiser</t>
+  </si>
+  <si>
+    <t>9789775029355</t>
+  </si>
+  <si>
+    <t>3.5</t>
+  </si>
+  <si>
     <t>9788170086185</t>
   </si>
   <si>
     <t>26.15</t>
-  </si>
-[...7 lines deleted...]
-    <t>3.5</t>
   </si>
   <si>
     <t>THEORY OF STRUCTURES SOLVED EXAMPLES  2015</t>
   </si>
   <si>
     <t>9789777261425</t>
   </si>
   <si>
     <t>Thermal Metal Cutting Processes</t>
   </si>
   <si>
     <t>Ranganath</t>
   </si>
   <si>
     <t>9788189866907</t>
   </si>
   <si>
     <t>Timber Pole Construction</t>
   </si>
   <si>
     <t>Jayanetti</t>
   </si>
   <si>
     <t>9781853395024</t>
   </si>
@@ -4179,74 +4179,74 @@
       </c>
       <c r="D46" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>37</v>
+        <v>176</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>176</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E48" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F48" s="0" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
@@ -4575,51 +4575,51 @@
       </c>
       <c r="D66" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>240</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>243</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>246</v>
       </c>
     </row>
@@ -4635,51 +4635,51 @@
       </c>
       <c r="D69" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>252</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>256</v>
       </c>
     </row>
@@ -4973,111 +4973,111 @@
       </c>
       <c r="D86" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C89" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D89" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="E89" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F89" s="0" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>116</v>
+        <v>313</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>314</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="s">
         <v>317</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>318</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
@@ -5467,51 +5467,51 @@
       </c>
       <c r="D111" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>38</v>
       </c>
     </row>
@@ -5587,51 +5587,51 @@
       </c>
       <c r="D117" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>222</v>
       </c>
     </row>
@@ -5645,51 +5645,51 @@
       <c r="C120" s="0"/>
       <c r="D120" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>413</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>416</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>384</v>
       </c>
     </row>
@@ -5770,79 +5770,79 @@
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>429</v>
       </c>
       <c r="C127" s="0"/>
       <c r="D127" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="C128" s="0" t="s">
+      <c r="C128" s="0"/>
+      <c r="D128" s="0" t="s">
         <v>433</v>
       </c>
-      <c r="D128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="0" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="C129" s="0"/>
+      <c r="C129" s="0" t="s">
+        <v>434</v>
+      </c>
       <c r="D129" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F129" s="0" t="s">
         <v>436</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
@@ -6015,71 +6015,71 @@
       </c>
       <c r="D139" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>473</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>32</v>
+        <v>362</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>473</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>362</v>
+        <v>32</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>480</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>190</v>
       </c>
     </row>
@@ -6273,51 +6273,51 @@
       </c>
       <c r="D152" s="0" t="s">
         <v>511</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>513</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>514</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>516</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>517</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>347</v>
       </c>
     </row>
@@ -6411,51 +6411,51 @@
       </c>
       <c r="D159" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>540</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>28</v>
       </c>
     </row>
@@ -7220,71 +7220,71 @@
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>663</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="C201" s="0" t="s">
+      <c r="C201" s="0"/>
+      <c r="D201" s="0" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="C202" s="0" t="s">
         <v>669</v>
       </c>
-      <c r="C202" s="0"/>
       <c r="D202" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>672</v>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F203" s="0" t="s">
@@ -7795,51 +7795,51 @@
       </c>
       <c r="D229" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>746</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>748</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>749</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>750</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>184</v>
       </c>
     </row>
@@ -8016,51 +8016,51 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>779</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>780</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>781</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>783</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
@@ -8377,80 +8377,80 @@
       </c>
       <c r="B259" s="0" t="s">
         <v>833</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>834</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>837</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>277</v>
+        <v>838</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>279</v>
+        <v>65</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>336</v>
+        <v>149</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>837</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>839</v>
+        <v>277</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>65</v>
+        <v>279</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>149</v>
+        <v>336</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>841</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>842</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
@@ -8483,51 +8483,51 @@
       </c>
       <c r="D264" s="0" t="s">
         <v>850</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>851</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>647</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>853</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8757,91 +8757,91 @@
       </c>
       <c r="B278" s="0" t="s">
         <v>888</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>889</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>892</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>215</v>
+        <v>893</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>892</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>895</v>
+        <v>215</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>898</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>901</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E282" s="0" t="s">
@@ -8981,51 +8981,51 @@
       </c>
       <c r="D289" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>923</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>926</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>149</v>
       </c>
     </row>