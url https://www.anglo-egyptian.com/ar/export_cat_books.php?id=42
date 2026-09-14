--- v1 (2026-06-20)
+++ v2 (2026-09-14)
@@ -533,71 +533,71 @@
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Building Services Design for Energy Efficient Buildings</t>
   </si>
   <si>
     <t>9780815365617</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>150.5</t>
   </si>
   <si>
     <t>BUILDING SERVICES HANDBOOK</t>
   </si>
   <si>
     <t>Hall</t>
   </si>
   <si>
     <t>9780415631402</t>
   </si>
   <si>
+    <t>BUILDING SURVEYS</t>
+  </si>
+  <si>
+    <t>Glover</t>
+  </si>
+  <si>
+    <t>9781138053854</t>
+  </si>
+  <si>
+    <t>47.7</t>
+  </si>
+  <si>
     <t>Building Surveys</t>
   </si>
   <si>
-    <t>Glover</t>
-[...1 lines deleted...]
-  <si>
     <t>9781032308777</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>BUILDING SURVEYS</t>
-[...7 lines deleted...]
-  <si>
     <t>Building Systems Design Technology &amp; Society</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>9780415617949</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING</t>
   </si>
   <si>
     <t>9788189922948</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING (OBJECTIVE TYPE)</t>
   </si>
   <si>
     <t>Reddy</t>
@@ -947,65 +947,65 @@
   <si>
     <t>9780727760784</t>
   </si>
   <si>
     <t>Data Science for Civil Engineering: A Beginner's Guide</t>
   </si>
   <si>
     <t>9781032327808</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DESIGN OF REINFORCED CONCRETE</t>
   </si>
   <si>
     <t>Prakash</t>
   </si>
   <si>
     <t>9789385998423</t>
   </si>
   <si>
     <t>DESIGN OF REINFORCED CONCRETE STRUCTURES</t>
   </si>
   <si>
+    <t>Subramanian</t>
+  </si>
+  <si>
+    <t>9780198086949</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
     <t>9789386479785</t>
   </si>
   <si>
     <t>35.7</t>
   </si>
   <si>
-    <t>Subramanian</t>
-[...7 lines deleted...]
-  <si>
     <t>Design Of Small Dams</t>
   </si>
   <si>
     <t>9788190309806</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>DESIGN OF STEEL STRUCTURES</t>
   </si>
   <si>
     <t>9789350145715</t>
   </si>
   <si>
     <t>28.85</t>
   </si>
   <si>
     <t>DETAILING OF REINFORCEMENT IN CONCRETE STRUCTURES</t>
   </si>
   <si>
     <t>9789779048604</t>
   </si>
   <si>
     <t>DIGITAL WATER HYDROLOGY</t>
@@ -1430,71 +1430,71 @@
   <si>
     <t>9780367486617</t>
   </si>
   <si>
     <t>108.5</t>
   </si>
   <si>
     <t>Handbook of Construction Management</t>
   </si>
   <si>
     <t>JOY</t>
   </si>
   <si>
     <t>9789351380542</t>
   </si>
   <si>
     <t>HB OF BUILDING SECURITY PLANNING &amp; dESIGN</t>
   </si>
   <si>
     <t>Hopf</t>
   </si>
   <si>
     <t>14200000168</t>
   </si>
   <si>
+    <t>HB OF CIVIL ENGINEERING CALCULATIONS</t>
+  </si>
+  <si>
+    <t>Hicks</t>
+  </si>
+  <si>
+    <t>9789387572980</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
     <t>Hb Of Civil Engineering Calculations</t>
   </si>
   <si>
-    <t>Hicks</t>
-[...1 lines deleted...]
-  <si>
     <t>9780070288140</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>HB OF CIVIL ENGINEERING CALCULATIONS</t>
-[...7 lines deleted...]
-  <si>
     <t>Hb Of Glass In Construction</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>9780070016194</t>
   </si>
   <si>
     <t>Hb Of Piping Desing</t>
   </si>
   <si>
     <t>Sahu</t>
   </si>
   <si>
     <t>9788122411416</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>High Performance Grinding &amp; Advanced Cutting Tools</t>
   </si>
   <si>
     <t>9781461431152</t>
@@ -2009,71 +2009,71 @@
   <si>
     <t>Phillip</t>
   </si>
   <si>
     <t>9780124167476</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Plate Buckling In Bridges &amp; Other Structures</t>
   </si>
   <si>
     <t>Akesson</t>
   </si>
   <si>
     <t>9780415431958</t>
   </si>
   <si>
     <t>Plumbing: Hot Water Supply and Heating Systems</t>
   </si>
   <si>
     <t>9780582988781</t>
   </si>
   <si>
+    <t>PRACTICAL BUILDING CONSERVATION</t>
+  </si>
+  <si>
+    <t>STONE</t>
+  </si>
+  <si>
+    <t>9780754645528</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
     <t>Practical Building Conservation</t>
   </si>
   <si>
     <t>9780754645511</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>PRACTICAL BUILDING CONSERVATION</t>
-[...10 lines deleted...]
-  <si>
     <t>Practical Building Conservation Glass and Glazing</t>
   </si>
   <si>
     <t>9780754645573</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>practical building conservation metals</t>
   </si>
   <si>
     <t>9780754645559</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>practical building conservation timber</t>
   </si>
   <si>
     <t>9780754645542</t>
   </si>
   <si>
     <t>PRACTICAL ROAD SAFETY AUDITING</t>
@@ -2528,59 +2528,59 @@
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>9781498741217</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>STRUCTURAL ENGINEERING OF TRANSMISSON LINES</t>
   </si>
   <si>
     <t>Catchpole</t>
   </si>
   <si>
     <t>9780727759887</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>SURVEYING</t>
   </si>
   <si>
+    <t>9788119677269</t>
+  </si>
+  <si>
     <t>Narayan</t>
   </si>
   <si>
     <t>9788189922993</t>
   </si>
   <si>
-    <t>9788119677269</t>
-[...1 lines deleted...]
-  <si>
     <t>Sustainable Buildings &amp; Infrastructure Paths To The Future</t>
   </si>
   <si>
     <t>Annie</t>
   </si>
   <si>
     <t>9780415690928</t>
   </si>
   <si>
     <t>Sustainable Construction</t>
   </si>
   <si>
     <t>HALLIDAY</t>
   </si>
   <si>
     <t>9781138200289</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>SUSTAINABLE GREEN DESIGN &amp; FIREFIGHTING</t>
   </si>
   <si>
     <t>Roald</t>
@@ -2693,63 +2693,63 @@
   <si>
     <t>THE TRANSPORTATION EXPERIENCE</t>
   </si>
   <si>
     <t>Levinson</t>
   </si>
   <si>
     <t>9780199862719</t>
   </si>
   <si>
     <t>THEORY OF ELASTICITY&amp;PLASTICITY</t>
   </si>
   <si>
     <t>Helen</t>
   </si>
   <si>
     <t>9788120352834</t>
   </si>
   <si>
     <t>19.5</t>
   </si>
   <si>
     <t>THEORY OF STRUCTURES</t>
   </si>
   <si>
+    <t>9788170086185</t>
+  </si>
+  <si>
+    <t>26.15</t>
+  </si>
+  <si>
     <t>Kaiser</t>
   </si>
   <si>
     <t>9789775029355</t>
   </si>
   <si>
     <t>3.5</t>
-  </si>
-[...4 lines deleted...]
-    <t>26.15</t>
   </si>
   <si>
     <t>THEORY OF STRUCTURES SOLVED EXAMPLES  2015</t>
   </si>
   <si>
     <t>9789777261425</t>
   </si>
   <si>
     <t>Thermal Metal Cutting Processes</t>
   </si>
   <si>
     <t>Ranganath</t>
   </si>
   <si>
     <t>9788189866907</t>
   </si>
   <si>
     <t>Timber Pole Construction</t>
   </si>
   <si>
     <t>Jayanetti</t>
   </si>
   <si>
     <t>9781853395024</t>
   </si>
@@ -4179,74 +4179,74 @@
       </c>
       <c r="D46" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E47" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F47" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>179</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
@@ -4575,51 +4575,51 @@
       </c>
       <c r="D66" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>240</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>243</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>246</v>
       </c>
     </row>
@@ -4635,51 +4635,51 @@
       </c>
       <c r="D69" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>252</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>256</v>
       </c>
     </row>
@@ -4973,111 +4973,111 @@
       </c>
       <c r="D86" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>116</v>
+        <v>311</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>313</v>
+        <v>116</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>314</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="s">
         <v>317</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>318</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
@@ -5467,51 +5467,51 @@
       </c>
       <c r="D111" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>38</v>
       </c>
     </row>
@@ -5587,51 +5587,51 @@
       </c>
       <c r="D117" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>222</v>
       </c>
     </row>
@@ -5645,51 +5645,51 @@
       <c r="C120" s="0"/>
       <c r="D120" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>413</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>416</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>384</v>
       </c>
     </row>
@@ -6015,71 +6015,71 @@
       </c>
       <c r="D139" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>473</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>362</v>
+        <v>32</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>473</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>32</v>
+        <v>362</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>480</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>190</v>
       </c>
     </row>
@@ -6273,51 +6273,51 @@
       </c>
       <c r="D152" s="0" t="s">
         <v>511</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>513</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>514</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>516</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>517</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>347</v>
       </c>
     </row>
@@ -6411,51 +6411,51 @@
       </c>
       <c r="D159" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>540</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>28</v>
       </c>
     </row>
@@ -7220,71 +7220,71 @@
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>663</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="C201" s="0"/>
+      <c r="C201" s="0" t="s">
+        <v>666</v>
+      </c>
       <c r="D201" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="C202" s="0" t="s">
         <v>669</v>
       </c>
+      <c r="C202" s="0"/>
       <c r="D202" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>672</v>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F203" s="0" t="s">
@@ -7795,51 +7795,51 @@
       </c>
       <c r="D229" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>746</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>748</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>749</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>750</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>184</v>
       </c>
     </row>
@@ -8016,51 +8016,51 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>779</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>780</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>781</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>783</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
@@ -8377,80 +8377,80 @@
       </c>
       <c r="B259" s="0" t="s">
         <v>833</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>834</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>837</v>
       </c>
       <c r="C260" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D260" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="D260" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" s="0" t="s">
-        <v>65</v>
+        <v>279</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>149</v>
+        <v>336</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>837</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>277</v>
+        <v>839</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>279</v>
+        <v>65</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>336</v>
+        <v>149</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>841</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>842</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
@@ -8483,51 +8483,51 @@
       </c>
       <c r="D264" s="0" t="s">
         <v>850</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>851</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>647</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>853</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8757,91 +8757,91 @@
       </c>
       <c r="B278" s="0" t="s">
         <v>888</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>889</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>892</v>
       </c>
       <c r="C279" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D279" s="0" t="s">
         <v>893</v>
       </c>
-      <c r="D279" s="0" t="s">
+      <c r="E279" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F279" s="0" t="s">
         <v>894</v>
-      </c>
-[...4 lines deleted...]
-        <v>895</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>892</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>215</v>
+        <v>895</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>898</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>901</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E282" s="0" t="s">
@@ -8981,51 +8981,51 @@
       </c>
       <c r="D289" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>923</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>926</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>149</v>
       </c>
     </row>