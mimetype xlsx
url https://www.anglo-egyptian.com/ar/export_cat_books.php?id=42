--- v2 (2026-09-14)
+++ v3 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="965">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="964">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بدولار أمريكي</t>
   </si>
   <si>
     <t>Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve"> Practical Building Conservation Earth, Brick and Terracotta</t>
   </si>
   <si>
@@ -1802,53 +1802,50 @@
   <si>
     <t>Marshall</t>
   </si>
   <si>
     <t>9780367027582</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>MERCHANT SHIP NAVAL ARCHITECTURE</t>
   </si>
   <si>
     <t>9788189922498</t>
   </si>
   <si>
     <t>Merging Lines</t>
   </si>
   <si>
     <t>Prichard</t>
   </si>
   <si>
     <t>9780875807355</t>
   </si>
   <si>
-    <t>97.25</t>
-[...1 lines deleted...]
-  <si>
     <t>METAL CUTTING</t>
   </si>
   <si>
     <t>Wright</t>
   </si>
   <si>
     <t>9788131203521</t>
   </si>
   <si>
     <t>Metal Cutting Principles</t>
   </si>
   <si>
     <t>Shaw</t>
   </si>
   <si>
     <t>9780195142068</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>METAL CUTTING THEORY</t>
   </si>
   <si>
     <t>SALAH SHALAN</t>
@@ -2009,69 +2006,69 @@
   <si>
     <t>Phillip</t>
   </si>
   <si>
     <t>9780124167476</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Plate Buckling In Bridges &amp; Other Structures</t>
   </si>
   <si>
     <t>Akesson</t>
   </si>
   <si>
     <t>9780415431958</t>
   </si>
   <si>
     <t>Plumbing: Hot Water Supply and Heating Systems</t>
   </si>
   <si>
     <t>9780582988781</t>
   </si>
   <si>
+    <t>Practical Building Conservation</t>
+  </si>
+  <si>
+    <t>9780754645511</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
     <t>PRACTICAL BUILDING CONSERVATION</t>
   </si>
   <si>
     <t>STONE</t>
   </si>
   <si>
     <t>9780754645528</t>
   </si>
   <si>
     <t>176</t>
-  </si>
-[...7 lines deleted...]
-    <t>380</t>
   </si>
   <si>
     <t>Practical Building Conservation Glass and Glazing</t>
   </si>
   <si>
     <t>9780754645573</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>practical building conservation metals</t>
   </si>
   <si>
     <t>9780754645559</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>practical building conservation timber</t>
   </si>
   <si>
     <t>9780754645542</t>
   </si>
@@ -6774,2515 +6771,2515 @@
       </c>
       <c r="E177" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>593</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>594</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>596</v>
+        <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C179" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="C179" s="0" t="s">
+      <c r="D179" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="C180" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="C180" s="0" t="s">
+      <c r="D180" s="0" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C181" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="C184" s="0" t="s">
         <v>611</v>
       </c>
-      <c r="C184" s="0" t="s">
+      <c r="D184" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C185" s="0" t="s">
         <v>614</v>
       </c>
-      <c r="C185" s="0" t="s">
+      <c r="D185" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>382</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="C187" s="0" t="s">
         <v>620</v>
       </c>
-      <c r="C187" s="0" t="s">
+      <c r="D187" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="C189" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="C189" s="0" t="s">
+      <c r="D189" s="0" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C190" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="C190" s="0" t="s">
+      <c r="D190" s="0" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="C194" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="C194" s="0" t="s">
+      <c r="D194" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="C195" s="0" t="s">
         <v>646</v>
       </c>
-      <c r="C195" s="0" t="s">
+      <c r="D195" s="0" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="C196" s="0" t="s">
         <v>649</v>
       </c>
-      <c r="C196" s="0" t="s">
+      <c r="D196" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="C197" s="0" t="s">
         <v>653</v>
       </c>
-      <c r="C197" s="0" t="s">
+      <c r="D197" s="0" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="C198" s="0" t="s">
         <v>656</v>
       </c>
-      <c r="C198" s="0" t="s">
+      <c r="D198" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="C199" s="0" t="s">
         <v>660</v>
       </c>
-      <c r="C199" s="0" t="s">
+      <c r="D199" s="0" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C201" s="0"/>
+      <c r="D201" s="0" t="s">
         <v>665</v>
-      </c>
-[...4 lines deleted...]
-        <v>667</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="D202" s="0" t="s">
         <v>669</v>
-      </c>
-[...2 lines deleted...]
-        <v>670</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="C204" s="0"/>
       <c r="D204" s="0" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="C205" s="0"/>
       <c r="D205" s="0" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B206" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="C206" s="0" t="s">
         <v>680</v>
       </c>
-      <c r="C206" s="0" t="s">
+      <c r="D206" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B207" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="C207" s="0" t="s">
         <v>683</v>
       </c>
-      <c r="C207" s="0" t="s">
+      <c r="D207" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B209" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="C209" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="C209" s="0" t="s">
+      <c r="D209" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>119</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="C212" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="C212" s="0" t="s">
+      <c r="D212" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="C213" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="C213" s="0" t="s">
+      <c r="D213" s="0" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B214" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="D214" s="0" t="s">
         <v>702</v>
-      </c>
-[...4 lines deleted...]
-        <v>703</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B215" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C215" s="0" t="s">
         <v>705</v>
       </c>
-      <c r="C215" s="0" t="s">
+      <c r="D215" s="0" t="s">
         <v>706</v>
       </c>
-      <c r="D215" s="0" t="s">
+      <c r="E215" s="0" t="s">
         <v>707</v>
       </c>
-      <c r="E215" s="0" t="s">
+      <c r="F215" s="0" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B216" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="C216" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="C216" s="0" t="s">
+      <c r="D216" s="0" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="C218" s="0"/>
       <c r="D218" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="C220" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="C220" s="0" t="s">
+      <c r="D220" s="0" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="C221" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="C221" s="0" t="s">
+      <c r="D221" s="0" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="C226" s="0"/>
       <c r="D226" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>197</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="E228" s="0" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B229" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="C229" s="0" t="s">
         <v>742</v>
       </c>
-      <c r="C229" s="0" t="s">
+      <c r="D229" s="0" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="C231" s="0" t="s">
         <v>748</v>
       </c>
-      <c r="C231" s="0" t="s">
+      <c r="D231" s="0" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="C232" s="0"/>
       <c r="D232" s="0" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="C233" s="0" t="s">
         <v>753</v>
       </c>
-      <c r="C233" s="0" t="s">
+      <c r="D233" s="0" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="C234" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="C234" s="0" t="s">
+      <c r="D234" s="0" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="C235" s="0" t="s">
         <v>760</v>
       </c>
-      <c r="C235" s="0" t="s">
+      <c r="D235" s="0" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="C236" s="0" t="s">
         <v>764</v>
       </c>
-      <c r="C236" s="0" t="s">
+      <c r="D236" s="0" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B238" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="C238" s="0" t="s">
         <v>769</v>
       </c>
-      <c r="C238" s="0" t="s">
+      <c r="D238" s="0" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="C239" s="0" t="s">
         <v>772</v>
       </c>
-      <c r="C239" s="0" t="s">
+      <c r="D239" s="0" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="C240" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="C240" s="0" t="s">
+      <c r="D240" s="0" t="s">
         <v>777</v>
       </c>
-      <c r="D240" s="0" t="s">
+      <c r="E240" s="0" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C241" s="0" t="s">
         <v>780</v>
       </c>
-      <c r="C241" s="0" t="s">
+      <c r="D241" s="0" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="C244" s="0" t="s">
         <v>787</v>
       </c>
-      <c r="C244" s="0" t="s">
+      <c r="D244" s="0" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="C245" s="0" t="s">
         <v>791</v>
       </c>
-      <c r="C245" s="0" t="s">
+      <c r="D245" s="0" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="C246" s="0" t="s">
         <v>795</v>
       </c>
-      <c r="C246" s="0" t="s">
+      <c r="D246" s="0" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C247" s="0"/>
       <c r="D247" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C250" s="0"/>
       <c r="D250" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C251" s="0" t="s">
         <v>808</v>
       </c>
-      <c r="C251" s="0" t="s">
+      <c r="D251" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="C252" s="0" t="s">
         <v>811</v>
       </c>
-      <c r="C252" s="0" t="s">
+      <c r="D252" s="0" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="C253" s="0" t="s">
         <v>815</v>
       </c>
-      <c r="C253" s="0" t="s">
+      <c r="D253" s="0" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="C254" s="0"/>
       <c r="D254" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="C255" s="0" t="s">
         <v>821</v>
       </c>
-      <c r="C255" s="0" t="s">
+      <c r="D255" s="0" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="C256" s="0" t="s">
         <v>824</v>
       </c>
-      <c r="C256" s="0" t="s">
+      <c r="D256" s="0" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="C257" s="0"/>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="C258" s="0" t="s">
         <v>829</v>
       </c>
-      <c r="C258" s="0" t="s">
+      <c r="D258" s="0" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="C259" s="0" t="s">
         <v>833</v>
       </c>
-      <c r="C259" s="0" t="s">
+      <c r="D259" s="0" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="C261" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="D261" s="0" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="C262" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="C262" s="0" t="s">
+      <c r="D262" s="0" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="C263" s="0" t="s">
         <v>844</v>
       </c>
-      <c r="C263" s="0" t="s">
+      <c r="D263" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="C264" s="0" t="s">
         <v>848</v>
       </c>
-      <c r="C264" s="0" t="s">
+      <c r="D264" s="0" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="D265" s="0" t="s">
         <v>851</v>
-      </c>
-[...4 lines deleted...]
-        <v>852</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="C267" s="0" t="s">
         <v>856</v>
       </c>
-      <c r="C267" s="0" t="s">
+      <c r="D267" s="0" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="D269" s="0" t="s">
         <v>862</v>
-      </c>
-[...4 lines deleted...]
-        <v>863</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>357</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="C271" s="0" t="s">
         <v>866</v>
       </c>
-      <c r="C271" s="0" t="s">
+      <c r="D271" s="0" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="C272" s="0" t="s">
         <v>869</v>
       </c>
-      <c r="C272" s="0" t="s">
+      <c r="D272" s="0" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B273" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="C273" s="0" t="s">
         <v>872</v>
       </c>
-      <c r="C273" s="0" t="s">
+      <c r="D273" s="0" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B274" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="C274" s="0" t="s">
         <v>875</v>
       </c>
-      <c r="C274" s="0" t="s">
+      <c r="D274" s="0" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B275" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="C275" s="0" t="s">
         <v>878</v>
       </c>
-      <c r="C275" s="0" t="s">
+      <c r="D275" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="C276" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="C276" s="0" t="s">
+      <c r="D276" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="C277" s="0" t="s">
         <v>885</v>
       </c>
-      <c r="C277" s="0" t="s">
+      <c r="D277" s="0" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="C278" s="0" t="s">
         <v>888</v>
       </c>
-      <c r="C278" s="0" t="s">
+      <c r="D278" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="C280" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="D280" s="0" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="D281" s="0" t="s">
         <v>898</v>
-      </c>
-[...4 lines deleted...]
-        <v>899</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="C282" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="C282" s="0" t="s">
+      <c r="D282" s="0" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B283" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="C283" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="C283" s="0" t="s">
+      <c r="D283" s="0" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>362</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B284" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="C284" s="0" t="s">
         <v>906</v>
       </c>
-      <c r="C284" s="0" t="s">
+      <c r="D284" s="0" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>362</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="C285" s="0"/>
       <c r="D285" s="0" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B287" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="C287" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="C287" s="0" t="s">
+      <c r="D287" s="0" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="C288" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="C288" s="0" t="s">
+      <c r="D288" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="C289" s="0" t="s">
         <v>919</v>
       </c>
-      <c r="C289" s="0" t="s">
+      <c r="D289" s="0" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="C290" s="0" t="s">
         <v>922</v>
       </c>
-      <c r="C290" s="0" t="s">
+      <c r="D290" s="0" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="C291" s="0" t="s">
         <v>925</v>
       </c>
-      <c r="C291" s="0" t="s">
+      <c r="D291" s="0" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="C292" s="0" t="s">
         <v>928</v>
       </c>
-      <c r="C292" s="0" t="s">
+      <c r="D292" s="0" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="C294" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="C294" s="0" t="s">
+      <c r="D294" s="0" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="C296" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="C296" s="0" t="s">
+      <c r="D296" s="0" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B297" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="C297" s="0" t="s">
         <v>943</v>
       </c>
-      <c r="C297" s="0" t="s">
+      <c r="D297" s="0" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B298" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="C298" s="0" t="s">
         <v>946</v>
       </c>
-      <c r="C298" s="0" t="s">
+      <c r="D298" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B299" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="C299" s="0" t="s">
         <v>950</v>
       </c>
-      <c r="C299" s="0" t="s">
+      <c r="D299" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B300" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="C300" s="0" t="s">
         <v>953</v>
       </c>
-      <c r="C300" s="0" t="s">
+      <c r="D300" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B301" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="C301" s="0" t="s">
         <v>956</v>
       </c>
-      <c r="C301" s="0" t="s">
+      <c r="D301" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="D301" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E301" s="0" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B302" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="C302" s="0" t="s">
         <v>959</v>
       </c>
-      <c r="C302" s="0" t="s">
+      <c r="D302" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B303" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="C303" s="0" t="s">
         <v>962</v>
       </c>
-      <c r="C303" s="0" t="s">
+      <c r="D303" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>