--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -302,74 +302,74 @@
   <si>
     <t>9789385998294</t>
   </si>
   <si>
     <t>ADVANCED ORGANOMETALLIC CHEMISTRY</t>
   </si>
   <si>
     <t>9788180304637</t>
   </si>
   <si>
     <t>ADVANCED PHOTOCHEMISTRY</t>
   </si>
   <si>
     <t>9788180304583</t>
   </si>
   <si>
     <t>ADVANCED POLYMER CHEMISTRY</t>
   </si>
   <si>
     <t>Selvaraj</t>
   </si>
   <si>
     <t>8180301656</t>
   </si>
   <si>
+    <t>Advanced Practical Organic Chemistry</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>9781138494145</t>
+  </si>
+  <si>
+    <t>53.7</t>
+  </si>
+  <si>
     <t>ADVANCED PRACTICAL ORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>Leonard</t>
   </si>
   <si>
     <t>9781439860977</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>Advanced Practical Organic Chemistry</t>
-[...10 lines deleted...]
-  <si>
     <t>Advanced Solid State Chemistry</t>
   </si>
   <si>
     <t>8180301648</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>ADVANCED STRUCTURAL INORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>Mak</t>
   </si>
   <si>
     <t>9780199216956</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>AN INT TO THE CHEMISTRY OF THE SEA</t>
   </si>
   <si>
     <t>Pilson</t>
@@ -464,62 +464,62 @@
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>9789350530405</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>AQUATIC BIODIVERSITY</t>
   </si>
   <si>
     <t>Bruce</t>
   </si>
   <si>
     <t>9789382220961</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>ATKINS' PHYSICAL CHEMISTRY</t>
   </si>
   <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>9780199697403</t>
+  </si>
+  <si>
     <t>Giunta</t>
   </si>
   <si>
     <t>9780198708001</t>
   </si>
   <si>
-    <t>Paula</t>
-[...4 lines deleted...]
-  <si>
     <t>ATOMIC &amp; MOLECULAR SPECTROSCOPY BASIC CONCEPTS &amp; APPLICATIONS</t>
   </si>
   <si>
     <t>Kakkar</t>
   </si>
   <si>
     <t>9781107063884</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>ATOMIC STRUCTURE</t>
   </si>
   <si>
     <t>Yadav</t>
   </si>
   <si>
     <t>10300000401</t>
   </si>
   <si>
     <t>23</t>
@@ -632,74 +632,74 @@
   <si>
     <t>43</t>
   </si>
   <si>
     <t>BIOCHEMISTRY OF BIOMOLECULES</t>
   </si>
   <si>
     <t>9789381421000</t>
   </si>
   <si>
     <t>Biochemistry: A Very Short Introduction</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>9780198833871</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>BIOINORGANIC CHEMISTRY</t>
   </si>
   <si>
+    <t>Rehder</t>
+  </si>
+  <si>
+    <t>9780199655199</t>
+  </si>
+  <si>
+    <t>Tripathi</t>
+  </si>
+  <si>
+    <t>9789381759684</t>
+  </si>
+  <si>
     <t>Long</t>
   </si>
   <si>
     <t>9780841269750</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>Tripathi</t>
-[...4 lines deleted...]
-  <si>
     <t>8180300307</t>
   </si>
   <si>
-    <t>Rehder</t>
-[...4 lines deleted...]
-  <si>
     <t>BIOLOGICAL CHEMISTRY AND PHYSICS OF SEA WATER</t>
   </si>
   <si>
     <t>Harvey</t>
   </si>
   <si>
     <t>9781107502512</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>BIOLOGICAL INORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>Crichton</t>
   </si>
   <si>
     <t>9780444537829</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>104</t>
@@ -1283,59 +1283,59 @@
   <si>
     <t>Morris</t>
   </si>
   <si>
     <t>9789381759561</t>
   </si>
   <si>
     <t>CONCEPTS IN ORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>9789350302767</t>
   </si>
   <si>
     <t>CONCISE INORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>Cuha</t>
   </si>
   <si>
     <t>9788126520091</t>
   </si>
   <si>
     <t>COORDINATION CHEMISTRY</t>
   </si>
   <si>
+    <t>Soni</t>
+  </si>
+  <si>
+    <t>9789380618784</t>
+  </si>
+  <si>
     <t>8187815051</t>
   </si>
   <si>
-    <t>Soni</t>
-[...4 lines deleted...]
-  <si>
     <t>Crc Hb Of Fundamental Spectroscopic Correlation Charts</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>9780849332500</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>CRYSTAL STRUCTURE ANALYSIS</t>
   </si>
   <si>
     <t>Clegg</t>
   </si>
   <si>
     <t>9780199219476</t>
   </si>
   <si>
     <t>38</t>
@@ -1499,98 +1499,98 @@
   <si>
     <t>9789350302484</t>
   </si>
   <si>
     <t>ENCYCLOPAEDIA OF APPLIED ORGANIC CHEMISTRY 5 VOL</t>
   </si>
   <si>
     <t>9789350302491</t>
   </si>
   <si>
     <t>ENCYCLOPEDIA OF CHEMICAL ENGINEERING</t>
   </si>
   <si>
     <t>Bansaude</t>
   </si>
   <si>
     <t>9788189741426</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>ENGINEERING CHEMISTRY</t>
   </si>
   <si>
+    <t>Srinivas</t>
+  </si>
+  <si>
+    <t>9789383828456</t>
+  </si>
+  <si>
+    <t>Engineering Chemistry</t>
+  </si>
+  <si>
+    <t>Garg</t>
+  </si>
+  <si>
+    <t>9789386768032</t>
+  </si>
+  <si>
+    <t>9788131513217</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Ahluwalia</t>
+  </si>
+  <si>
+    <t>9789380618913</t>
+  </si>
+  <si>
     <t>Bhatia</t>
   </si>
   <si>
     <t>9788123907666</t>
   </si>
   <si>
     <t>Madhavan</t>
   </si>
   <si>
     <t>9788120350267</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>Engineering Chemistry</t>
-[...7 lines deleted...]
-  <si>
     <t>9789386649560</t>
   </si>
   <si>
     <t>9788123922874</t>
   </si>
   <si>
-    <t>9788131513217</t>
-[...16 lines deleted...]
-  <si>
     <t>ENGINEERING CHEMISTRY AND ENVIRONMENTAL STUDIES</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>9788122427653</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ENGINEERING CHEMISTRY FOR DIPLOMA</t>
   </si>
   <si>
     <t>Mohapatra</t>
   </si>
   <si>
     <t>9788120350366</t>
   </si>
   <si>
     <t>ENVIRONMENTAL BIOCHEMISTRY</t>
   </si>
   <si>
     <t>9789381421529</t>
@@ -2174,68 +2174,68 @@
   <si>
     <t>9788174733788</t>
   </si>
   <si>
     <t>12.5</t>
   </si>
   <si>
     <t>MECHANISMS IN ADVANCED ORGANIC CHEMISTRY</t>
   </si>
   <si>
     <t>NARAIN</t>
   </si>
   <si>
     <t>9789386286741</t>
   </si>
   <si>
     <t>Medicinal Biochemistry</t>
   </si>
   <si>
     <t>9788180304347</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t xml:space="preserve">Medicinal Chemistry </t>
+  </si>
+  <si>
+    <t>Sachdeva</t>
+  </si>
+  <si>
+    <t>9788184114294</t>
+  </si>
+  <si>
     <t>MEDICINAL CHEMISTRY</t>
   </si>
   <si>
     <t>Jain</t>
   </si>
   <si>
     <t>9789383318759</t>
   </si>
   <si>
-    <t xml:space="preserve">Medicinal Chemistry </t>
-[...7 lines deleted...]
-  <si>
     <t>METAL &amp; NON-METAL BIGUANIDE COMPLEXES</t>
   </si>
   <si>
     <t>Kaufman</t>
   </si>
   <si>
     <t>9788122427493</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Microhardness Of Polymers</t>
   </si>
   <si>
     <t>Fakirov</t>
   </si>
   <si>
     <t>9780521642187</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>47</t>
@@ -2324,74 +2324,74 @@
   <si>
     <t>9780521104944</t>
   </si>
   <si>
     <t>NOTES ON MEDICAL BACTERIOLOGY</t>
   </si>
   <si>
     <t>Timbury</t>
   </si>
   <si>
     <t>10300000165</t>
   </si>
   <si>
     <t>NUCLEAR &amp; RADIOCHEMISTRY</t>
   </si>
   <si>
     <t>Nagy</t>
   </si>
   <si>
     <t>9780123914309</t>
   </si>
   <si>
     <t>NUCLEAR CHEMISTRY</t>
   </si>
   <si>
+    <t>9789380748559</t>
+  </si>
+  <si>
+    <t>Nuclear Chemistry</t>
+  </si>
+  <si>
+    <t>8187815027</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
     <t>Kaur</t>
   </si>
   <si>
     <t>9788178803883</t>
   </si>
   <si>
-    <t>Nuclear Chemistry</t>
-[...7 lines deleted...]
-  <si>
     <t>Shekhar</t>
   </si>
   <si>
     <t>9789382007838</t>
   </si>
   <si>
-    <t>9789380748559</t>
-[...1 lines deleted...]
-  <si>
     <t>NUCLEAR MAGNETIC RESONANCE</t>
   </si>
   <si>
     <t>Hore</t>
   </si>
   <si>
     <t>9780198703419</t>
   </si>
   <si>
     <t>Nuclear Magnetic Resonance In Solid Polymers</t>
   </si>
   <si>
     <t>Mcbrierty</t>
   </si>
   <si>
     <t>9780521031721</t>
   </si>
   <si>
     <t>OBJECTIVE BIOCHEMISTRY</t>
   </si>
   <si>
     <t>Chawla</t>
   </si>
   <si>
     <t>9789382127956</t>
@@ -2498,66 +2498,66 @@
   <si>
     <t>Ranganathan</t>
   </si>
   <si>
     <t>9788122414059</t>
   </si>
   <si>
     <t>PERICYCLIC REACTIONS</t>
   </si>
   <si>
     <t>Fleming</t>
   </si>
   <si>
     <t>9780199680900</t>
   </si>
   <si>
     <t>PHOTOCHEMISTRY</t>
   </si>
   <si>
     <t>8180300773</t>
   </si>
   <si>
     <t>PHYSICAL CHEMISTRY</t>
   </si>
   <si>
+    <t>Mittal</t>
+  </si>
+  <si>
+    <t>9788176482994</t>
+  </si>
+  <si>
+    <t>54.75</t>
+  </si>
+  <si>
     <t>9789385998515</t>
   </si>
   <si>
     <t>Ball</t>
   </si>
   <si>
     <t>9788131533437</t>
-  </si>
-[...7 lines deleted...]
-    <t>54.75</t>
   </si>
   <si>
     <t>PHYSICAL CHEMISTRY A MOLECULAR APPROACH</t>
   </si>
   <si>
     <t>9788130919195</t>
   </si>
   <si>
     <t>PHYSICAL CHEMISTRY A VERY SHORT INTRODUCTION</t>
   </si>
   <si>
     <t>9780199689095</t>
   </si>
   <si>
     <t>PLASMA CHEMISTRY</t>
   </si>
   <si>
     <t>Fridman</t>
   </si>
   <si>
     <t>9781107684935</t>
   </si>
   <si>
     <t>87</t>
   </si>
@@ -4329,74 +4329,74 @@
       </c>
       <c r="D26" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="0" t="s">
         <v>6</v>
@@ -4409,91 +4409,91 @@
       </c>
       <c r="D30" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>126</v>
       </c>
     </row>
@@ -4567,114 +4567,114 @@
       </c>
       <c r="D38" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
@@ -4947,114 +4947,114 @@
       </c>
       <c r="D57" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>208</v>
+        <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>118</v>
+        <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>212</v>
+        <v>60</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
@@ -5327,51 +5327,51 @@
       </c>
       <c r="D76" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>270</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>274</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>275</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>44</v>
       </c>
     </row>
@@ -5579,57 +5579,57 @@
       </c>
       <c r="B89" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>308</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="s">
         <v>314</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
@@ -5926,51 +5926,51 @@
       </c>
       <c r="E106" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>364</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>367</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
@@ -6103,85 +6103,85 @@
       </c>
       <c r="D115" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>397</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>403</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>405</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E119" s="0" t="s">
@@ -6277,80 +6277,80 @@
       </c>
       <c r="B124" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>354</v>
+        <v>423</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>424</v>
+        <v>354</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>425</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
@@ -6763,194 +6763,194 @@
       </c>
       <c r="D148" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>467</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>495</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>496</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>238</v>
+        <v>136</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>499</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="D151" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="C151" s="0" t="s">
+      <c r="E151" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F151" s="0" t="s">
         <v>501</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>57</v>
+        <v>502</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>191</v>
+        <v>166</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>60</v>
+        <v>504</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>369</v>
+        <v>238</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>357</v>
+        <v>506</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>507</v>
+        <v>57</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>509</v>
+        <v>60</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>136</v>
+        <v>369</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
@@ -6977,51 +6977,51 @@
       </c>
       <c r="B159" s="0" t="s">
         <v>518</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>523</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E161" s="0" t="s">
@@ -7203,51 +7203,51 @@
       </c>
       <c r="D170" s="0" t="s">
         <v>548</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>550</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>551</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>333</v>
       </c>
     </row>
@@ -7481,51 +7481,51 @@
       </c>
       <c r="D184" s="0" t="s">
         <v>584</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>585</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>586</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>590</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>592</v>
       </c>
     </row>
@@ -7995,51 +7995,51 @@
       </c>
       <c r="D210" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>659</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>660</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>662</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>663</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>665</v>
       </c>
     </row>
@@ -8158,88 +8158,88 @@
       </c>
       <c r="E218" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>686</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>687</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>689</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>690</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>693</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>460</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>696</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>697</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
     </row>
@@ -8373,74 +8373,74 @@
       </c>
       <c r="D229" s="0" t="s">
         <v>718</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>720</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>721</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>172</v>
+        <v>48</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>723</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>724</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>48</v>
+        <v>172</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>726</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>727</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
@@ -8487,51 +8487,51 @@
       </c>
       <c r="B235" s="0" t="s">
         <v>739</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>740</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>743</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>746</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E237" s="0" t="s">
@@ -8667,120 +8667,120 @@
       </c>
       <c r="B244" s="0" t="s">
         <v>766</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>767</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>768</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>769</v>
       </c>
       <c r="C245" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D245" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="D245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E245" s="0" t="s">
-        <v>106</v>
+        <v>197</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>333</v>
+        <v>401</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="C247" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="D247" s="0" t="s">
         <v>775</v>
       </c>
-      <c r="D247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="0" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>64</v>
+        <v>333</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>27</v>
+        <v>776</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>197</v>
+        <v>29</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>401</v>
+        <v>64</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>778</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>779</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>780</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
@@ -8807,51 +8807,51 @@
       </c>
       <c r="B251" s="0" t="s">
         <v>784</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>785</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>786</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>788</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>789</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>790</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>791</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>792</v>
       </c>
       <c r="E253" s="0" t="s">
@@ -8954,51 +8954,51 @@
       </c>
       <c r="E258" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>806</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>807</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>808</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
@@ -9104,99 +9104,99 @@
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>825</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>826</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>827</v>
       </c>
-      <c r="C267" s="0"/>
+      <c r="C267" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="D267" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>221</v>
+        <v>29</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>44</v>
+        <v>830</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>827</v>
       </c>
-      <c r="C268" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C268" s="0"/>
       <c r="D268" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>20</v>
+        <v>221</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>217</v>
+        <v>44</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>827</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>833</v>
+        <v>217</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>834</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>617</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
@@ -9629,411 +9629,411 @@
       </c>
       <c r="D292" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>901</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>902</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>905</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>906</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>907</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>908</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>909</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>910</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>911</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>912</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>913</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>914</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>915</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>916</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>917</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>202</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B300" s="0" t="s">
         <v>919</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>920</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>923</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>926</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>928</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>929</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>931</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>932</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>934</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>935</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>937</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>938</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>940</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>941</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>943</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>944</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>947</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>949</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>950</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>952</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>953</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>955</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>956</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>238</v>
       </c>
     </row>
@@ -10321,91 +10321,91 @@
       </c>
       <c r="B327" s="0" t="s">
         <v>996</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>994</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>998</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E331" s="0" t="s">
@@ -10507,51 +10507,51 @@
       </c>
       <c r="D336" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>136</v>
       </c>
     </row>
@@ -10699,51 +10699,51 @@
       </c>
       <c r="B346" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E348" s="0" t="s">
@@ -10988,51 +10988,51 @@
       </c>
       <c r="E360" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="C362" s="0"/>
       <c r="D362" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">