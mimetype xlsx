--- v0 (2026-07-31)
+++ v1 (2026-10-30)
@@ -191,59 +191,59 @@
   <si>
     <t>Trivedi</t>
   </si>
   <si>
     <t>706996186</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>A Tb Of Botany Vol3</t>
   </si>
   <si>
     <t>Chadha</t>
   </si>
   <si>
     <t>706986857</t>
   </si>
   <si>
     <t>A TB OF FUNGI</t>
   </si>
   <si>
+    <t>9789381421253</t>
+  </si>
+  <si>
     <t>2017</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>9789381421253</t>
-[...1 lines deleted...]
-  <si>
     <t>A TB OF HORTICULTURE</t>
   </si>
   <si>
     <t>9788176223881</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>A TB OF IRRIGATION ENGINEERING</t>
   </si>
   <si>
     <t>9789350142196</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>11.5</t>
   </si>
   <si>
     <t>A Tb Of Modern Plant Pathology</t>
   </si>
   <si>
     <t>Bilgrami</t>
@@ -569,65 +569,65 @@
   <si>
     <t>AGRICULTURAL MARKETING TRADE&amp;PRICING</t>
   </si>
   <si>
     <t>Gaur</t>
   </si>
   <si>
     <t>AGRICULTURAL MICROBIOLOGY</t>
   </si>
   <si>
     <t>BAGYARAJ</t>
   </si>
   <si>
     <t>9788120306684</t>
   </si>
   <si>
     <t>Agricultural Microbiology,3Ed {Pb}</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>9789388716956</t>
   </si>
   <si>
+    <t>Agricultural Process Engineering</t>
+  </si>
+  <si>
+    <t>9788189729974</t>
+  </si>
+  <si>
     <t>AGRICULTURAL PROCESS ENGINEERING</t>
   </si>
   <si>
     <t>Mehta</t>
   </si>
   <si>
     <t>9788189922740</t>
   </si>
   <si>
-    <t>Agricultural Process Engineering</t>
-[...4 lines deleted...]
-  <si>
     <t>AGRICULTURAL PRODUCTION</t>
   </si>
   <si>
     <t>Asimov</t>
   </si>
   <si>
     <t>9789382226789</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>AGRICULTURAL STATISTICS TECHNIQUES &amp; PROCEDURES</t>
   </si>
   <si>
     <t>Nambiar</t>
   </si>
   <si>
     <t>9788177540789</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Agricultural Systems Management With Cd</t>
@@ -1316,56 +1316,56 @@
   <si>
     <t>9780851989945</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Conservation Of Biodiversity &amp; Natural Resources</t>
   </si>
   <si>
     <t>9788170353102</t>
   </si>
   <si>
     <t>CONSUMER ORIENTED AGRICULTURAL MARKETING</t>
   </si>
   <si>
     <t>9789386071828</t>
   </si>
   <si>
     <t>Cotton Pests &amp; Biocontrol Agents</t>
   </si>
   <si>
+    <t>8170352347</t>
+  </si>
+  <si>
     <t>9788170352341</t>
   </si>
   <si>
-    <t>8170352347</t>
-[...1 lines deleted...]
-  <si>
     <t>Crop &amp; Livestock Technologies</t>
   </si>
   <si>
     <t>Chuang</t>
   </si>
   <si>
     <t>9780813825786</t>
   </si>
   <si>
     <t>Crop Husbandry Including Grassland</t>
   </si>
   <si>
     <t>Finch</t>
   </si>
   <si>
     <t>9780080420035</t>
   </si>
   <si>
     <t>CROP IMPROVEMENT IN VEGETABLES</t>
   </si>
   <si>
     <t>KASHID</t>
   </si>
   <si>
     <t>9789386071392</t>
@@ -1496,59 +1496,59 @@
   <si>
     <t>DISEASES OF FIELD CROPS</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>9788176220002</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>DISEASES OF FIELD CROPS&amp;THE MANAGEMENT</t>
   </si>
   <si>
     <t>9788170354178</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>DISEASES OF FRUIT CROPS</t>
   </si>
   <si>
+    <t>NWOSU</t>
+  </si>
+  <si>
+    <t>9789383285532</t>
+  </si>
+  <si>
     <t>9789386479877</t>
   </si>
   <si>
-    <t>NWOSU</t>
-[...4 lines deleted...]
-  <si>
     <t>Diseases Of Grape Their Forecasting &amp; Control</t>
   </si>
   <si>
     <t>Borkar</t>
   </si>
   <si>
     <t>9788171324958</t>
   </si>
   <si>
     <t>DISEASES OF HORTICULTURAL CROPS</t>
   </si>
   <si>
     <t>Burton</t>
   </si>
   <si>
     <t>9789383285716</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>DISEASES OF PLANTANTION CROPS</t>
   </si>
   <si>
     <t>9789350562512</t>
@@ -3245,59 +3245,59 @@
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>Nitrogen Fixation Global Perspectives</t>
   </si>
   <si>
     <t>Finan</t>
   </si>
   <si>
     <t>851995918</t>
   </si>
   <si>
     <t>NUTRITION OF FRUIT TREES</t>
   </si>
   <si>
     <t>Goyal</t>
   </si>
   <si>
     <t>9788189922221</t>
   </si>
   <si>
     <t>OBJECTIVE AGRIBUSINESS MANAGEMENT</t>
   </si>
   <si>
+    <t>9788172339227</t>
+  </si>
+  <si>
     <t>9789386347206</t>
   </si>
   <si>
     <t>13.5</t>
   </si>
   <si>
-    <t>9788172339227</t>
-[...1 lines deleted...]
-  <si>
     <t>OBJECTIVE PLANT PATHOLOGY</t>
   </si>
   <si>
     <t>BANIK</t>
   </si>
   <si>
     <t>9788172339883</t>
   </si>
   <si>
     <t>Bharti</t>
   </si>
   <si>
     <t>9788176224192</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>OCEAN &amp; COASTAL ECOLOGY</t>
   </si>
   <si>
     <t>Kathiresan</t>
   </si>
   <si>
     <t>9788172338916</t>
@@ -3884,54 +3884,54 @@
   <si>
     <t>Principles of Crop Physiology</t>
   </si>
   <si>
     <t>9788177545944</t>
   </si>
   <si>
     <t>PRINCIPLES OF CROPPING&amp;FARMING SYSTEM</t>
   </si>
   <si>
     <t>9788183214285</t>
   </si>
   <si>
     <t>PRINCIPLES OF DAIRY CHEMISTRY</t>
   </si>
   <si>
     <t>Patton</t>
   </si>
   <si>
     <t>9789385998850</t>
   </si>
   <si>
     <t>PRINCIPLES OF DAIRY MANAGEMENT</t>
   </si>
   <si>
+    <t>9788189922290</t>
+  </si>
+  <si>
     <t>9788176221993</t>
-  </si>
-[...1 lines deleted...]
-    <t>9788189922290</t>
   </si>
   <si>
     <t>Principles Of Ecology In Plant Production  98</t>
   </si>
   <si>
     <t>Gardner</t>
   </si>
   <si>
     <t>085199220X</t>
   </si>
   <si>
     <t>Principles Of Field Crop Production</t>
   </si>
   <si>
     <t>Pratley</t>
   </si>
   <si>
     <t>9780195515558</t>
   </si>
   <si>
     <t>PRINCIPLES OF FRUIT PRESRVATION</t>
   </si>
   <si>
     <t>Morris</t>
   </si>
@@ -5721,95 +5721,95 @@
       </c>
       <c r="B13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="D14" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="E14" s="0" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="0"/>
+      <c r="E15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
@@ -5821,51 +5821,51 @@
       <c r="C18" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>79</v>
       </c>
     </row>
@@ -5961,51 +5961,51 @@
       </c>
       <c r="D25" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>105</v>
       </c>
     </row>
@@ -6181,51 +6181,51 @@
       </c>
       <c r="D36" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>147</v>
       </c>
     </row>
@@ -6241,149 +6241,149 @@
       </c>
       <c r="D39" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>156</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>168</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>139</v>
       </c>
     </row>
@@ -6417,114 +6417,114 @@
       <c r="C48" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C51" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="D51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="0" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
@@ -6677,51 +6677,51 @@
       </c>
       <c r="D61" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>226</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>229</v>
       </c>
     </row>
@@ -6757,91 +6757,91 @@
       </c>
       <c r="D65" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>238</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>242</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>91</v>
       </c>
     </row>
@@ -6855,51 +6855,51 @@
       <c r="C70" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>91</v>
       </c>
     </row>
@@ -7115,51 +7115,51 @@
       </c>
       <c r="D83" s="0" t="s">
         <v>293</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>296</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>161</v>
       </c>
     </row>
@@ -7415,51 +7415,51 @@
       </c>
       <c r="D98" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>347</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>350</v>
       </c>
     </row>
@@ -7653,51 +7653,51 @@
       <c r="C110" s="0" t="s">
         <v>384</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>386</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>388</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>389</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>390</v>
       </c>
     </row>
@@ -7933,94 +7933,94 @@
       </c>
       <c r="D124" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>231</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>434</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>231</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>207</v>
+        <v>64</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>436</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>437</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
@@ -8033,91 +8033,91 @@
       </c>
       <c r="D129" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>442</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>443</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>446</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>238</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>450</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>451</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>453</v>
       </c>
     </row>
@@ -8333,149 +8333,149 @@
       </c>
       <c r="D144" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>487</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C146" s="0"/>
       <c r="D146" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>8</v>
+        <v>494</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>117</v>
+        <v>60</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>313</v>
+        <v>489</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>495</v>
+        <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>496</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>489</v>
+        <v>313</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>497</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>498</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>499</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>501</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>502</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>504</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>505</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
     </row>
@@ -8491,51 +8491,51 @@
       </c>
       <c r="D152" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>509</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>510</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>511</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>513</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>514</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>368</v>
       </c>
     </row>
@@ -8667,51 +8667,51 @@
       <c r="C161" s="0" t="s">
         <v>533</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>537</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>332</v>
       </c>
     </row>
@@ -8945,51 +8945,51 @@
       <c r="C175" s="0"/>
       <c r="D175" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>573</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>574</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>576</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>577</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>390</v>
       </c>
     </row>
@@ -9745,51 +9745,51 @@
       </c>
       <c r="D215" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>693</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>694</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>696</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>697</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>321</v>
       </c>
     </row>
@@ -9843,51 +9843,51 @@
       <c r="C220" s="0" t="s">
         <v>705</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>707</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>708</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>709</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>94</v>
       </c>
     </row>
@@ -10403,109 +10403,109 @@
       </c>
       <c r="D248" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>785</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>786</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>789</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>791</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>792</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C252" s="0"/>
       <c r="D252" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>795</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>796</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>317</v>
       </c>
     </row>
@@ -10601,51 +10601,51 @@
       </c>
       <c r="D258" s="0" t="s">
         <v>813</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>814</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>816</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>817</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>453</v>
       </c>
     </row>
@@ -10661,51 +10661,51 @@
       </c>
       <c r="D261" s="0" t="s">
         <v>820</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>821</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>822</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>825</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>826</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>139</v>
       </c>
     </row>
@@ -10721,111 +10721,111 @@
       </c>
       <c r="D264" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>831</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>832</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>833</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>834</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>836</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>837</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>838</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>839</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>481</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>841</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>842</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>19</v>
       </c>
     </row>
@@ -11319,71 +11319,71 @@
       </c>
       <c r="D294" s="0" t="s">
         <v>913</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>914</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>915</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>916</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>917</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>918</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>919</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>920</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>122</v>
       </c>
     </row>
@@ -11559,51 +11559,51 @@
       </c>
       <c r="D306" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>951</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>952</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>953</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>954</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>955</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>193</v>
       </c>
     </row>
@@ -11679,51 +11679,51 @@
       </c>
       <c r="D312" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>967</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>968</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>970</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>971</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
     </row>
@@ -11799,51 +11799,51 @@
       </c>
       <c r="D318" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>984</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>311</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>985</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>986</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>987</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>988</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>247</v>
       </c>
     </row>
@@ -11859,51 +11859,51 @@
       </c>
       <c r="D321" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>992</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>968</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>994</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>995</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>339</v>
       </c>
     </row>
@@ -11997,51 +11997,51 @@
       <c r="C328" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="C329" s="0"/>
       <c r="D329" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>845</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>332</v>
       </c>
     </row>
@@ -12337,51 +12337,51 @@
       </c>
       <c r="D345" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="C347" s="0"/>
       <c r="D347" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="0" t="s">
@@ -12475,111 +12475,111 @@
       </c>
       <c r="D352" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1078</v>
+        <v>685</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B354" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E354" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F354" s="0" t="s">
         <v>1079</v>
-      </c>
-[...4 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B355" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>417</v>
       </c>
     </row>
@@ -12669,51 +12669,51 @@
         <v>1098</v>
       </c>
       <c r="C362" s="0"/>
       <c r="D362" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="C363" s="0"/>
       <c r="D363" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>339</v>
       </c>
     </row>
@@ -12827,51 +12827,51 @@
       </c>
       <c r="D370" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>231</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>453</v>
       </c>
     </row>
@@ -12987,91 +12987,91 @@
       </c>
       <c r="D378" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>510</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>317</v>
       </c>
     </row>
@@ -13165,89 +13165,89 @@
       <c r="C387" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="0"/>
       <c r="E389" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1172</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="C391" s="0"/>
       <c r="D391" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="0" t="s">
@@ -13321,109 +13321,109 @@
       </c>
       <c r="D395" s="0" t="s">
         <v>1184</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1187</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>1188</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1189</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>1190</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>974</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>1191</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>1192</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>1193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>313</v>
       </c>
     </row>
@@ -13579,71 +13579,71 @@
       </c>
       <c r="D408" s="0" t="s">
         <v>1218</v>
       </c>
       <c r="E408" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>1216</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>1220</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>1222</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>481</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>1223</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>94</v>
       </c>
     </row>
@@ -13697,51 +13697,51 @@
       <c r="C414" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="E414" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>1232</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>1233</v>
       </c>
       <c r="D415" s="0"/>
       <c r="E415" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1234</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>24</v>
       </c>
     </row>
@@ -13915,51 +13915,51 @@
       <c r="C425" s="0" t="s">
         <v>1259</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="E425" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="C426" s="0"/>
       <c r="D426" s="0" t="s">
         <v>1262</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>1263</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>901</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>1264</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>1265</v>
       </c>
     </row>
@@ -14109,114 +14109,114 @@
       <c r="C435" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D435" s="0" t="s">
         <v>1283</v>
       </c>
       <c r="E435" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B436" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="C436" s="0"/>
       <c r="D436" s="0" t="s">
         <v>1285</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>1286</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>1287</v>
       </c>
       <c r="D437" s="0" t="s">
         <v>1288</v>
       </c>
       <c r="E437" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>1289</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>183</v>
+        <v>74</v>
       </c>
       <c r="D438" s="0" t="s">
         <v>1290</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>1204</v>
+        <v>161</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>1289</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>74</v>
+        <v>183</v>
       </c>
       <c r="D439" s="0" t="s">
         <v>1291</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>161</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B440" s="0" t="s">
         <v>1292</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>1293</v>
       </c>
       <c r="D440" s="0" t="s">
         <v>1294</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="0" t="s">
         <v>6</v>
@@ -14229,105 +14229,105 @@
       </c>
       <c r="D441" s="0" t="s">
         <v>1297</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B442" s="0" t="s">
         <v>1298</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="D442" s="0" t="s">
         <v>1300</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B443" s="0" t="s">
         <v>1301</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>995</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B444" s="0" t="s">
         <v>1302</v>
       </c>
       <c r="C444" s="0"/>
       <c r="D444" s="0" t="s">
         <v>1303</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B445" s="0" t="s">
         <v>1304</v>
       </c>
       <c r="C445" s="0"/>
       <c r="D445" s="0" t="s">
         <v>1305</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B446" s="0" t="s">
         <v>1306</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>1307</v>
       </c>
       <c r="D446" s="0" t="s">
         <v>1308</v>
       </c>
       <c r="E446" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>38</v>
       </c>
     </row>
@@ -14363,91 +14363,91 @@
       </c>
       <c r="D448" s="0" t="s">
         <v>1312</v>
       </c>
       <c r="E448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B449" s="0" t="s">
         <v>1313</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>1314</v>
       </c>
       <c r="D449" s="0" t="s">
         <v>1315</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B450" s="0" t="s">
         <v>1316</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D450" s="0" t="s">
         <v>1317</v>
       </c>
       <c r="E450" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>1318</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>461</v>
       </c>
       <c r="D451" s="0" t="s">
         <v>1319</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>1320</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D452" s="0" t="s">
         <v>1321</v>
       </c>
       <c r="E452" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>729</v>
       </c>
     </row>
@@ -14481,89 +14481,89 @@
       <c r="C454" s="0" t="s">
         <v>777</v>
       </c>
       <c r="D454" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="E454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B455" s="0" t="s">
         <v>1326</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="D456" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="E456" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="C457" s="0"/>
       <c r="D457" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>1332</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="D458" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="E458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>1335</v>
       </c>
     </row>
@@ -14639,51 +14639,51 @@
       </c>
       <c r="D462" s="0" t="s">
         <v>1347</v>
       </c>
       <c r="E462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B463" s="0" t="s">
         <v>1348</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>1349</v>
       </c>
       <c r="D463" s="0" t="s">
         <v>1350</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B464" s="0" t="s">
         <v>1351</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>1352</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>1353</v>
       </c>
       <c r="E464" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>321</v>
       </c>
     </row>
@@ -14899,51 +14899,51 @@
       </c>
       <c r="D475" s="0" t="s">
         <v>1387</v>
       </c>
       <c r="E475" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>1388</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>1389</v>
       </c>
       <c r="D476" s="0" t="s">
         <v>1390</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>1391</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D477" s="0" t="s">
         <v>1392</v>
       </c>
       <c r="E477" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>247</v>
       </c>
     </row>
@@ -15417,51 +15417,51 @@
       <c r="C501" s="0" t="s">
         <v>1454</v>
       </c>
       <c r="D501" s="0" t="s">
         <v>1455</v>
       </c>
       <c r="E501" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B502" s="0" t="s">
         <v>1456</v>
       </c>
       <c r="C502" s="0"/>
       <c r="D502" s="0" t="s">
         <v>1457</v>
       </c>
       <c r="E502" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B503" s="0" t="s">
         <v>1458</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>1459</v>
       </c>
       <c r="D503" s="0" t="s">
         <v>1460</v>
       </c>
       <c r="E503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>236</v>
       </c>
     </row>
@@ -15793,51 +15793,51 @@
       <c r="C520" s="0" t="s">
         <v>1503</v>
       </c>
       <c r="D520" s="0" t="s">
         <v>1504</v>
       </c>
       <c r="E520" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>1505</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>1506</v>
       </c>
       <c r="D521" s="0"/>
       <c r="E521" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B522" s="0" t="s">
         <v>1507</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>1508</v>
       </c>
       <c r="D522" s="0"/>
       <c r="E522" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="0" t="s">
@@ -15909,71 +15909,71 @@
       <c r="C526" s="0"/>
       <c r="D526" s="0" t="s">
         <v>1516</v>
       </c>
       <c r="E526" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>1517</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="D527" s="0" t="s">
         <v>1518</v>
       </c>
       <c r="E527" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B528" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D528" s="0" t="s">
         <v>1520</v>
       </c>
       <c r="E528" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>1521</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>1522</v>
       </c>
       <c r="D529" s="0" t="s">
         <v>1523</v>
       </c>
       <c r="E529" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>247</v>
       </c>
     </row>
@@ -16325,71 +16325,71 @@
       </c>
       <c r="D547" s="0" t="s">
         <v>1571</v>
       </c>
       <c r="E547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B548" s="0" t="s">
         <v>1572</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D548" s="0" t="s">
         <v>1573</v>
       </c>
       <c r="E548" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B549" s="0" t="s">
         <v>1574</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D549" s="0" t="s">
         <v>1575</v>
       </c>
       <c r="E549" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>1576</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>1577</v>
       </c>
       <c r="D550" s="0" t="s">
         <v>1578</v>
       </c>
       <c r="E550" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>938</v>
       </c>
     </row>
@@ -16705,54 +16705,54 @@
       </c>
       <c r="D566" s="0" t="s">
         <v>1623</v>
       </c>
       <c r="E566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B567" s="0" t="s">
         <v>1625</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>901</v>
       </c>
       <c r="D567" s="0" t="s">
         <v>1626</v>
       </c>
       <c r="E567" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F567" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B568" s="0" t="s">
         <v>1627</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>1238</v>
       </c>
       <c r="D568" s="0" t="s">
         <v>1628</v>
       </c>
       <c r="E568" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="0" t="s">
         <v>6</v>
@@ -16805,91 +16805,91 @@
       </c>
       <c r="D571" s="0" t="s">
         <v>1636</v>
       </c>
       <c r="E571" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B572" s="0" t="s">
         <v>1637</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>1638</v>
       </c>
       <c r="D572" s="0" t="s">
         <v>1639</v>
       </c>
       <c r="E572" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B573" s="0" t="s">
         <v>1640</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="D573" s="0" t="s">
         <v>1642</v>
       </c>
       <c r="E573" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B574" s="0" t="s">
         <v>1640</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="D574" s="0" t="s">
         <v>1643</v>
       </c>
       <c r="E574" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B575" s="0" t="s">
         <v>1644</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>1389</v>
       </c>
       <c r="D575" s="0" t="s">
         <v>1645</v>
       </c>
       <c r="E575" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>503</v>
       </c>
     </row>
@@ -17003,51 +17003,51 @@
       <c r="C581" s="0"/>
       <c r="D581" s="0" t="s">
         <v>1661</v>
       </c>
       <c r="E581" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>1662</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>1663</v>
       </c>
       <c r="D582" s="0" t="s">
         <v>1664</v>
       </c>
       <c r="E582" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B583" s="0" t="s">
         <v>1665</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>1666</v>
       </c>
       <c r="D583" s="0" t="s">
         <v>1667</v>
       </c>
       <c r="E583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>807</v>
       </c>
     </row>
@@ -17101,51 +17101,51 @@
       <c r="C586" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="D586" s="0" t="s">
         <v>1676</v>
       </c>
       <c r="E586" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B587" s="0" t="s">
         <v>1677</v>
       </c>
       <c r="C587" s="0"/>
       <c r="D587" s="0" t="s">
         <v>1678</v>
       </c>
       <c r="E587" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B588" s="0" t="s">
         <v>1679</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D588" s="0" t="s">
         <v>1680</v>
       </c>
       <c r="E588" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>575</v>
       </c>
     </row>