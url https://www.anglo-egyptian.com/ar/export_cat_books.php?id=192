--- v0 (2026-08-29)
+++ v1 (2026-10-13)
@@ -173,51 +173,51 @@
   <si>
     <t>اللغة العربية الصف الثانى الاعدادى</t>
   </si>
   <si>
     <t>اللغة العربية الصف الخامس الابتدائى</t>
   </si>
   <si>
     <t>اللغة العربية الصف السادس الابتدائى</t>
   </si>
   <si>
     <t>المعاصر انجليزى الصف الاول الابتدائى ( English )</t>
   </si>
   <si>
     <t>6223007312400</t>
   </si>
   <si>
     <t>المعاصر انجليزى الصف الرابع الابتدائى ( English )</t>
   </si>
   <si>
     <t>6223007312431</t>
   </si>
   <si>
     <t>المعاصر ماث ( mathematics ) الصف الرابع الابتدائى</t>
   </si>
   <si>
-    <t>المعاصر ماث (Mathematics)</t>
+    <t>المعاصر ماث (Mathematics) الصف الخامس الابتدائى</t>
   </si>
   <si>
     <t>المعاصر ماث الصف الأول الابتدائي Mathematics</t>
   </si>
   <si>
     <t>6223007310345</t>
   </si>
   <si>
     <t>9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -871,67 +871,67 @@
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>