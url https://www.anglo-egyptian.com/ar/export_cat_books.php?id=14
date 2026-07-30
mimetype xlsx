--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="833">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="898">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بدولار أمريكي</t>
   </si>
   <si>
     <t>فلسفة</t>
   </si>
   <si>
     <t>10 دقائق مع الفلسفة</t>
   </si>
   <si>
@@ -131,1721 +131,1862 @@
   <si>
     <t>د. عبد الله الخنيزى</t>
   </si>
   <si>
     <t>62500000001</t>
   </si>
   <si>
     <t xml:space="preserve">استمع الى الموسيقى </t>
   </si>
   <si>
     <t>ايمان الصباح ابراهيم</t>
   </si>
   <si>
     <t>9789770529324</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>اسرائيل البداية والنهاية</t>
   </si>
   <si>
     <t>د. مصطفى محمود</t>
   </si>
   <si>
+    <t>9789778800180</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>1997</t>
   </si>
   <si>
-    <t>9789778800180</t>
-[...2 lines deleted...]
-    <t>2025</t>
+    <t>اصول الفكر الفلسفى</t>
+  </si>
+  <si>
+    <t>د. عبداللطيف محمد</t>
+  </si>
+  <si>
+    <t>19772661837</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>اعترافات الغزالى</t>
+  </si>
+  <si>
+    <t>د. عبد الدايم ابو العطا</t>
+  </si>
+  <si>
+    <t>9770503053</t>
+  </si>
+  <si>
+    <t>افراح الغلابة والاكابر</t>
+  </si>
+  <si>
+    <t>د. محمد حسن غانم</t>
+  </si>
+  <si>
+    <t>9789770523063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">افلوطين والنزعة الصوفية فى فلسفته </t>
+  </si>
+  <si>
+    <t>د. ميرفت عزت</t>
+  </si>
+  <si>
+    <t>9770509612</t>
+  </si>
+  <si>
+    <t>اقبال والعالم العربى</t>
+  </si>
+  <si>
+    <t>د. حسين مجيب المصرى</t>
+  </si>
+  <si>
+    <t>9772660636</t>
+  </si>
+  <si>
+    <t>اكذوبة اليسار الاسلامى</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>اكل عيش</t>
+  </si>
+  <si>
+    <t>9789778800265</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>الإنسان والبحث عن المعنى النهائي</t>
+  </si>
+  <si>
+    <t>فيكتور فرانكل</t>
+  </si>
+  <si>
+    <t>9789777653671</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>الاحلام</t>
+  </si>
+  <si>
+    <t>9789778713701</t>
+  </si>
+  <si>
+    <t>الاخر</t>
+  </si>
+  <si>
+    <t>د. عصام عبد الله</t>
+  </si>
+  <si>
+    <t>977052378x</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>الاسئلة الممنوعة وتجميد العقل</t>
+  </si>
+  <si>
+    <t>د. نوال السعداوى</t>
+  </si>
+  <si>
+    <t>9789770532768</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>الاسطورة الكورية من الكمتشى الى التكنولوجيا الرفيعة</t>
+  </si>
+  <si>
+    <t>د. محمود عبد الغفار</t>
+  </si>
+  <si>
+    <t>9789778211122</t>
+  </si>
+  <si>
+    <t>الاسلام دعوة تقدمية لعالم متطور</t>
+  </si>
+  <si>
+    <t>د. عبد المغنى سعيد</t>
+  </si>
+  <si>
+    <t>62700000011</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>الاسلام فى الفكر الغربى</t>
+  </si>
+  <si>
+    <t>د. لطيفة ابراهيم خضر</t>
+  </si>
+  <si>
+    <t>4772323192</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>الاسلام في خندق</t>
+  </si>
+  <si>
+    <t>9789778800258</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>الامام الغزالى وعلاقة اليقين بالعقل</t>
+  </si>
+  <si>
+    <t>د. محمد ابراهيم الفيومى</t>
+  </si>
+  <si>
+    <t>9772663340</t>
+  </si>
+  <si>
+    <t>الانسان فى فكر اخوان الصفاء</t>
+  </si>
+  <si>
+    <t>د. عبد اللطيف محمد العبد</t>
+  </si>
+  <si>
+    <t>62500000015</t>
+  </si>
+  <si>
+    <t>الاوديبية بين الاسطورة والتحليل النفسى</t>
+  </si>
+  <si>
+    <t>د. عبدالله عسكر</t>
+  </si>
+  <si>
+    <t>9770509876</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>البحث عن الدين</t>
+  </si>
+  <si>
+    <t>د. ابراهيم على ابو الخشب</t>
+  </si>
+  <si>
+    <t>62500000019</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>البحث عن المعرفة</t>
+  </si>
+  <si>
+    <t>د. عثمان نوية</t>
+  </si>
+  <si>
+    <t>60800000008</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>البراجماتية</t>
+  </si>
+  <si>
+    <t>9789777650311</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>البيان العربى</t>
+  </si>
+  <si>
+    <t>د. بدوى طبانه</t>
+  </si>
+  <si>
+    <t>9789772660438</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>البيوع بين الاخلاق والفقه</t>
+  </si>
+  <si>
+    <t>60800000094</t>
+  </si>
+  <si>
+    <t>التأملات في الفلسفة الأولى</t>
+  </si>
+  <si>
+    <t>ديكارت</t>
+  </si>
+  <si>
+    <t>9789777652391</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>التحليل الجمالى للفن</t>
+  </si>
+  <si>
+    <t>د. محسن عطية</t>
+  </si>
+  <si>
+    <t>9771705369</t>
+  </si>
+  <si>
+    <t>التخيل</t>
+  </si>
+  <si>
+    <t>جان بول سارتر</t>
+  </si>
+  <si>
+    <t>9789776751026</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>التدريس المنمى للتفكير النظريات والنماذج والاستراتيجيات</t>
+  </si>
+  <si>
+    <t>د. على عبد المنعم حسين</t>
+  </si>
+  <si>
+    <t>9789772789207</t>
+  </si>
+  <si>
+    <t>التراث العربى المسيحى حوار عقائدى وفلسفى</t>
+  </si>
+  <si>
+    <t>د. عايدة نصيف</t>
+  </si>
+  <si>
+    <t>60800000122</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>التراث العلمى عند العرب</t>
+  </si>
+  <si>
+    <t>د. بركات محمد مراد</t>
+  </si>
+  <si>
+    <t>9770521663</t>
+  </si>
+  <si>
+    <t>التربية اصولها الفلسفية والنظرية</t>
+  </si>
+  <si>
+    <t>د. محمد لبيب</t>
+  </si>
+  <si>
+    <t>60100000118</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>التفسير الدلالى للفن</t>
+  </si>
+  <si>
+    <t>977506192</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>التفسير وعلوم القران</t>
+  </si>
+  <si>
+    <t>عبد الجواد خلف</t>
+  </si>
+  <si>
+    <t>62700000258</t>
+  </si>
+  <si>
+    <t>التفكير بالالوان مائة لوحة مختارة</t>
+  </si>
+  <si>
+    <t>د . اسامة الفقى</t>
+  </si>
+  <si>
+    <t>9789770522592</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>الجائز وغير الجائز فى نكاح العجائز</t>
+  </si>
+  <si>
+    <t>السيد ابو عيطة</t>
+  </si>
+  <si>
+    <t>9789777708388</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>الجنس والمقدس</t>
+  </si>
+  <si>
+    <t>د. السيد ابو عطيه</t>
+  </si>
+  <si>
+    <t>9789778678680</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>الحب والجمال عند العرب</t>
+  </si>
+  <si>
+    <t>د. احمد تيمور</t>
+  </si>
+  <si>
+    <t>9789778659139</t>
+  </si>
+  <si>
+    <t>الحداثة والفلسفة عند كانط</t>
+  </si>
+  <si>
+    <t>د. محمد يحيى</t>
+  </si>
+  <si>
+    <t>60800000086</t>
+  </si>
+  <si>
+    <t>الحرية والقدر فى الفكر الامريكى</t>
+  </si>
+  <si>
+    <t>د. اسماعيل كشميرى</t>
+  </si>
+  <si>
+    <t>9770501212</t>
+  </si>
+  <si>
+    <t>الحكم العطائية بين جلال المعانى وجمال الاسلوب</t>
+  </si>
+  <si>
+    <t>د. انس عطية الفقى</t>
+  </si>
+  <si>
+    <t>62700000207</t>
+  </si>
+  <si>
+    <t>الدين والوحى والاسلام</t>
+  </si>
+  <si>
+    <t>مصطفى عبد الرزاق</t>
+  </si>
+  <si>
+    <t>9789772937707</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>الرؤيا فى الاخلاق</t>
+  </si>
+  <si>
+    <t>د. عبد المسيح غبريال</t>
+  </si>
+  <si>
+    <t>60800000127</t>
+  </si>
+  <si>
+    <t>الرعاية العمالية فى المجتمع الاشتراكى</t>
+  </si>
+  <si>
+    <t>د. محمد فائق</t>
+  </si>
+  <si>
+    <t>60600000025</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الرى بالرش والرى بالتنقيط </t>
+  </si>
+  <si>
+    <t>د. محمد احمد</t>
+  </si>
+  <si>
+    <t>9770511749</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>الزلزال</t>
+  </si>
+  <si>
+    <t>السلوك الانسانى بين التفسير الاسلامى واسس علم النفس المعاصر</t>
+  </si>
+  <si>
+    <t>د. زكريا الشربينى</t>
+  </si>
+  <si>
+    <t>9770519057</t>
+  </si>
+  <si>
+    <t>الشباب والترويح والحياة</t>
+  </si>
+  <si>
+    <t>د. تهانى عبد السلام</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>1.25</t>
+  </si>
+  <si>
+    <t>الشفاء القرانى فى سور الفاتحة والاخلاص والفلق والناس</t>
+  </si>
+  <si>
+    <t>د. محمد معتوق</t>
+  </si>
+  <si>
+    <t>977051201x</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>الشفاعة</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>الشيطان امير العالم</t>
+  </si>
+  <si>
+    <t>الشيطان يحكم</t>
+  </si>
+  <si>
+    <t>9789778800357</t>
+  </si>
+  <si>
+    <t>الشيطان يسكن فى بيتنا</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>الصدق مع الذات</t>
+  </si>
+  <si>
+    <t>60800000130</t>
+  </si>
+  <si>
+    <t>الطب الروحانى ورسائل فلسفية</t>
+  </si>
+  <si>
+    <t>د. ابو بكر محمد بن زكريا الرازى</t>
+  </si>
+  <si>
+    <t>9789772937721</t>
+  </si>
+  <si>
+    <t>الطبيعة البشرية والسلوك الانسانى</t>
+  </si>
+  <si>
+    <t>جون ديوى</t>
+  </si>
+  <si>
+    <t>9789776751620</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>الطرق الصوفية نشأتها نظمها</t>
+  </si>
+  <si>
+    <t>د. عامر النجار</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>الطريق الى السعادة</t>
+  </si>
+  <si>
+    <t>برتراندرسل</t>
+  </si>
+  <si>
+    <t>9789775217592</t>
+  </si>
+  <si>
+    <t>العالم كما أراه</t>
+  </si>
+  <si>
+    <t>9789775217820</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>العقل البشرى محاولة لفهم عصرى</t>
+  </si>
+  <si>
+    <t>زيدان عبد الفتاح</t>
+  </si>
+  <si>
+    <t>9789957225032</t>
+  </si>
+  <si>
+    <t>العقل الفلسفى فى الاسلام</t>
+  </si>
+  <si>
+    <t>977051151X</t>
+  </si>
+  <si>
+    <t>العقل والزمن والاخر مدخل الى سيكولوجية الانتباه والادراك الانسانى</t>
+  </si>
+  <si>
+    <t>د. عبد الهادى السيد عبده</t>
+  </si>
+  <si>
+    <t>9789770537282</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>العقل والمادة</t>
+  </si>
+  <si>
+    <t>ارفين شرودنجر</t>
+  </si>
+  <si>
+    <t>9789777652254</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>العقل والوجود</t>
+  </si>
+  <si>
+    <t>9789772937561</t>
+  </si>
+  <si>
+    <t>العقيدة تتكون</t>
+  </si>
+  <si>
+    <t>د. وليم فرج حنا</t>
+  </si>
+  <si>
+    <t>9770502839</t>
+  </si>
+  <si>
+    <t>العلم والمنطق والايمان</t>
+  </si>
+  <si>
+    <t>د. كمال بنيامين</t>
+  </si>
+  <si>
+    <t>977266044</t>
+  </si>
+  <si>
+    <t>العودة للحياة</t>
+  </si>
+  <si>
+    <t>صوفى لافو</t>
+  </si>
+  <si>
+    <t>9789777955133</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>الغد المشتعل</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>الفتنة الكبرى ج2: علي وبنوه (ديوان)</t>
+  </si>
+  <si>
+    <t>طه حسين</t>
+  </si>
+  <si>
+    <t>9789778683288</t>
+  </si>
+  <si>
+    <t>الفكر السياسى من افلاطون الى محمد عبده</t>
+  </si>
+  <si>
+    <t>د. حورية توفيق مجاهد</t>
+  </si>
+  <si>
+    <t>9770503797</t>
+  </si>
+  <si>
+    <t>الفلسفة الاجتماعية عند العقاد 1969</t>
+  </si>
+  <si>
+    <t>عبد الفتاح الديدى</t>
+  </si>
+  <si>
+    <t>60800000101</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>الفلسفة الاسلامية فى المشرق</t>
+  </si>
+  <si>
+    <t>د. فيصل بدير عون</t>
+  </si>
+  <si>
+    <t>9789770526460</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>الفلسفة الرواقية</t>
+  </si>
+  <si>
+    <t>د. عثمان امين</t>
+  </si>
+  <si>
+    <t>60800000012</t>
+  </si>
+  <si>
+    <t>الفلسفة السياسية من كونفوشيوس الى هيجل</t>
+  </si>
+  <si>
+    <t>بارو احمد</t>
+  </si>
+  <si>
+    <t>9789957226640</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>الفلسفة اليونانية</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>الفلسفة طريقة للعيش</t>
+  </si>
+  <si>
+    <t>ماثيو شارب</t>
+  </si>
+  <si>
+    <t>9789777654227</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الفلسفة فى مؤتمرات </t>
+  </si>
+  <si>
+    <t>د. مراد وهبه</t>
+  </si>
+  <si>
+    <t>9770512729</t>
+  </si>
+  <si>
+    <t>الفلسفة والحياة اليومية المواقف الحياتية مدخل لتدريس المواد الفلسفية</t>
+  </si>
+  <si>
+    <t>د. محمد سعيد احمد زيدان</t>
+  </si>
+  <si>
+    <t>9789770533864</t>
+  </si>
+  <si>
+    <t>الفنومنولوجيا</t>
+  </si>
+  <si>
+    <t>60800000083</t>
+  </si>
+  <si>
+    <t>الفهامة</t>
+  </si>
+  <si>
+    <t>د. شهاب الخشاب</t>
+  </si>
+  <si>
+    <t>9789778639711</t>
+  </si>
+  <si>
+    <t>القران والفلسفة</t>
+  </si>
+  <si>
+    <t>محمد يوسف موسى</t>
+  </si>
+  <si>
+    <t>9789776751354</t>
+  </si>
+  <si>
+    <t>القضايا المعاصرة فى الفلسفة</t>
+  </si>
+  <si>
+    <t>د. عبدالفتاح الديدى</t>
+  </si>
+  <si>
+    <t>60800000014</t>
+  </si>
+  <si>
+    <t>القلق الانسانى</t>
+  </si>
+  <si>
+    <t>9770509701</t>
+  </si>
+  <si>
+    <t>القيم الفلسفية فى الامثال الشعبية</t>
+  </si>
+  <si>
+    <t>60800000107</t>
+  </si>
+  <si>
+    <t>الكنيسة والدولة</t>
+  </si>
+  <si>
+    <t>62200000210</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>الله</t>
+  </si>
+  <si>
+    <t>9789778712452</t>
+  </si>
+  <si>
+    <t>الله  1972</t>
+  </si>
+  <si>
+    <t>د. عباس محمود العقاد</t>
+  </si>
+  <si>
+    <t>62500000755</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>الله اساس المعرفة</t>
+  </si>
+  <si>
+    <t>د. نظمى لوقا</t>
+  </si>
+  <si>
+    <t>60800000016</t>
+  </si>
+  <si>
+    <t>الله الخالق او نظرية الالوهية ونظرية الحق</t>
+  </si>
+  <si>
+    <t>د. عبد الدايم البقرى</t>
+  </si>
+  <si>
+    <t>60800000074</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>الله فى الفكر اليهودى</t>
+  </si>
+  <si>
+    <t>د. محمد عبد الحميد</t>
+  </si>
+  <si>
+    <t>9789774420085</t>
+  </si>
+  <si>
+    <t>الله لا يرمى النرد</t>
+  </si>
+  <si>
+    <t>محمود علام</t>
+  </si>
+  <si>
+    <t>9789778201079</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>الله والانسان</t>
+  </si>
+  <si>
+    <t>9789778712490</t>
+  </si>
+  <si>
+    <t>المؤامرة الكبرى</t>
+  </si>
+  <si>
+    <t>9789778800203</t>
+  </si>
+  <si>
+    <t>الماركسية والاسلام</t>
+  </si>
+  <si>
+    <t>الماسونية فى العالم العربى</t>
+  </si>
+  <si>
+    <t>د. وائل ابراهيم الدسوقى يوسف</t>
+  </si>
+  <si>
+    <t>9789770523100</t>
+  </si>
+  <si>
+    <t>المبادئ الاساسية للفلسفة</t>
+  </si>
+  <si>
+    <t>موريس كافينج</t>
+  </si>
+  <si>
+    <t>60800000126</t>
+  </si>
+  <si>
+    <t>المثال الشارح مدخل لتعليم التفلسف</t>
+  </si>
+  <si>
+    <t>9789770534366</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>المجتمع البشرى في الأخلاق والسياسة</t>
+  </si>
+  <si>
+    <t>9789777654265</t>
+  </si>
+  <si>
+    <t>المخ الانسانى ومستقبل الجنس البشرى</t>
+  </si>
+  <si>
+    <t>د. عبد الحليم رضا</t>
+  </si>
+  <si>
+    <t>60100000488</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>المدينة الفاضلة عند فلاسفة القرن الثامن عشر   1958</t>
+  </si>
+  <si>
+    <t>د. محمد شفيق</t>
+  </si>
+  <si>
+    <t>60800000104</t>
+  </si>
+  <si>
+    <t>المذاهب الاشتراكية المعاصرة  1970</t>
+  </si>
+  <si>
+    <t>د. راشد البراوى</t>
+  </si>
+  <si>
+    <t>62500000394</t>
+  </si>
+  <si>
+    <t>المذهب عند كنط</t>
+  </si>
+  <si>
+    <t>د. مراد وهبة</t>
+  </si>
+  <si>
+    <t>0.75</t>
+  </si>
+  <si>
+    <t>المذهب فى فلسفة برجسون</t>
+  </si>
+  <si>
+    <t>60800000020</t>
+  </si>
+  <si>
+    <t>المستقبل والسلطة</t>
+  </si>
+  <si>
+    <t>د. ماجد موريس إبراهيم</t>
+  </si>
+  <si>
+    <t>9786339959820</t>
+  </si>
+  <si>
+    <t>المسيح الدجال</t>
+  </si>
+  <si>
+    <t>المقامر</t>
+  </si>
+  <si>
+    <t>دوستويفسكي</t>
+  </si>
+  <si>
+    <t>9789775217097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الملل والنحل للشهرستانى </t>
+  </si>
+  <si>
+    <t>د. عبد اللطيف العبد</t>
+  </si>
+  <si>
+    <t>9772661438</t>
+  </si>
+  <si>
+    <t>المنطق الوضعى  - ج2</t>
+  </si>
+  <si>
+    <t>د. زكى نجيب محمود</t>
+  </si>
+  <si>
+    <t>60800000022</t>
+  </si>
+  <si>
+    <t>المنهج الجدلى عند هيجل</t>
+  </si>
+  <si>
+    <t>المنهج الفلسفى بين الغزالى وديكارت</t>
+  </si>
+  <si>
+    <t>د. محمود حمدى</t>
+  </si>
+  <si>
+    <t>60800000023</t>
+  </si>
+  <si>
+    <t>النباتات فى القرأن الكريم</t>
+  </si>
+  <si>
+    <t>د. جمال الدين مهران</t>
+  </si>
+  <si>
+    <t>9770517062</t>
+  </si>
+  <si>
+    <t>النزعة النفسية فى منهج العقاد النقدى</t>
+  </si>
+  <si>
+    <t>عطاء كفافى</t>
+  </si>
+  <si>
+    <t>60200000700</t>
+  </si>
+  <si>
+    <t>النظرية الاجتماعية بين العلم والفلسفة</t>
+  </si>
+  <si>
+    <t>د. عبد الفتاح عثمان</t>
+  </si>
+  <si>
+    <t>2660334</t>
+  </si>
+  <si>
+    <t>النظرية التربوية واصولها الفلسفية والنفسية 92</t>
+  </si>
+  <si>
+    <t>د. محمد سيف الدين</t>
+  </si>
+  <si>
+    <t>60100000301</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>النظرية السياسية لابن خلدون دراسة مقارنة فى النظريات الاسلامية والفكر السياسى الاسلامى</t>
+  </si>
+  <si>
+    <t>محمد محمود</t>
+  </si>
+  <si>
+    <t>60800000129</t>
+  </si>
+  <si>
+    <t>النوم والارق</t>
+  </si>
+  <si>
+    <t>احمد فؤاد</t>
+  </si>
+  <si>
+    <t>9789777652629</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>الوجود والعدم</t>
+  </si>
+  <si>
+    <t>9789778712476</t>
+  </si>
+  <si>
+    <t>الوجودية فلسفة الوهم الانسانى</t>
+  </si>
+  <si>
+    <t>9770500631</t>
+  </si>
+  <si>
+    <t>الوعى بالمستقبل فى الفكر العربى المعاصر</t>
+  </si>
+  <si>
+    <t>60800000089</t>
+  </si>
+  <si>
+    <t>اناشيد الاثم والبراءة</t>
+  </si>
+  <si>
+    <t>9789778712414</t>
+  </si>
+  <si>
+    <t>انوار الجسد</t>
+  </si>
+  <si>
+    <t>فالار نوفارينا</t>
+  </si>
+  <si>
+    <t>9789770527535</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>اهداف الفلسفة الاسلامية</t>
+  </si>
+  <si>
+    <t>د. عبدالدايم ابوالعطا</t>
+  </si>
+  <si>
+    <t>9770500259</t>
+  </si>
+  <si>
+    <t>اول الفلسفة كيف فكر ارسطو؟</t>
+  </si>
+  <si>
+    <t>علاء عبد الحميد</t>
+  </si>
+  <si>
+    <t>9789776578890</t>
+  </si>
+  <si>
+    <t>ايها السادة اخلعوا الاقنعة</t>
+  </si>
+  <si>
+    <t>بحار الحب عند الصوفية</t>
+  </si>
+  <si>
+    <t>احمد بهجت</t>
+  </si>
+  <si>
+    <t>9789778800760</t>
+  </si>
+  <si>
+    <t>بحوث ودراسات فلسفية</t>
+  </si>
+  <si>
+    <t>977050873X</t>
+  </si>
+  <si>
+    <t>بستان الحكمة</t>
+  </si>
+  <si>
+    <t>سعيد لطفى</t>
+  </si>
+  <si>
+    <t>بناء النظرية العلمية</t>
+  </si>
+  <si>
+    <t>مشهد العلاف</t>
+  </si>
+  <si>
+    <t>9789776751705</t>
+  </si>
+  <si>
+    <t>بين الادب العربى والفارسى والتركى</t>
+  </si>
+  <si>
+    <t>د. حسين مجيب</t>
+  </si>
+  <si>
+    <t>60800000075</t>
+  </si>
+  <si>
+    <t>بين الادب والوجودية بحث فى الادب الوجودى</t>
+  </si>
+  <si>
+    <t>60800000085</t>
+  </si>
+  <si>
+    <t>بين الدين والفلسفة</t>
+  </si>
+  <si>
+    <t>9789775217233</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>بين يدى استاذى فلسفة التفكير خارج الصندوق</t>
+  </si>
+  <si>
+    <t>د. ايهاب فكرى</t>
+  </si>
+  <si>
+    <t>6221133348034</t>
+  </si>
+  <si>
+    <t>تاريخ الفلسفة الامريكية</t>
+  </si>
+  <si>
+    <t>هربرت شنيدر</t>
+  </si>
+  <si>
+    <t>9789776751835</t>
+  </si>
+  <si>
+    <t>تاريخ الفلسفة الحديثة</t>
+  </si>
+  <si>
+    <t>يوسف كرم</t>
+  </si>
+  <si>
+    <t>9789777650465</t>
+  </si>
+  <si>
+    <t>تاريخ الفلسفة اليونانية</t>
+  </si>
+  <si>
+    <t>9789772937592</t>
+  </si>
+  <si>
+    <t>9.5</t>
+  </si>
+  <si>
+    <t>60800000087</t>
+  </si>
+  <si>
+    <t>9789777650472</t>
+  </si>
+  <si>
+    <t>تاريخ الفلسفة فى امريكا</t>
+  </si>
+  <si>
+    <t>د. حسنى نصار</t>
+  </si>
+  <si>
+    <t>9770501840</t>
+  </si>
+  <si>
+    <t>تاريخ فلاسفة الاسلام</t>
+  </si>
+  <si>
+    <t>تاملات عابرة فى الزمان والمكان</t>
+  </si>
+  <si>
+    <t>احمد يوسف على</t>
+  </si>
+  <si>
+    <t>9789778597899</t>
+  </si>
+  <si>
+    <t>تاملات فى ازمة العقل العربى</t>
+  </si>
+  <si>
+    <t>9770501204</t>
+  </si>
+  <si>
+    <t>تاملات فى الفلسفة الحديثة والمعاصرة   72</t>
+  </si>
+  <si>
+    <t>د. محمد عبد الرحمن بيصار</t>
+  </si>
+  <si>
+    <t>60800000029</t>
+  </si>
+  <si>
+    <t>تاملات فى دنيا الله</t>
+  </si>
+  <si>
+    <t xml:space="preserve">د. محمد الكومى </t>
+  </si>
+  <si>
+    <t>9789770535196</t>
+  </si>
+  <si>
+    <t>تاملات فى عذوبة الكون</t>
+  </si>
+  <si>
+    <t>9789778800814</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>تاملات في دنيا الله</t>
+  </si>
+  <si>
+    <t>9789778800197</t>
+  </si>
+  <si>
+    <t>تجديد الفكر الاسلامى</t>
+  </si>
+  <si>
+    <t>د. ابراهيم ابوالخشب</t>
+  </si>
+  <si>
+    <t>977050099</t>
+  </si>
+  <si>
+    <t>تجديد الفكر اللاهوتى الفلسفى</t>
+  </si>
+  <si>
+    <t>تذوق الفن</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>تراجم حية لاعلام الفلسفة الغربية</t>
+  </si>
+  <si>
+    <t>هنرى توماس</t>
+  </si>
+  <si>
+    <t>9789778659153</t>
+  </si>
+  <si>
+    <t>تقويم التفلسف</t>
+  </si>
+  <si>
+    <t>60800000115</t>
+  </si>
+  <si>
+    <t>تلخيص ما بعد الطبيعة</t>
+  </si>
+  <si>
+    <t>ابن رشد</t>
+  </si>
+  <si>
+    <t>9789777654579</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>تمثيلات الجسد فى السرد الروائى العربى المعاصر</t>
+  </si>
+  <si>
+    <t>د. سعيد الوكيل</t>
+  </si>
+  <si>
+    <t>9789778606454</t>
+  </si>
+  <si>
+    <t>تمهيد لتاريخ الفلسفة الاسلامية</t>
+  </si>
+  <si>
+    <t>9789772937660</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تمهيد لتاريخ الفلسفة الاسلامية </t>
+  </si>
+  <si>
+    <t>9789777652261</t>
+  </si>
+  <si>
+    <t>تمهيد للفلسفة</t>
+  </si>
+  <si>
+    <t>97705039392</t>
+  </si>
+  <si>
+    <t>تنمية التفكير الفلسفى</t>
+  </si>
+  <si>
+    <t>60800000109</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>ثورة العقل فى عصر التنوير</t>
+  </si>
+  <si>
+    <t>60800000084</t>
+  </si>
+  <si>
+    <t>جاك دريدا - ثورة الاختلاف والتفكيك</t>
+  </si>
+  <si>
+    <t>9789770523766</t>
+  </si>
+  <si>
+    <t>جدل الجمال والاغتراب</t>
+  </si>
+  <si>
+    <t>60800000032</t>
+  </si>
+  <si>
+    <t>جمهورية افلاطون</t>
+  </si>
+  <si>
+    <t>د. مصطفى النشار</t>
+  </si>
+  <si>
+    <t>9789772937554</t>
+  </si>
+  <si>
+    <t>جوهر الدين</t>
+  </si>
+  <si>
+    <t>د. حمدى على الفرماوى</t>
+  </si>
+  <si>
+    <t>حارس التنوير</t>
+  </si>
+  <si>
+    <t>جابر عصفور</t>
+  </si>
+  <si>
+    <t xml:space="preserve">حقيقة السلام </t>
+  </si>
+  <si>
+    <t>مؤلف١</t>
+  </si>
+  <si>
+    <t>حكاية الفلسفة الغربية</t>
+  </si>
+  <si>
+    <t>حوار مع صديقى الملحد</t>
+  </si>
+  <si>
+    <t>9789778713732</t>
+  </si>
+  <si>
+    <t>خلاصة راس المال لكارل ماركس</t>
+  </si>
+  <si>
+    <t>اوتو رهل</t>
+  </si>
+  <si>
+    <t>9789775217738</t>
+  </si>
+  <si>
+    <t>دراسات فلسفية</t>
+  </si>
+  <si>
+    <t>9770506656</t>
+  </si>
+  <si>
+    <t>3.5</t>
+  </si>
+  <si>
+    <t>دراسات فلسفية لعبقريات اسلامية</t>
+  </si>
+  <si>
+    <t>9770521671</t>
+  </si>
+  <si>
+    <t>دراسات فى علم الجمال</t>
+  </si>
+  <si>
+    <t>د. مجاهد عبدالمنعم</t>
+  </si>
+  <si>
+    <t>977266458</t>
+  </si>
+  <si>
+    <t>دراسة فى التوراة والانجيل</t>
+  </si>
+  <si>
+    <t>كامل سعفان</t>
+  </si>
+  <si>
+    <t>62700000259</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>دعاء الكروان</t>
+  </si>
+  <si>
+    <t>9789778683264</t>
+  </si>
+  <si>
+    <t>دفاع عن العلم</t>
+  </si>
+  <si>
+    <t>البير باييه</t>
+  </si>
+  <si>
+    <t>9789776751736</t>
+  </si>
+  <si>
+    <t>رؤية مستقبلية فى نقد وتذوق الفنون البصريه</t>
+  </si>
+  <si>
+    <t>د. عبد الرحيم ابراهيم</t>
+  </si>
+  <si>
+    <t>9770513555</t>
+  </si>
+  <si>
+    <t>رائد الفكر المصرى الامام محمد عبده</t>
+  </si>
+  <si>
+    <t>رايت الله</t>
+  </si>
+  <si>
+    <t>9789778713718</t>
+  </si>
+  <si>
+    <t>رباعيات الشذوذ والابداع</t>
+  </si>
+  <si>
+    <t>د. رمسيس عوض</t>
+  </si>
+  <si>
+    <t>60200000701</t>
+  </si>
+  <si>
+    <t>رحلتى من الشك إلى الايمان</t>
+  </si>
+  <si>
+    <t>9789778713725</t>
+  </si>
+  <si>
+    <t>رسائل ابى حيان التوحيدى</t>
+  </si>
+  <si>
+    <t>9789777652209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رسائل توت فى الحكمة والفلسفة  </t>
+  </si>
+  <si>
+    <t>د. عطية عامر</t>
+  </si>
+  <si>
+    <t>977051697x</t>
+  </si>
+  <si>
+    <t>رسالة فى الحوار الفكرى بين العرب والحضارة</t>
+  </si>
+  <si>
+    <t>9770504424</t>
+  </si>
+  <si>
+    <t>رسالة فى اللاهوت و السياسة</t>
+  </si>
+  <si>
+    <t>د. حسن حنفى</t>
+  </si>
+  <si>
+    <t>60800000039</t>
+  </si>
+  <si>
+    <t>رسالة نور لتطوير الفكر الاسلامى</t>
+  </si>
+  <si>
+    <t>احمد شعبان محمد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زكى نجيب محمود اراء وافكار  </t>
+  </si>
+  <si>
+    <t>9770512818</t>
+  </si>
+  <si>
+    <t>سارتر وأنا مسرحيه</t>
+  </si>
+  <si>
+    <t>62500000078</t>
+  </si>
+  <si>
+    <t>سقوط اليسار</t>
+  </si>
+  <si>
+    <t>سواح في دنيا الله</t>
+  </si>
+  <si>
+    <t>9789778800623</t>
+  </si>
+  <si>
+    <t>شرح عيون الحكمة ج1</t>
+  </si>
+  <si>
+    <t>د. احمد حجازى احمد السقا</t>
+  </si>
+  <si>
+    <t>شرح عيون الحكمة ج2</t>
+  </si>
+  <si>
+    <t>شرح عيون الحكمة ج3</t>
+  </si>
+  <si>
+    <t>شرح مقامات جلال الدين السيوطى</t>
+  </si>
+  <si>
+    <t>د. سمير الدروبى</t>
+  </si>
+  <si>
+    <t>9789779303925</t>
+  </si>
+  <si>
+    <t>شفرة الحياة</t>
+  </si>
+  <si>
+    <t>سيرس نورث</t>
+  </si>
+  <si>
+    <t>9789777955157</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>شلة الانس</t>
+  </si>
+  <si>
+    <t>ضمور الفكر العربى المعاصر (بحوث حول الواقع الراهن)</t>
+  </si>
+  <si>
+    <t>متوكل على محمدين</t>
+  </si>
+  <si>
+    <t>60800000110</t>
+  </si>
+  <si>
+    <t>ضوء فى الظل</t>
+  </si>
+  <si>
+    <t>62500000087</t>
+  </si>
+  <si>
+    <t>عالم النبات فى تفسير الاحلام</t>
+  </si>
+  <si>
+    <t>د. عبد المنعم فهيم</t>
+  </si>
+  <si>
+    <t>9770517143</t>
+  </si>
+  <si>
+    <t>عبقرية التميز نظرية الاتزان وقيادة الذات</t>
+  </si>
+  <si>
+    <t>أ. سهيل عواد</t>
+  </si>
+  <si>
+    <t>9789770526972</t>
+  </si>
+  <si>
+    <t>عصر نهاية الخصوصية</t>
+  </si>
+  <si>
+    <t>اندرياس برنارد</t>
+  </si>
+  <si>
+    <t>9789778211450</t>
+  </si>
+  <si>
+    <t>علاقة الانسان بالملك والشيطان</t>
+  </si>
+  <si>
+    <t>د. حبييب الله حسن احمد</t>
+  </si>
+  <si>
+    <t>62700000096</t>
+  </si>
+  <si>
+    <t>علم الجمال</t>
+  </si>
+  <si>
+    <t>60800000042</t>
+  </si>
+  <si>
+    <t>علم الجمال فى الفلسفة المعاصرة</t>
+  </si>
+  <si>
+    <t>9772660431</t>
+  </si>
+  <si>
+    <t>علم الكلام ومدارسه</t>
+  </si>
+  <si>
+    <t>9770523577</t>
+  </si>
+  <si>
+    <t>غاية الفن دراسة فلسفية ونقدية</t>
+  </si>
+  <si>
+    <t>9770018353</t>
+  </si>
+  <si>
+    <t>غياب الاب الرمزى</t>
+  </si>
+  <si>
+    <t>977051165x</t>
+  </si>
+  <si>
+    <t>فالتر بنيامين حياة لم تكتمل</t>
+  </si>
+  <si>
+    <t>د. علا عادل</t>
+  </si>
+  <si>
+    <t>9789778211443</t>
+  </si>
+  <si>
+    <t>فجر الضمير</t>
+  </si>
+  <si>
+    <t>جيمس هنرى برستد</t>
+  </si>
+  <si>
+    <t>9789775217219</t>
+  </si>
+  <si>
+    <t>فصوص الحكم</t>
+  </si>
+  <si>
+    <t>محيى الدين بن عربى</t>
+  </si>
+  <si>
+    <t>9789776751163</t>
+  </si>
+  <si>
+    <t>فكر بنفسك عشرون تطبيقا للفلسفة</t>
+  </si>
+  <si>
+    <t>ينس زونتجن</t>
+  </si>
+  <si>
+    <t>9789773137281</t>
+  </si>
+  <si>
+    <t>13.5</t>
+  </si>
+  <si>
+    <t>فكرة الالوهية عند افلاطون واثرها فى الفلسفة الاسلامية والغربية</t>
+  </si>
+  <si>
+    <t>9770515175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلاسفة الاندلس </t>
+  </si>
+  <si>
+    <t>فلاسفة الاندلس سنوات المحنة والنفى والتكفير ابن باجة - ابن طفيل - ابن رشد</t>
+  </si>
+  <si>
+    <t>9789777951241</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>فلاسفة غيروا العالم</t>
+  </si>
+  <si>
+    <t>فاطمة عبد الرؤوف</t>
+  </si>
+  <si>
+    <t>9789777545877</t>
+  </si>
+  <si>
+    <t>فلسفة ابي العلاء: مستقاة من شعره</t>
+  </si>
+  <si>
+    <t>د. حامد عبد القادر</t>
+  </si>
+  <si>
+    <t>9789776751545</t>
+  </si>
+  <si>
+    <t>فلسفة الأخلاق بين الكونفوشيوسية والإسلام</t>
+  </si>
+  <si>
+    <t>فؤاد الغزيزر</t>
+  </si>
+  <si>
+    <t>9789776533684</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>اصول الفكر الفلسفى</t>
-[...1624 lines deleted...]
-  <si>
     <t>فلسفة التاريخ عند ابن خلدون</t>
   </si>
   <si>
     <t>9770515930</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>فلسفة التربية مؤتلف علمى نقدى</t>
   </si>
   <si>
     <t>د. عبد الفتاح ابراهيم</t>
   </si>
   <si>
     <t>9770519723</t>
   </si>
   <si>
     <t>فلسفة التقدم</t>
   </si>
   <si>
     <t>د. خالد المنصورى</t>
   </si>
   <si>
     <t>60800000048</t>
   </si>
   <si>
     <t>فلسفة الخطأ والصواب</t>
   </si>
   <si>
     <t>9789777540056</t>
   </si>
   <si>
+    <t>فلسفة العش: الفلسفة بوصفها فناً، والفن بوصفه فلسفة</t>
+  </si>
+  <si>
+    <t>باك اي-مون</t>
+  </si>
+  <si>
+    <t>9789777654364</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
     <t>فلسفة العقل</t>
   </si>
   <si>
     <t>ادوارد فسير</t>
   </si>
   <si>
     <t>9789777545068</t>
   </si>
   <si>
     <t>فلسفة الفن الجميل</t>
   </si>
   <si>
     <t>9770504866</t>
   </si>
   <si>
     <t>فلسفة الفن والجمال فى الفكر الاسلامى</t>
   </si>
   <si>
     <t>د/ عيد سعد يونس</t>
   </si>
   <si>
     <t>9789772329892</t>
   </si>
   <si>
     <t>2015</t>
@@ -1871,77 +2012,92 @@
   <si>
     <t>فن الحب</t>
   </si>
   <si>
     <t>60800000052</t>
   </si>
   <si>
     <t>فن طرح الاسئلة سقراط فى حياتنا العملية</t>
   </si>
   <si>
     <t>الكا فيس</t>
   </si>
   <si>
     <t>9789773197797</t>
   </si>
   <si>
     <t>فنون الادب مدخل لتعليم التفلسف</t>
   </si>
   <si>
     <t>د. ريمون جرجس</t>
   </si>
   <si>
     <t>9789770533437</t>
   </si>
   <si>
+    <t>فى الحب والحياة</t>
+  </si>
+  <si>
+    <t>9789778712469</t>
+  </si>
+  <si>
     <t>فى الفلسفة الاسلامية</t>
   </si>
   <si>
     <t>د. محمد عبدالستار</t>
   </si>
   <si>
     <t>60800000053</t>
   </si>
   <si>
     <t>فى فلسفة ابن رشد</t>
   </si>
   <si>
     <t>د. محمد بيصار</t>
   </si>
   <si>
     <t>60800000097</t>
   </si>
   <si>
     <t>فى فلسفة العلوم الاجتماعية</t>
   </si>
   <si>
     <t>د. صلاح قنصوة</t>
   </si>
   <si>
     <t>977050556</t>
   </si>
   <si>
+    <t>في النفس والعقل</t>
+  </si>
+  <si>
+    <t>محمود قاسم</t>
+  </si>
+  <si>
+    <t>9789777654302</t>
+  </si>
+  <si>
     <t>فيلسوف العرب والمعلم الثانى</t>
   </si>
   <si>
     <t>9789772937585</t>
   </si>
   <si>
     <t>5.5</t>
   </si>
   <si>
     <t>قراءات جديدة فى قضايا فلسفية</t>
   </si>
   <si>
     <t>د. عبد الجليل كاظم الوالى</t>
   </si>
   <si>
     <t>9789770526408</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>قراءة فى فكر البابا تواضروس الثانى</t>
   </si>
   <si>
     <t>قراءة نقدية لرسائل الماجستير والدكتوراة فى مجال المناهج وطرق تدريس المواد الفلسفية</t>
@@ -1952,146 +2108,167 @@
   <si>
     <t>قراءتي لأفكار كونفوشيوس</t>
   </si>
   <si>
     <t>يوى دان</t>
   </si>
   <si>
     <t>9789776533257</t>
   </si>
   <si>
     <t>قصة السفور والنقاب واختلاط وانفصال الجنسين عند العرب ـ الطبعة الثانية</t>
   </si>
   <si>
     <t>محمود سلام زناتي</t>
   </si>
   <si>
     <t>978977491</t>
   </si>
   <si>
     <t>قصة الفلسفة الغربية</t>
   </si>
   <si>
     <t>6222018402490</t>
   </si>
   <si>
+    <t>قضايا الفلسفة المعاصرة في القرن العشرين</t>
+  </si>
+  <si>
+    <t>انور مغيث</t>
+  </si>
+  <si>
+    <t>9789778941210</t>
+  </si>
+  <si>
     <t>قضايا من المنظور الاسلامى</t>
   </si>
   <si>
     <t>د. كامل الباقر</t>
   </si>
   <si>
     <t>9770504254</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>قواد ورواد</t>
   </si>
   <si>
     <t>د. صلاح الشريف</t>
   </si>
   <si>
     <t>9770510297</t>
   </si>
   <si>
     <t>قواعد السطوة</t>
   </si>
   <si>
     <t>روبرت جرين</t>
   </si>
   <si>
     <t>9789775217240</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
+    <t>كتاب اراء اهل المدينة الفاضلة</t>
+  </si>
+  <si>
+    <t>ابو نصر الفارابى</t>
+  </si>
+  <si>
+    <t>9789777654272</t>
+  </si>
+  <si>
     <t xml:space="preserve">كتاب الاخلاق </t>
   </si>
   <si>
     <t>احمد امين</t>
   </si>
   <si>
     <t>9789777652087</t>
   </si>
   <si>
     <t>كتاب الحوار لكونفوشيوس فيلسوف الصيد الاكبر</t>
   </si>
   <si>
     <t>د  . عبد العزيز حمدى</t>
   </si>
   <si>
     <t>9789770531600</t>
   </si>
   <si>
     <t>كتابة البحوث العلمية ورسائل الدبلوم و الماجستير والدكتوراه</t>
   </si>
   <si>
     <t>د. محمد عبد الغنى سعودى</t>
   </si>
   <si>
     <t>97710998</t>
   </si>
   <si>
     <t>2.5</t>
   </si>
   <si>
     <t>كلما وجدت معنى الحياة يغيرونه حكمة الفلاسفة العظماء حول كيفية العيش</t>
   </si>
   <si>
     <t>دانيال كلاين</t>
   </si>
   <si>
     <t>9789777653633</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>كلمة السر</t>
   </si>
   <si>
     <t>كيف خلقنا الله ? سبحانه وتعالى</t>
   </si>
   <si>
     <t>د . مجدى عز الدين حنفى</t>
   </si>
   <si>
     <t>9770522473</t>
   </si>
   <si>
     <t>لاوتسى الكتاب المقدس فى الطريق والفضية</t>
   </si>
   <si>
     <t>لاوتسى</t>
   </si>
   <si>
     <t>9789773509378</t>
   </si>
   <si>
+    <t>لغز الحياة</t>
+  </si>
+  <si>
+    <t>9789778712421</t>
+  </si>
+  <si>
     <t>لماذا رفضت الماركسية</t>
   </si>
   <si>
     <t>لون العاطفة</t>
   </si>
   <si>
     <t>9771744178</t>
   </si>
   <si>
     <t>ما معنى التفكيك</t>
   </si>
   <si>
     <t>ماذا وراء بوابة الموت</t>
   </si>
   <si>
     <t>9789778800173</t>
   </si>
   <si>
     <t>مباحث فى المعرفة فى الفكر الاسلامى</t>
   </si>
   <si>
     <t>د. محمود ماضى</t>
   </si>
   <si>
     <t>9770509066</t>
@@ -2165,50 +2342,56 @@
   <si>
     <t>د. محمد مهران</t>
   </si>
   <si>
     <t>60800000128</t>
   </si>
   <si>
     <t xml:space="preserve">مدرسة البصرة الاعتزالية </t>
   </si>
   <si>
     <t>9770511064</t>
   </si>
   <si>
     <t>مراة الشرق</t>
   </si>
   <si>
     <t>محمد عبد الفتاح السباعى</t>
   </si>
   <si>
     <t>مرايا الوجود قراءة فى نماذج تراثية عرفانية</t>
   </si>
   <si>
     <t>9789778606416</t>
   </si>
   <si>
+    <t>مستقبل الثقافة في مصر</t>
+  </si>
+  <si>
+    <t>9789778800487</t>
+  </si>
+  <si>
     <t>مشاكل الفلسفة</t>
   </si>
   <si>
     <t>9789776751460</t>
   </si>
   <si>
     <t>مع ابى العلاء فى لزومياته</t>
   </si>
   <si>
     <t>9770515302</t>
   </si>
   <si>
     <t>مع البوصيرى وابن عطاء الله</t>
   </si>
   <si>
     <t>977050151</t>
   </si>
   <si>
     <t>مع الفكر الاسلامى فى بعض قضاياه</t>
   </si>
   <si>
     <t>د. محمد شاهين</t>
   </si>
   <si>
     <t>62700000055</t>
@@ -2253,50 +2436,62 @@
     <t>9789775217271</t>
   </si>
   <si>
     <t>مقدمة فى الميتافيزيقا</t>
   </si>
   <si>
     <t>د. امل مبروك</t>
   </si>
   <si>
     <t>9789778503050</t>
   </si>
   <si>
     <t>مقدمة فى فلسفة التربية</t>
   </si>
   <si>
     <t>60100000609</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>مقدمة منهجية فى تاريخ الاديان المقارنة</t>
   </si>
   <si>
     <t>د. محمد الفاضل بن على اللافى</t>
+  </si>
+  <si>
+    <t>ملكوت الله في داخلكم</t>
+  </si>
+  <si>
+    <t>ليف تولستوى</t>
+  </si>
+  <si>
+    <t>9789777654456</t>
+  </si>
+  <si>
+    <t>54</t>
   </si>
   <si>
     <t>من اعلام الفكر العربى</t>
   </si>
   <si>
     <t>د. سلمان هادى الطعمة</t>
   </si>
   <si>
     <t>60200000186</t>
   </si>
   <si>
     <t>من القلق حتى الامل</t>
   </si>
   <si>
     <t>977053649</t>
   </si>
   <si>
     <t>من اللاهوتى الى الانسانى افكار مؤثمة</t>
   </si>
   <si>
     <t>على مبروك</t>
   </si>
   <si>
     <t>9789774280719</t>
   </si>
@@ -2857,51 +3052,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F296"/>
+  <dimension ref="A1:F322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3031,76 +3226,76 @@
         <v>33</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="0"/>
+      <c r="D9" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="E9" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="0" t="s">
         <v>6</v>
@@ -3185,5541 +3380,6061 @@
       <c r="A16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="0" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="E25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="0" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C28" s="0"/>
+        <v>99</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>100</v>
+      </c>
       <c r="D28" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="0"/>
+      <c r="D31" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="E32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>122</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="0" t="s">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="E40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="0" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C45" s="0" t="s">
+      <c r="E45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="0" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="D46" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C47" s="0" t="s">
+      <c r="D47" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="D47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="0" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D48" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D51" s="0"/>
+        <v>180</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>181</v>
+      </c>
       <c r="E51" s="0" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="E52" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="D53" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="D53" s="0" t="s">
+      <c r="E53" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>194</v>
+        <v>137</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D55" s="0"/>
+        <v>193</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>194</v>
+      </c>
       <c r="E55" s="0" t="s">
-        <v>196</v>
+        <v>89</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>109</v>
+        <v>198</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D57" s="0"/>
+        <v>200</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="E57" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>13</v>
+        <v>204</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>206</v>
+        <v>38</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>208</v>
+        <v>40</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="0"/>
+      <c r="E61" s="0" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>213</v>
+        <v>180</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>217</v>
+        <v>40</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>29</v>
+        <v>117</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C66" s="0" t="s">
+      <c r="D66" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="D66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="0" t="s">
-        <v>226</v>
+        <v>78</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C67" s="0"/>
-[...5 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C68" s="0" t="s">
+      <c r="D68" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="D68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="0" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="C70" s="0" t="s">
+      <c r="E70" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="D70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>238</v>
+        <v>147</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="C72" s="0"/>
+      <c r="D72" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="D72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>154</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C73" s="0" t="s">
+      <c r="D73" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="D73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="0" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F75" s="0" t="s">
         <v>252</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>13</v>
+        <v>254</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>258</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-      <c r="D77" s="0"/>
+        <v>255</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>257</v>
+      </c>
       <c r="E77" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>260</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>194</v>
+        <v>78</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>29</v>
+        <v>162</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="0" t="s">
+      <c r="E80" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" s="0" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>270</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>154</v>
+        <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>226</v>
+        <v>13</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="C83" s="0"/>
+      <c r="D83" s="0"/>
+      <c r="E83" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="0" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C84" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>14</v>
+        <v>281</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>28</v>
+        <v>202</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>251</v>
+        <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>127</v>
+        <v>286</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>285</v>
+        <v>218</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>291</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>293</v>
+        <v>10</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C89" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C89" s="0" t="s">
+      <c r="D89" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="D89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="0" t="s">
-        <v>13</v>
+        <v>240</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="C90" s="0" t="s">
+      <c r="D90" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="D90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="0" t="s">
-        <v>300</v>
+        <v>13</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>302</v>
+        <v>94</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>307</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D93" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>304</v>
+      </c>
       <c r="E93" s="0" t="s">
-        <v>60</v>
+        <v>305</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>310</v>
+        <v>38</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>13</v>
+        <v>311</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>182</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>317</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F97" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>300</v>
+        <v>74</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>325</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>329</v>
+        <v>38</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>189</v>
+        <v>327</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>177</v>
+        <v>63</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>330</v>
+        <v>41</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>262</v>
+        <v>38</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D103" s="0"/>
+        <v>332</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>333</v>
+      </c>
       <c r="E103" s="0" t="s">
-        <v>321</v>
+        <v>23</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>19</v>
+        <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>341</v>
+        <v>286</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>344</v>
+        <v>223</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-      <c r="D107" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>344</v>
+      </c>
       <c r="E107" s="0" t="s">
-        <v>13</v>
+        <v>345</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="C108" s="0" t="s">
+      <c r="D108" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="D108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="0" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="C109" s="0" t="s">
+      <c r="D109" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="D109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="0" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C110" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="C110" s="0" t="s">
+      <c r="D110" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F110" s="0" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="0" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112" s="0" t="s">
-        <v>362</v>
+        <v>40</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>13</v>
+        <v>345</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>226</v>
+        <v>10</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>369</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>86</v>
+        <v>365</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>26</v>
+        <v>368</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>374</v>
-[...6 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="C117" s="0"/>
+      <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>377</v>
+        <v>13</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>288</v>
+        <v>204</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D120" s="0"/>
+        <v>378</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>379</v>
+      </c>
       <c r="E120" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>238</v>
+        <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>94</v>
+        <v>386</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D123" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>389</v>
+      </c>
       <c r="E123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="C124" s="0" t="s">
+      <c r="E124" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F124" s="0" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>159</v>
+        <v>94</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>273</v>
+        <v>26</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>402</v>
+        <v>13</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>404</v>
+        <v>38</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>129</v>
+        <v>63</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>170</v>
+        <v>405</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>289</v>
+        <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="C131" s="0"/>
+        <v>409</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>410</v>
+      </c>
       <c r="D131" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>414</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="C134" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="C135" s="0"/>
+        <v>418</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>419</v>
+      </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C136" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="C136" s="0" t="s">
+      <c r="D136" s="0" t="s">
         <v>422</v>
       </c>
-      <c r="D136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="0" t="s">
-        <v>13</v>
+        <v>218</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>24</v>
+        <v>190</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="C137" s="0" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>425</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C138" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="D138" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="0" t="s">
-        <v>293</v>
+        <v>13</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="D139" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="C139" s="0" t="s">
+      <c r="E139" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="D139" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C140" s="0" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>41</v>
+        <v>137</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>434</v>
+        <v>144</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C141" s="0" t="s">
         <v>435</v>
       </c>
-      <c r="C141" s="0" t="s">
+      <c r="D141" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="D141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="0" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C142" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="C142" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="0"/>
+      <c r="D142" s="0" t="s">
+        <v>439</v>
+      </c>
       <c r="E142" s="0" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>439</v>
-[...4 lines deleted...]
-      <c r="D143" s="0"/>
+        <v>440</v>
+      </c>
+      <c r="C143" s="0"/>
+      <c r="D143" s="0" t="s">
+        <v>441</v>
+      </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>13</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>317</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>442</v>
+        <v>167</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="D145" s="0" t="s">
         <v>444</v>
       </c>
-      <c r="C145" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145" s="0" t="s">
-        <v>146</v>
+        <v>113</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C146" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="C146" s="0" t="s">
+      <c r="D146" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="D146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>449</v>
-[...6 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="C147" s="0"/>
+      <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>317</v>
+        <v>41</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="D148" s="0" t="s">
         <v>451</v>
       </c>
-      <c r="C148" s="0"/>
-[...2 lines deleted...]
-      </c>
       <c r="E148" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>434</v>
+        <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D149" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C150" s="0" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>456</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>311</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C151" s="0" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>460</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>66</v>
+        <v>414</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>19</v>
+        <v>462</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>418</v>
+        <v>38</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>468</v>
+        <v>135</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>469</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>470</v>
+        <v>125</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>13</v>
+        <v>470</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>24</v>
+        <v>339</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>472</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>189</v>
+        <v>473</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-      <c r="D158" s="0"/>
+        <v>474</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>475</v>
+      </c>
       <c r="E158" s="0" t="s">
-        <v>13</v>
+        <v>154</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>38</v>
+        <v>477</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>288</v>
+        <v>236</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>42</v>
+        <v>479</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>418</v>
+        <v>176</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>481</v>
+        <v>339</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="C162" s="0"/>
       <c r="D162" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>14</v>
+        <v>462</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>485</v>
+        <v>372</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>488</v>
+        <v>286</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>492</v>
+        <v>167</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>493</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>182</v>
+        <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D166" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="D166" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166" s="0" t="s">
-        <v>240</v>
+        <v>74</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="D167" s="0" t="s">
         <v>497</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>29</v>
+        <v>144</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>499</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>501</v>
       </c>
-      <c r="C169" s="0"/>
-      <c r="D169" s="0" t="s">
+      <c r="C169" s="0" t="s">
         <v>502</v>
       </c>
+      <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>226</v>
+        <v>10</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>289</v>
+        <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>503</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>504</v>
       </c>
-      <c r="D170" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>196</v>
+        <v>13</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="C171" s="0" t="s">
         <v>506</v>
       </c>
-      <c r="C171" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D171" s="0" t="s">
-        <v>507</v>
+        <v>197</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>508</v>
-[...6 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="C172" s="0"/>
+      <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="D173" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>509</v>
+      </c>
       <c r="E173" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>16</v>
+        <v>511</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>194</v>
+        <v>78</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" s="0" t="s">
         <v>515</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D176" s="0" t="s">
         <v>517</v>
       </c>
-      <c r="C176" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>518</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>519</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>189</v>
+        <v>520</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>189</v>
+        <v>523</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>13</v>
+        <v>524</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>519</v>
+        <v>256</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>189</v>
+        <v>526</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>14</v>
+        <v>462</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>154</v>
+        <v>190</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>41</v>
+        <v>254</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>528</v>
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D182" s="0"/>
+        <v>270</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>197</v>
+      </c>
       <c r="E182" s="0" t="s">
-        <v>321</v>
+        <v>13</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>531</v>
+        <v>38</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>31</v>
+        <v>537</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>536</v>
+        <v>38</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>196</v>
+        <v>40</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>538</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="C186" s="0"/>
       <c r="D186" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>285</v>
+        <v>240</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>13</v>
+        <v>204</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>545</v>
+        <v>94</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>277</v>
+        <v>549</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>249</v>
+        <v>16</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>13</v>
+        <v>202</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>117</v>
+        <v>220</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>362</v>
+        <v>74</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>558</v>
+        <v>38</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>561</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>562</v>
+        <v>197</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>565</v>
+        <v>197</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>568</v>
+        <v>197</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>569</v>
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>465</v>
+        <v>565</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>39</v>
+        <v>218</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>162</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-      <c r="D199" s="0"/>
+        <v>567</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>569</v>
+      </c>
       <c r="E199" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>13</v>
+        <v>570</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>573</v>
-[...4 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>13</v>
+        <v>345</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>575</v>
+        <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>580</v>
+        <v>31</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>402</v>
+        <v>204</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>21</v>
+        <v>581</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>587</v>
+        <v>305</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="C207" s="0"/>
+        <v>589</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>297</v>
+      </c>
       <c r="D207" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>597</v>
+        <v>519</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>307</v>
+        <v>19</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>592</v>
+        <v>266</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>602</v>
+        <v>125</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>604</v>
+        <v>74</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>606</v>
+        <v>100</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>13</v>
+        <v>386</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>485</v>
+        <v>603</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>208</v>
+        <v>13</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>24</v>
+        <v>611</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>620</v>
+        <v>499</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>622</v>
-[...6 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="C217" s="0"/>
+      <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>615</v>
+      </c>
+      <c r="C218" s="0"/>
       <c r="D218" s="0" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>136</v>
+        <v>617</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="C219" s="0"/>
+        <v>618</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>619</v>
+      </c>
       <c r="D219" s="0" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>630</v>
+        <v>147</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>634</v>
+        <v>78</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D221" s="0"/>
+        <v>625</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E221" s="0" t="s">
-        <v>13</v>
+        <v>430</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>251</v>
+        <v>627</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>265</v>
+        <v>21</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>226</v>
+        <v>630</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>402</v>
+        <v>209</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="C225" s="0"/>
       <c r="D225" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>649</v>
+        <v>40</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>14</v>
+        <v>642</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>654</v>
+        <v>635</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>656</v>
+        <v>19</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>72</v>
+        <v>651</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>575</v>
+        <v>162</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>666</v>
+        <v>147</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>668</v>
+        <v>519</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>670</v>
+        <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D233" s="0"/>
+        <v>661</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>662</v>
+      </c>
       <c r="E233" s="0" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>19</v>
+        <v>117</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>676</v>
+        <v>38</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>226</v>
+        <v>63</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D236" s="0"/>
+        <v>669</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>670</v>
+      </c>
       <c r="E236" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>117</v>
+        <v>672</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-      <c r="D238" s="0"/>
+        <v>674</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>676</v>
+      </c>
       <c r="E238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>182</v>
+        <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>38</v>
+        <v>678</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>41</v>
+        <v>236</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>42</v>
+        <v>158</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>684</v>
-[...3 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="C240" s="0"/>
       <c r="D240" s="0" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>14</v>
+        <v>682</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>181</v>
+        <v>686</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="C242" s="0"/>
+        <v>687</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>135</v>
+      </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>14</v>
+        <v>268</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>692</v>
+        <v>286</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>694</v>
+        <v>240</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>189</v>
+        <v>692</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>697</v>
+        <v>430</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>698</v>
+        <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>696</v>
+      </c>
+      <c r="C246" s="0"/>
       <c r="D246" s="0" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>704</v>
+        <v>29</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>13</v>
+        <v>704</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>136</v>
+        <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>16</v>
+        <v>706</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>362</v>
+        <v>18</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>714</v>
-[...1 lines deleted...]
-      <c r="D250" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="D250" s="0" t="s">
+        <v>710</v>
+      </c>
       <c r="E250" s="0" t="s">
-        <v>604</v>
+        <v>113</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>24</v>
+        <v>711</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>447</v>
+        <v>713</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>122</v>
+        <v>479</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="D252" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="C252" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E252" s="0" t="s">
-        <v>226</v>
+        <v>78</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>289</v>
+        <v>617</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="C253" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>720</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>721</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>86</v>
+        <v>722</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>14</v>
+        <v>479</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>170</v>
+        <v>42</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>729</v>
+        <v>19</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C257" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="C257" s="0" t="s">
+      <c r="D257" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="D257" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E257" s="0" t="s">
-        <v>247</v>
+        <v>28</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>732</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>733</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>735</v>
       </c>
-      <c r="C259" s="0"/>
-      <c r="D259" s="0"/>
+      <c r="C259" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D259" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E259" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>698</v>
+        <v>64</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>402</v>
+        <v>74</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D261" s="0" t="s">
         <v>739</v>
       </c>
-      <c r="C261" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E261" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>742</v>
-[...6 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="C262" s="0"/>
+      <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>744</v>
+        <v>13</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="D263" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="D263" s="0" t="s">
+        <v>742</v>
+      </c>
       <c r="E263" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>317</v>
+        <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>485</v>
+        <v>747</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>13</v>
+        <v>189</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>752</v>
-[...6 lines deleted...]
-      </c>
+        <v>749</v>
+      </c>
+      <c r="C266" s="0"/>
+      <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D267" s="0"/>
+        <v>751</v>
+      </c>
+      <c r="D267" s="0" t="s">
+        <v>752</v>
+      </c>
       <c r="E267" s="0" t="s">
-        <v>68</v>
+        <v>753</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="D268" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="C268" s="0" t="s">
+      <c r="F268" s="0" t="s">
         <v>757</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="C269" s="0" t="s">
         <v>759</v>
       </c>
-      <c r="C269" s="0" t="s">
+      <c r="D269" s="0" t="s">
         <v>760</v>
       </c>
-      <c r="D269" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" s="0" t="s">
-        <v>41</v>
+        <v>227</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="D270" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="C270" s="0" t="s">
+      <c r="E270" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F270" s="0" t="s">
         <v>763</v>
-      </c>
-[...5 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>764</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>499</v>
+        <v>765</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>766</v>
+        <v>13</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>767</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>768</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>770</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D273" s="0"/>
+        <v>16</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>771</v>
+      </c>
       <c r="E273" s="0" t="s">
-        <v>68</v>
+        <v>386</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="D274" s="0" t="s">
         <v>773</v>
       </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>13</v>
+        <v>651</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>774</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>775</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>776</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>344</v>
+        <v>256</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>182</v>
+        <v>339</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>778</v>
       </c>
       <c r="C277" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D277" s="0" t="s">
         <v>779</v>
       </c>
-      <c r="D277" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E277" s="0" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="C278" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="D278" s="0" t="s">
         <v>781</v>
       </c>
-      <c r="C278" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E278" s="0" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>785</v>
+        <v>94</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>790</v>
+        <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>16</v>
+        <v>788</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>362</v>
+        <v>178</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>795</v>
+        <v>197</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>208</v>
+        <v>264</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>117</v>
+        <v>794</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>634</v>
+        <v>240</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>798</v>
-[...6 lines deleted...]
-      </c>
+        <v>796</v>
+      </c>
+      <c r="C284" s="0"/>
+      <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>182</v>
+        <v>757</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>321</v>
+        <v>430</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>724</v>
+        <v>801</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B287" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="D287" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>805</v>
       </c>
-      <c r="C287" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F287" s="0" t="s">
-        <v>307</v>
+        <v>14</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>440</v>
+        <v>28</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="D289" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="E289" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F289" s="0" t="s">
         <v>811</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="D290" s="0" t="s">
         <v>814</v>
       </c>
-      <c r="C290" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="D291" s="0" t="s">
         <v>816</v>
-      </c>
-[...4 lines deleted...]
-        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="D292" s="0" t="s">
         <v>819</v>
       </c>
-      <c r="C292" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E292" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>14</v>
+        <v>268</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="C295" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="D295" s="0" t="s">
         <v>826</v>
       </c>
-      <c r="D295" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" s="0" t="s">
-        <v>170</v>
+        <v>40</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>117</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="D296" s="0"/>
+      <c r="E296" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F296" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
+      <c r="A297" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="D297" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="C296" s="0" t="s">
+      <c r="E297" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="D296" s="0" t="s">
+      <c r="F297" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6">
+      <c r="A298" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B298" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F296" s="0" t="s">
+      <c r="C298" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="D298" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E298" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F298" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D299" s="0"/>
+      <c r="E299" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F299" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6">
+      <c r="A300" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="D300" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="E300" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F300" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6">
+      <c r="A301" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="D301" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E301" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F301" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6">
+      <c r="A302" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="E302" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F302" s="0" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6">
+      <c r="A303" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B303" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="D303" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="E303" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F303" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6">
+      <c r="A304" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6">
+      <c r="A305" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B305" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="D305" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F305" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6">
+      <c r="A306" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B306" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="D306" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6">
+      <c r="A307" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B307" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="E307" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6">
+      <c r="A308" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="D308" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="E308" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F308" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6">
+      <c r="A309" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D309" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6">
+      <c r="A310" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6">
+      <c r="A311" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6">
+      <c r="A312" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>785</v>
+      </c>
+      <c r="D312" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F312" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6">
+      <c r="A313" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="D313" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="E313" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F313" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6">
+      <c r="A314" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="D314" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="E314" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="F314" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6">
+      <c r="A315" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="D315" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="E315" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F315" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6">
+      <c r="A316" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="D316" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F316" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6">
+      <c r="A317" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="D317" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="E317" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F317" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6">
+      <c r="A318" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="D318" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F318" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6">
+      <c r="A319" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="D319" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E319" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F319" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6">
+      <c r="A320" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E320" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6">
+      <c r="A321" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="D321" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="E321" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F321" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6">
+      <c r="A322" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="E322" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F322" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>