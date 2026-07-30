--- v1 (2026-07-30)
+++ v2 (2026-07-30)
@@ -131,62 +131,62 @@
   <si>
     <t>د. عبد الله الخنيزى</t>
   </si>
   <si>
     <t>62500000001</t>
   </si>
   <si>
     <t xml:space="preserve">استمع الى الموسيقى </t>
   </si>
   <si>
     <t>ايمان الصباح ابراهيم</t>
   </si>
   <si>
     <t>9789770529324</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>اسرائيل البداية والنهاية</t>
   </si>
   <si>
     <t>د. مصطفى محمود</t>
   </si>
   <si>
+    <t>1997</t>
+  </si>
+  <si>
     <t>9789778800180</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>1997</t>
-[...1 lines deleted...]
-  <si>
     <t>اصول الفكر الفلسفى</t>
   </si>
   <si>
     <t>د. عبداللطيف محمد</t>
   </si>
   <si>
     <t>19772661837</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>اعترافات الغزالى</t>
   </si>
   <si>
     <t>د. عبد الدايم ابو العطا</t>
   </si>
   <si>
     <t>9770503053</t>
   </si>
   <si>
     <t>افراح الغلابة والاكابر</t>
   </si>
   <si>
     <t>د. محمد حسن غانم</t>
@@ -1337,62 +1337,62 @@
   <si>
     <t>6221133348034</t>
   </si>
   <si>
     <t>تاريخ الفلسفة الامريكية</t>
   </si>
   <si>
     <t>هربرت شنيدر</t>
   </si>
   <si>
     <t>9789776751835</t>
   </si>
   <si>
     <t>تاريخ الفلسفة الحديثة</t>
   </si>
   <si>
     <t>يوسف كرم</t>
   </si>
   <si>
     <t>9789777650465</t>
   </si>
   <si>
     <t>تاريخ الفلسفة اليونانية</t>
   </si>
   <si>
+    <t>9789777650472</t>
+  </si>
+  <si>
     <t>9789772937592</t>
   </si>
   <si>
     <t>9.5</t>
   </si>
   <si>
     <t>60800000087</t>
   </si>
   <si>
-    <t>9789777650472</t>
-[...1 lines deleted...]
-  <si>
     <t>تاريخ الفلسفة فى امريكا</t>
   </si>
   <si>
     <t>د. حسنى نصار</t>
   </si>
   <si>
     <t>9770501840</t>
   </si>
   <si>
     <t>تاريخ فلاسفة الاسلام</t>
   </si>
   <si>
     <t>تاملات عابرة فى الزمان والمكان</t>
   </si>
   <si>
     <t>احمد يوسف على</t>
   </si>
   <si>
     <t>9789778597899</t>
   </si>
   <si>
     <t>تاملات فى ازمة العقل العربى</t>
   </si>
   <si>
     <t>9770501204</t>
@@ -1463,60 +1463,60 @@
   <si>
     <t>60800000115</t>
   </si>
   <si>
     <t>تلخيص ما بعد الطبيعة</t>
   </si>
   <si>
     <t>ابن رشد</t>
   </si>
   <si>
     <t>9789777654579</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>تمثيلات الجسد فى السرد الروائى العربى المعاصر</t>
   </si>
   <si>
     <t>د. سعيد الوكيل</t>
   </si>
   <si>
     <t>9789778606454</t>
   </si>
   <si>
+    <t xml:space="preserve">تمهيد لتاريخ الفلسفة الاسلامية </t>
+  </si>
+  <si>
+    <t>9789777652261</t>
+  </si>
+  <si>
     <t>تمهيد لتاريخ الفلسفة الاسلامية</t>
   </si>
   <si>
     <t>9789772937660</t>
-  </si>
-[...4 lines deleted...]
-    <t>9789777652261</t>
   </si>
   <si>
     <t>تمهيد للفلسفة</t>
   </si>
   <si>
     <t>97705039392</t>
   </si>
   <si>
     <t>تنمية التفكير الفلسفى</t>
   </si>
   <si>
     <t>60800000109</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>ثورة العقل فى عصر التنوير</t>
   </si>
   <si>
     <t>60800000084</t>
   </si>
   <si>
     <t>جاك دريدا - ثورة الاختلاف والتفكيك</t>
   </si>
@@ -3226,76 +3226,76 @@
         <v>33</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="D9" s="0"/>
+      <c r="E9" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="0"/>
+      <c r="D10" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="E10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="0" t="s">
         <v>6</v>
@@ -3546,51 +3546,51 @@
       </c>
       <c r="D24" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4238,51 +4238,51 @@
       <c r="C59" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
@@ -4296,51 +4296,51 @@
       </c>
       <c r="D62" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>216</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4534,51 +4534,51 @@
       </c>
       <c r="D74" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>250</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
@@ -4708,51 +4708,51 @@
         <v>276</v>
       </c>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>279</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>283</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>284</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4811,51 +4811,51 @@
       </c>
       <c r="E88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>294</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>297</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>298</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
@@ -5031,51 +5031,51 @@
       </c>
       <c r="E99" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
@@ -5146,51 +5146,51 @@
       </c>
       <c r="D105" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>343</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>344</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -5266,51 +5266,51 @@
       </c>
       <c r="D111" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>358</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
@@ -5523,51 +5523,51 @@
       </c>
       <c r="E124" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
@@ -5678,51 +5678,51 @@
       <c r="C132" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>414</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>19</v>
       </c>
     </row>
@@ -5869,135 +5869,135 @@
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="C143" s="0"/>
+      <c r="C143" s="0" t="s">
+        <v>438</v>
+      </c>
       <c r="D143" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>442</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="C144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C144" s="0"/>
       <c r="D144" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="0" t="s">
         <v>443</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>438</v>
+        <v>167</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>446</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>447</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>448</v>
       </c>
       <c r="C147" s="0"/>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>450</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
@@ -6050,74 +6050,74 @@
       </c>
       <c r="D151" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>460</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>414</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>463</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>465</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>466</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
@@ -6219,79 +6219,79 @@
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>481</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="C161" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C161" s="0"/>
       <c r="D161" s="0" t="s">
         <v>484</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>339</v>
+        <v>462</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>485</v>
       </c>
-      <c r="C162" s="0"/>
+      <c r="C162" s="0" t="s">
+        <v>176</v>
+      </c>
       <c r="D162" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>462</v>
+        <v>339</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>372</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
@@ -6459,51 +6459,51 @@
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>511</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="0" t="s">
         <v>6</v>
@@ -6696,51 +6696,51 @@
       </c>
       <c r="D184" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>541</v>
       </c>
       <c r="C186" s="0"/>
       <c r="D186" s="0" t="s">
         <v>542</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
@@ -6870,51 +6870,51 @@
       <c r="C193" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>558</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>560</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>561</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6970,51 +6970,51 @@
       </c>
       <c r="D198" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>568</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
@@ -7308,51 +7308,51 @@
       </c>
       <c r="D215" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>612</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>499</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>614</v>
       </c>
       <c r="C217" s="0"/>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="0" t="s">
         <v>6</v>
       </c>
@@ -7500,51 +7500,51 @@
       <c r="C225" s="0"/>
       <c r="D225" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>639</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>640</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>643</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>644</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>24</v>
       </c>
     </row>
@@ -7683,51 +7683,51 @@
       </c>
       <c r="E234" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>666</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>668</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>669</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
@@ -7914,51 +7914,51 @@
       <c r="C246" s="0"/>
       <c r="D246" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>698</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>699</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>701</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>702</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7994,51 +7994,51 @@
       </c>
       <c r="D250" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>712</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>713</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>715</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>716</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>617</v>
       </c>
     </row>
@@ -8092,51 +8092,51 @@
       <c r="C255" s="0" t="s">
         <v>726</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>727</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>728</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>729</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>730</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -8226,51 +8226,51 @@
         <v>740</v>
       </c>
       <c r="C262" s="0"/>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>741</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>743</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>744</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -8480,91 +8480,91 @@
       </c>
       <c r="D275" s="0" t="s">
         <v>775</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>776</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>256</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>778</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>544</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>781</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>29</v>
       </c>
     </row>
@@ -8852,51 +8852,51 @@
       </c>
       <c r="D294" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>824</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>825</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>826</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>827</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>828</v>
       </c>
       <c r="D296" s="0"/>
       <c r="E296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="0" t="s">
@@ -8968,51 +8968,51 @@
       </c>
       <c r="D300" s="0" t="s">
         <v>838</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>839</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>499</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>841</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>190</v>
       </c>
     </row>