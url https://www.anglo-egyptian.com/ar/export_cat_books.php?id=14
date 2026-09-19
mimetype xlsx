--- v2 (2026-07-30)
+++ v3 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="898">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="914">
   <si>
     <t>القسم</t>
   </si>
   <si>
     <t>الكتاب</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>سنة النشر</t>
   </si>
   <si>
     <t>السعر بدولار أمريكي</t>
   </si>
   <si>
     <t>فلسفة</t>
   </si>
   <si>
     <t>10 دقائق مع الفلسفة</t>
   </si>
   <si>
@@ -74,89 +74,116 @@
   <si>
     <t>ابن جبيرول يرصع تاج ملكه بافكار اخوان الصفاء</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ابن متوية واراؤه الكلامية الفلسفية</t>
   </si>
   <si>
     <t>د. سعيد مراد</t>
   </si>
   <si>
     <t>9770509914</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>ابو الحسن العامرى سيرته العلمية واراءة الفلسفية</t>
+  </si>
+  <si>
+    <t>د. محمد الزينى</t>
+  </si>
+  <si>
+    <t>9786333040739</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
     <t>اثر ابن رشد فى فلسفة العصور الوسطى</t>
   </si>
   <si>
     <t>د. زينب محمود</t>
   </si>
   <si>
     <t>9789770513415</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>اخلاقيات البيئة بين الشريعة والقانون والفكر العربى</t>
   </si>
   <si>
     <t>د. محمود حميده</t>
   </si>
   <si>
     <t>60800000090</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ادواؤنا</t>
   </si>
   <si>
     <t>د. عبد الله الخنيزى</t>
   </si>
   <si>
     <t>62500000001</t>
   </si>
   <si>
+    <t>اراء ناصر بن جاعد الخروصة العقدية</t>
+  </si>
+  <si>
+    <t>عبير بنت سيف بن سعيد الشلبية</t>
+  </si>
+  <si>
+    <t>9786333040814</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
     <t xml:space="preserve">استمع الى الموسيقى </t>
   </si>
   <si>
     <t>ايمان الصباح ابراهيم</t>
   </si>
   <si>
     <t>9789770529324</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>اسرائيل البداية والنهاية</t>
   </si>
   <si>
     <t>د. مصطفى محمود</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>9789778800180</t>
   </si>
   <si>
     <t>2025</t>
@@ -551,50 +578,62 @@
   <si>
     <t>9770501212</t>
   </si>
   <si>
     <t>الحكم العطائية بين جلال المعانى وجمال الاسلوب</t>
   </si>
   <si>
     <t>د. انس عطية الفقى</t>
   </si>
   <si>
     <t>62700000207</t>
   </si>
   <si>
     <t>الدين والوحى والاسلام</t>
   </si>
   <si>
     <t>مصطفى عبد الرزاق</t>
   </si>
   <si>
     <t>9789772937707</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
+    <t>الذكاء الاصطناعى لتنمية الخيال الادبى</t>
+  </si>
+  <si>
+    <t>د. احمد عبد الفتاح عبد الوهاب عبد الجواد</t>
+  </si>
+  <si>
+    <t>978 9773089887</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>الرؤيا فى الاخلاق</t>
   </si>
   <si>
     <t>د. عبد المسيح غبريال</t>
   </si>
   <si>
     <t>60800000127</t>
   </si>
   <si>
     <t>الرعاية العمالية فى المجتمع الاشتراكى</t>
   </si>
   <si>
     <t>د. محمد فائق</t>
   </si>
   <si>
     <t>60600000025</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t xml:space="preserve">الرى بالرش والرى بالتنقيط </t>
   </si>
   <si>
     <t>د. محمد احمد</t>
@@ -722,53 +761,50 @@
   <si>
     <t>العقل البشرى محاولة لفهم عصرى</t>
   </si>
   <si>
     <t>زيدان عبد الفتاح</t>
   </si>
   <si>
     <t>9789957225032</t>
   </si>
   <si>
     <t>العقل الفلسفى فى الاسلام</t>
   </si>
   <si>
     <t>977051151X</t>
   </si>
   <si>
     <t>العقل والزمن والاخر مدخل الى سيكولوجية الانتباه والادراك الانسانى</t>
   </si>
   <si>
     <t>د. عبد الهادى السيد عبده</t>
   </si>
   <si>
     <t>9789770537282</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>العقل والمادة</t>
   </si>
   <si>
     <t>ارفين شرودنجر</t>
   </si>
   <si>
     <t>9789777652254</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>العقل والوجود</t>
   </si>
   <si>
     <t>9789772937561</t>
   </si>
   <si>
     <t>العقيدة تتكون</t>
   </si>
   <si>
     <t>د. وليم فرج حنا</t>
   </si>
   <si>
     <t>9770502839</t>
@@ -989,53 +1025,50 @@
   <si>
     <t>60800000074</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>الله فى الفكر اليهودى</t>
   </si>
   <si>
     <t>د. محمد عبد الحميد</t>
   </si>
   <si>
     <t>9789774420085</t>
   </si>
   <si>
     <t>الله لا يرمى النرد</t>
   </si>
   <si>
     <t>محمود علام</t>
   </si>
   <si>
     <t>9789778201079</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>الله والانسان</t>
   </si>
   <si>
     <t>9789778712490</t>
   </si>
   <si>
     <t>المؤامرة الكبرى</t>
   </si>
   <si>
     <t>9789778800203</t>
   </si>
   <si>
     <t>الماركسية والاسلام</t>
   </si>
   <si>
     <t>الماسونية فى العالم العربى</t>
   </si>
   <si>
     <t>د. وائل ابراهيم الدسوقى يوسف</t>
   </si>
   <si>
     <t>9789770523100</t>
   </si>
   <si>
     <t>المبادئ الاساسية للفلسفة</t>
@@ -1400,53 +1433,50 @@
   <si>
     <t>تاملات فى الفلسفة الحديثة والمعاصرة   72</t>
   </si>
   <si>
     <t>د. محمد عبد الرحمن بيصار</t>
   </si>
   <si>
     <t>60800000029</t>
   </si>
   <si>
     <t>تاملات فى دنيا الله</t>
   </si>
   <si>
     <t xml:space="preserve">د. محمد الكومى </t>
   </si>
   <si>
     <t>9789770535196</t>
   </si>
   <si>
     <t>تاملات فى عذوبة الكون</t>
   </si>
   <si>
     <t>9789778800814</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>تاملات في دنيا الله</t>
   </si>
   <si>
     <t>9789778800197</t>
   </si>
   <si>
     <t>تجديد الفكر الاسلامى</t>
   </si>
   <si>
     <t>د. ابراهيم ابوالخشب</t>
   </si>
   <si>
     <t>977050099</t>
   </si>
   <si>
     <t>تجديد الفكر اللاهوتى الفلسفى</t>
   </si>
   <si>
     <t>تذوق الفن</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>تراجم حية لاعلام الفلسفة الغربية</t>
@@ -1679,50 +1709,56 @@
   <si>
     <t>9770504424</t>
   </si>
   <si>
     <t>رسالة فى اللاهوت و السياسة</t>
   </si>
   <si>
     <t>د. حسن حنفى</t>
   </si>
   <si>
     <t>60800000039</t>
   </si>
   <si>
     <t>رسالة نور لتطوير الفكر الاسلامى</t>
   </si>
   <si>
     <t>احمد شعبان محمد</t>
   </si>
   <si>
     <t xml:space="preserve">زكى نجيب محمود اراء وافكار  </t>
   </si>
   <si>
     <t>9770512818</t>
   </si>
   <si>
+    <t>زكى نجيب محمود شيخ الفلاسفة ورائد التنوير</t>
+  </si>
+  <si>
+    <t>9786333040746</t>
+  </si>
+  <si>
     <t>سارتر وأنا مسرحيه</t>
   </si>
   <si>
     <t>62500000078</t>
   </si>
   <si>
     <t>سقوط اليسار</t>
   </si>
   <si>
     <t>سواح في دنيا الله</t>
   </si>
   <si>
     <t>9789778800623</t>
   </si>
   <si>
     <t>شرح عيون الحكمة ج1</t>
   </si>
   <si>
     <t>د. احمد حجازى احمد السقا</t>
   </si>
   <si>
     <t>شرح عيون الحكمة ج2</t>
   </si>
   <si>
     <t>شرح عيون الحكمة ج3</t>
@@ -1763,50 +1799,56 @@
   <si>
     <t>ضوء فى الظل</t>
   </si>
   <si>
     <t>62500000087</t>
   </si>
   <si>
     <t>عالم النبات فى تفسير الاحلام</t>
   </si>
   <si>
     <t>د. عبد المنعم فهيم</t>
   </si>
   <si>
     <t>9770517143</t>
   </si>
   <si>
     <t>عبقرية التميز نظرية الاتزان وقيادة الذات</t>
   </si>
   <si>
     <t>أ. سهيل عواد</t>
   </si>
   <si>
     <t>9789770526972</t>
   </si>
   <si>
+    <t>عبقرية العقاد</t>
+  </si>
+  <si>
+    <t>9786333040715</t>
+  </si>
+  <si>
     <t>عصر نهاية الخصوصية</t>
   </si>
   <si>
     <t>اندرياس برنارد</t>
   </si>
   <si>
     <t>9789778211450</t>
   </si>
   <si>
     <t>علاقة الانسان بالملك والشيطان</t>
   </si>
   <si>
     <t>د. حبييب الله حسن احمد</t>
   </si>
   <si>
     <t>62700000096</t>
   </si>
   <si>
     <t>علم الجمال</t>
   </si>
   <si>
     <t>60800000042</t>
   </si>
   <si>
     <t>علم الجمال فى الفلسفة المعاصرة</t>
@@ -2225,50 +2267,59 @@
   <si>
     <t>كيف خلقنا الله ? سبحانه وتعالى</t>
   </si>
   <si>
     <t>د . مجدى عز الدين حنفى</t>
   </si>
   <si>
     <t>9770522473</t>
   </si>
   <si>
     <t>لاوتسى الكتاب المقدس فى الطريق والفضية</t>
   </si>
   <si>
     <t>لاوتسى</t>
   </si>
   <si>
     <t>9789773509378</t>
   </si>
   <si>
     <t>لغز الحياة</t>
   </si>
   <si>
     <t>9789778712421</t>
   </si>
   <si>
+    <t>لماذا تعيش النساء عمرا اطول من الرجال</t>
+  </si>
+  <si>
+    <t>خالد شوقى</t>
+  </si>
+  <si>
+    <t>9789777785495</t>
+  </si>
+  <si>
     <t>لماذا رفضت الماركسية</t>
   </si>
   <si>
     <t>لون العاطفة</t>
   </si>
   <si>
     <t>9771744178</t>
   </si>
   <si>
     <t>ما معنى التفكيك</t>
   </si>
   <si>
     <t>ماذا وراء بوابة الموت</t>
   </si>
   <si>
     <t>9789778800173</t>
   </si>
   <si>
     <t>مباحث فى المعرفة فى الفكر الاسلامى</t>
   </si>
   <si>
     <t>د. محمود ماضى</t>
   </si>
   <si>
     <t>9770509066</t>
@@ -2577,53 +2628,50 @@
     <t>نسوية من اجل الـ 99%</t>
   </si>
   <si>
     <t>نانسى فريوز - تشينزيا اروتزا - تثى باتاتشاريا</t>
   </si>
   <si>
     <t>9789778211368</t>
   </si>
   <si>
     <t>نصوص مختارة من الفلسفة الاسلامية</t>
   </si>
   <si>
     <t>د. محمود قاسم</t>
   </si>
   <si>
     <t>60800000099</t>
   </si>
   <si>
     <t>نظرة علي الفلسفة البوذية في الصين</t>
   </si>
   <si>
     <t>تشوجيام ترونجبا</t>
   </si>
   <si>
     <t>9789778970388</t>
-  </si>
-[...1 lines deleted...]
-    <t>26</t>
   </si>
   <si>
     <t xml:space="preserve">نظرية السعادة عند فلاسفة الاسلام </t>
   </si>
   <si>
     <t>9770510726</t>
   </si>
   <si>
     <t>نقد ابن الطراوة لابى على الفارسى دراسة نحوية</t>
   </si>
   <si>
     <t>د. صفاء فتحى السعيد</t>
   </si>
   <si>
     <t>9789779303628</t>
   </si>
   <si>
     <t>نقد الفنون من الكلاسيكية الى عصر ما بعد الحداثة</t>
   </si>
   <si>
     <t>62400000136</t>
   </si>
   <si>
     <t>نماذج من الفلسفة  المسيحية</t>
   </si>
@@ -3052,51 +3100,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F322"/>
+  <dimension ref="A1:F328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3190,6252 +3238,6372 @@
       </c>
       <c r="D6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D9" s="0"/>
+        <v>39</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="E9" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D11" s="0"/>
       <c r="E11" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D16" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>64</v>
+      </c>
       <c r="E16" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" s="0" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C31" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>113</v>
+      </c>
       <c r="D31" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="C33" s="0"/>
       <c r="D33" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>68</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C39" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>144</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>14</v>
+        <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>10</v>
+        <v>163</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>162</v>
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>189</v>
+        <v>23</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D54" s="0"/>
+        <v>193</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>194</v>
+      </c>
       <c r="E54" s="0" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>89</v>
+        <v>198</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>147</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>13</v>
+        <v>202</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>202</v>
+        <v>146</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D58" s="0"/>
+        <v>206</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>207</v>
+      </c>
       <c r="E58" s="0" t="s">
-        <v>204</v>
+        <v>98</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D59" s="0"/>
+        <v>209</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="E59" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>38</v>
+        <v>213</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>41</v>
+        <v>215</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>220</v>
+        <v>193</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>221</v>
+        <v>13</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>29</v>
+        <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>16</v>
+        <v>236</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>147</v>
+        <v>34</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="C72" s="0"/>
+        <v>244</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="D72" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>29</v>
+        <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="C75" s="0"/>
       <c r="D75" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>252</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D76" s="0"/>
+        <v>256</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>257</v>
+      </c>
       <c r="E76" s="0" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>162</v>
+        <v>264</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>29</v>
+        <v>171</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>13</v>
+        <v>276</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>277</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>279</v>
+      </c>
       <c r="E83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>281</v>
+        <v>34</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>29</v>
+        <v>287</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>285</v>
-[...6 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="C86" s="0"/>
+      <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>218</v>
+        <v>13</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>24</v>
+        <v>289</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>167</v>
+        <v>291</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>19</v>
+        <v>293</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>94</v>
+        <v>303</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>286</v>
+        <v>306</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>28</v>
+        <v>252</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>268</v>
+        <v>51</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>135</v>
+        <v>309</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>311</v>
+        <v>33</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>313</v>
+        <v>144</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>13</v>
+        <v>317</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>316</v>
+        <v>47</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>318</v>
+        <v>72</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>74</v>
+        <v>323</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>325</v>
+        <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>38</v>
+        <v>328</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>63</v>
+        <v>330</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>38</v>
+        <v>332</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D102" s="0"/>
+        <v>335</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>336</v>
+      </c>
       <c r="E102" s="0" t="s">
-        <v>60</v>
+        <v>187</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>332</v>
+        <v>47</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>335</v>
+        <v>47</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>190</v>
+        <v>101</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>339</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>223</v>
+        <v>343</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>158</v>
+        <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>345</v>
+        <v>13</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>14</v>
+        <v>203</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>347</v>
+        <v>298</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>318</v>
+        <v>10</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>19</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>350</v>
+        <v>236</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>197</v>
+        <v>355</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>185</v>
+        <v>356</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>354</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>283</v>
+        <v>358</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D113" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="E113" s="0" t="s">
-        <v>345</v>
+        <v>198</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>19</v>
+        <v>365</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>362</v>
+        <v>295</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-      <c r="D117" s="0"/>
+        <v>372</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>374</v>
+      </c>
       <c r="E117" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>377</v>
-[...6 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="C120" s="0"/>
+      <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>19</v>
+        <v>153</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>386</v>
+        <v>217</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>240</v>
+        <v>115</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>393</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>38</v>
+        <v>395</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>63</v>
+        <v>397</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>94</v>
+        <v>399</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>26</v>
+        <v>402</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>144</v>
+        <v>404</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>403</v>
+        <v>103</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>405</v>
+        <v>13</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>407</v>
+        <v>31</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>14</v>
+        <v>153</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>410</v>
+        <v>47</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D132" s="0"/>
+        <v>414</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>415</v>
+      </c>
       <c r="E132" s="0" t="s">
-        <v>74</v>
+        <v>416</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>252</v>
+        <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>16</v>
+        <v>421</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>419</v>
+        <v>47</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>218</v>
+        <v>50</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>190</v>
+        <v>264</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>424</v>
+        <v>16</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>294</v>
+        <v>432</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>430</v>
+        <v>231</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>130</v>
+        <v>203</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>144</v>
+        <v>34</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>435</v>
+        <v>176</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>438</v>
+        <v>306</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>113</v>
+        <v>441</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="C144" s="0"/>
+        <v>445</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>446</v>
+      </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>443</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>167</v>
+        <v>449</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C147" s="0"/>
-      <c r="D147" s="0"/>
+      <c r="D147" s="0" t="s">
+        <v>453</v>
+      </c>
       <c r="E147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>42</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>450</v>
+        <v>176</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>94</v>
+        <v>457</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>454</v>
-[...6 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="C150" s="0"/>
+      <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>311</v>
+        <v>13</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>414</v>
+        <v>103</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>462</v>
+        <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>38</v>
+        <v>466</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>41</v>
+        <v>323</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D155" s="0"/>
+        <v>425</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>472</v>
+      </c>
       <c r="E155" s="0" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>117</v>
+        <v>191</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="D156" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>474</v>
+      </c>
       <c r="E156" s="0" t="s">
-        <v>470</v>
+        <v>50</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>339</v>
+        <v>51</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>477</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>236</v>
+        <v>480</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>479</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="C161" s="0"/>
+        <v>484</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>298</v>
+      </c>
       <c r="D161" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>462</v>
+        <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>176</v>
+        <v>487</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>339</v>
+        <v>489</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>372</v>
+        <v>491</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>144</v>
+        <v>29</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>489</v>
-[...3 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="C164" s="0"/>
       <c r="D164" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>491</v>
+        <v>87</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>19</v>
+        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>72</v>
+        <v>383</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>19</v>
+        <v>153</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>446</v>
+        <v>298</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>13</v>
+        <v>501</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>144</v>
+        <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>499</v>
+        <v>176</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>339</v>
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="D169" s="0"/>
+        <v>81</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>505</v>
+      </c>
       <c r="E169" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="D170" s="0"/>
+        <v>457</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>507</v>
+      </c>
       <c r="E170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>197</v>
+        <v>510</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>13</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="C172" s="0"/>
+        <v>511</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>512</v>
+      </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>512</v>
+        <v>210</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>513</v>
-[...6 lines deleted...]
-      </c>
+        <v>517</v>
+      </c>
+      <c r="C175" s="0"/>
+      <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>515</v>
+        <v>34</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>522</v>
+        <v>457</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>524</v>
+        <v>13</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>14</v>
+        <v>525</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>256</v>
+        <v>148</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>462</v>
+        <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>190</v>
+        <v>19</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>254</v>
+        <v>534</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>197</v>
+        <v>536</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>38</v>
+        <v>538</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>63</v>
+        <v>187</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>14</v>
+        <v>203</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>13</v>
+        <v>266</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>38</v>
+        <v>282</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>540</v>
+        <v>210</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="C186" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="D186" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>240</v>
+        <v>72</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="C189" s="0"/>
       <c r="D189" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="D190" s="0"/>
+        <v>554</v>
+      </c>
+      <c r="D190" s="0" t="s">
+        <v>555</v>
+      </c>
       <c r="E190" s="0" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>220</v>
+        <v>559</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>38</v>
+        <v>562</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>41</v>
+        <v>215</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>561</v>
+        <v>21</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>197</v>
+        <v>566</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>14</v>
+        <v>156</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>561</v>
+        <v>233</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>197</v>
+        <v>568</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>561</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>565</v>
+        <v>47</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>218</v>
+        <v>50</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>162</v>
+        <v>101</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>569</v>
+        <v>210</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>570</v>
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D200" s="0"/>
+        <v>573</v>
+      </c>
+      <c r="D200" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="E200" s="0" t="s">
-        <v>345</v>
+        <v>13</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>573</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>574</v>
+        <v>210</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>31</v>
+        <v>577</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>46</v>
+        <v>231</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>204</v>
+        <v>50</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>14</v>
+        <v>582</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>305</v>
+        <v>356</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>587</v>
+        <v>36</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>297</v>
+        <v>590</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>519</v>
+        <v>593</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>13</v>
+        <v>317</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>125</v>
+        <v>598</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>147</v>
+        <v>29</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>100</v>
+        <v>601</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>386</v>
+        <v>13</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>600</v>
+        <v>309</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>603</v>
+        <v>529</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>147</v>
+        <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>606</v>
+        <v>278</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>609</v>
+        <v>134</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>611</v>
+        <v>156</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B216" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D216" s="0" t="s">
         <v>612</v>
       </c>
-      <c r="C216" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E216" s="0" t="s">
-        <v>39</v>
+        <v>397</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C217" s="0" t="s">
         <v>614</v>
       </c>
-      <c r="C217" s="0"/>
-      <c r="D217" s="0"/>
+      <c r="D217" s="0" t="s">
+        <v>615</v>
+      </c>
       <c r="E217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="C218" s="0"/>
+        <v>616</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>617</v>
+      </c>
       <c r="D218" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>617</v>
+        <v>156</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>29</v>
+        <v>625</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>625</v>
+        <v>509</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>430</v>
+        <v>48</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>627</v>
+        <v>34</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>628</v>
       </c>
-      <c r="C222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C222" s="0"/>
+      <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>630</v>
+        <v>13</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B223" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="C223" s="0"/>
+      <c r="D223" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F223" s="0" t="s">
         <v>631</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B224" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="D224" s="0" t="s">
         <v>634</v>
       </c>
-      <c r="C224" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E224" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>14</v>
+        <v>156</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B225" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="D225" s="0" t="s">
         <v>637</v>
       </c>
-      <c r="C225" s="0"/>
-[...2 lines deleted...]
-      </c>
       <c r="E225" s="0" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>130</v>
+        <v>34</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="C226" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="C226" s="0" t="s">
+      <c r="D226" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="D226" s="0" t="s">
+      <c r="E226" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="F226" s="0" t="s">
         <v>641</v>
-      </c>
-[...4 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B227" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D227" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="C227" s="0" t="s">
+      <c r="E227" s="0" t="s">
         <v>644</v>
       </c>
-      <c r="D227" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F227" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B228" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="C228" s="0" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>13</v>
+        <v>222</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>648</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>649</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>651</v>
+        <v>13</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="C230" s="0"/>
+      <c r="D230" s="0" t="s">
         <v>652</v>
       </c>
-      <c r="C230" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>24</v>
+        <v>139</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="D231" s="0" t="s">
         <v>655</v>
       </c>
-      <c r="C231" s="0" t="s">
+      <c r="E231" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F231" s="0" t="s">
         <v>656</v>
-      </c>
-[...7 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="C232" s="0" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>660</v>
       </c>
       <c r="C233" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="D233" s="0" t="s">
         <v>661</v>
       </c>
-      <c r="D233" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E233" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="C234" s="0" t="s">
         <v>663</v>
       </c>
-      <c r="C234" s="0" t="s">
+      <c r="D234" s="0" t="s">
         <v>664</v>
       </c>
-      <c r="D234" s="0" t="s">
+      <c r="E234" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>666</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>38</v>
+        <v>667</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>672</v>
+        <v>529</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>674</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>675</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>677</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>678</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>158</v>
+        <v>29</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>680</v>
       </c>
-      <c r="C240" s="0"/>
+      <c r="C240" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="D240" s="0" t="s">
         <v>681</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>682</v>
+        <v>51</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="C241" s="0" t="s">
         <v>683</v>
       </c>
-      <c r="C241" s="0" t="s">
+      <c r="D241" s="0" t="s">
         <v>684</v>
       </c>
-      <c r="D241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E241" s="0" t="s">
-        <v>686</v>
+        <v>13</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="D242" s="0" t="s">
         <v>687</v>
       </c>
-      <c r="C242" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>268</v>
+        <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>688</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>286</v>
+        <v>689</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>430</v>
+        <v>23</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>693</v>
-[...1 lines deleted...]
-      <c r="C245" s="0" t="s">
         <v>694</v>
       </c>
+      <c r="C245" s="0"/>
       <c r="D245" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>14</v>
+        <v>696</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>696</v>
-[...1 lines deleted...]
-      <c r="C246" s="0"/>
+        <v>697</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>698</v>
+      </c>
       <c r="D246" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>13</v>
+        <v>700</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>699</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>24</v>
+        <v>280</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>702</v>
+        <v>298</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>704</v>
+        <v>252</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C249" s="0" t="s">
         <v>705</v>
       </c>
-      <c r="C249" s="0" t="s">
+      <c r="D249" s="0" t="s">
         <v>706</v>
       </c>
-      <c r="D249" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="0" t="s">
-        <v>18</v>
+        <v>441</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="C250" s="0" t="s">
         <v>708</v>
       </c>
-      <c r="C250" s="0" t="s">
+      <c r="D250" s="0" t="s">
         <v>709</v>
       </c>
-      <c r="D250" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="0" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>711</v>
+        <v>14</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>712</v>
-[...3 lines deleted...]
-      </c>
+        <v>710</v>
+      </c>
+      <c r="C251" s="0"/>
       <c r="D251" s="0" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>479</v>
+        <v>34</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>617</v>
+        <v>29</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>718</v>
       </c>
-      <c r="C253" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F253" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="D254" s="0" t="s">
         <v>721</v>
       </c>
-      <c r="C254" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E254" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>724</v>
+        <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="D255" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E255" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F255" s="0" t="s">
         <v>725</v>
-      </c>
-[...10 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="D256" s="0" t="s">
         <v>728</v>
       </c>
-      <c r="C256" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>19</v>
+        <v>489</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>729</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>730</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>14</v>
+        <v>631</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>732</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>733</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>735</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>38</v>
+        <v>736</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>64</v>
+        <v>738</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D260" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="D260" s="0" t="s">
+        <v>741</v>
+      </c>
       <c r="E260" s="0" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>19</v>
+        <v>489</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>339</v>
+        <v>19</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-      <c r="D262" s="0"/>
+        <v>743</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="D262" s="0" t="s">
+        <v>745</v>
+      </c>
       <c r="E262" s="0" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>38</v>
+        <v>747</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>41</v>
+        <v>252</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>744</v>
+        <v>47</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>189</v>
+        <v>23</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="C266" s="0"/>
+        <v>754</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>751</v>
+        <v>134</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>753</v>
+        <v>28</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>14</v>
+        <v>350</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>754</v>
-[...6 lines deleted...]
-      </c>
+        <v>757</v>
+      </c>
+      <c r="C268" s="0"/>
+      <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>756</v>
+        <v>13</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>757</v>
+        <v>203</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>758</v>
       </c>
       <c r="C269" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D269" s="0" t="s">
         <v>759</v>
       </c>
-      <c r="D269" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" s="0" t="s">
-        <v>227</v>
+        <v>50</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="C270" s="0" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>762</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>763</v>
+        <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="C271" s="0" t="s">
         <v>764</v>
       </c>
-      <c r="C271" s="0" t="s">
+      <c r="D271" s="0" t="s">
         <v>765</v>
       </c>
-      <c r="D271" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="0" t="s">
-        <v>13</v>
+        <v>202</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>767</v>
-[...6 lines deleted...]
-      </c>
+        <v>766</v>
+      </c>
+      <c r="C272" s="0"/>
+      <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B273" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="C273" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B274" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="C274" s="0" t="s">
         <v>772</v>
       </c>
-      <c r="C274" s="0" t="s">
+      <c r="D274" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>773</v>
       </c>
-      <c r="D274" s="0"/>
-[...2 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>24</v>
+        <v>774</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>481</v>
+        <v>776</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>13</v>
+        <v>240</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>41</v>
+        <v>146</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>339</v>
+        <v>780</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>223</v>
+        <v>782</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>544</v>
+        <v>785</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>14</v>
+        <v>153</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>13</v>
+        <v>397</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>790</v>
+      </c>
+      <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>85</v>
+        <v>665</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>788</v>
+        <v>491</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>790</v>
+        <v>139</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>792</v>
+        <v>268</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>197</v>
+        <v>794</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>264</v>
+        <v>50</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>29</v>
+        <v>350</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>794</v>
+        <v>236</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>130</v>
+        <v>101</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>796</v>
-[...2 lines deleted...]
-      <c r="D284" s="0"/>
+        <v>797</v>
+      </c>
+      <c r="C284" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="D284" s="0" t="s">
+        <v>798</v>
+      </c>
       <c r="E284" s="0" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>757</v>
+        <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>798</v>
+        <v>103</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>430</v>
+        <v>13</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>384</v>
+        <v>805</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>805</v>
+        <v>187</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>14</v>
+        <v>807</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="D288" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="D288" s="0" t="s">
+        <v>210</v>
+      </c>
       <c r="E288" s="0" t="s">
-        <v>28</v>
+        <v>276</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>339</v>
+        <v>34</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>811</v>
+        <v>139</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="C290" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="D290" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C290" s="0"/>
+      <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>19</v>
+        <v>774</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="C291" s="0" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>816</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>13</v>
+        <v>441</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>817</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>818</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>819</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>268</v>
+        <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>820</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>821</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>74</v>
+        <v>822</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>822</v>
-[...3 lines deleted...]
-      </c>
+        <v>824</v>
+      </c>
+      <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>19</v>
+        <v>350</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>117</v>
+        <v>828</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="D296" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="D296" s="0" t="s">
+        <v>831</v>
+      </c>
       <c r="E296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>831</v>
+        <v>13</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>499</v>
+        <v>842</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      </c>
+        <v>845</v>
+      </c>
+      <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>190</v>
+        <v>73</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>844</v>
+        <v>547</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>240</v>
+        <v>848</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>850</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D305" s="0"/>
       <c r="E305" s="0" t="s">
-        <v>264</v>
+        <v>83</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>855</v>
+        <v>139</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>16</v>
+        <v>509</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>386</v>
+        <v>48</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>858</v>
       </c>
       <c r="C308" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="D308" s="0" t="s">
         <v>859</v>
       </c>
-      <c r="D308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="0" t="s">
-        <v>218</v>
+        <v>13</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="C309" s="0" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>862</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>686</v>
+        <v>252</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>117</v>
+        <v>34</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>863</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>549</v>
+        <v>864</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>190</v>
+        <v>19</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>345</v>
+        <v>276</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>785</v>
+        <v>870</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>871</v>
+        <v>16</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>178</v>
+        <v>397</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>325</v>
+        <v>34</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>470</v>
+        <v>231</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>877</v>
+        <v>134</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>13</v>
+        <v>700</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>879</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>881</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>882</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>884</v>
       </c>
       <c r="C318" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="D318" s="0" t="s">
         <v>885</v>
       </c>
-      <c r="D318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E318" s="0" t="s">
-        <v>185</v>
+        <v>13</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B319" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="C319" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C319" s="0" t="s">
+      <c r="D319" s="0" t="s">
         <v>888</v>
       </c>
-      <c r="D319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E319" s="0" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B320" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="C320" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="C320" s="0" t="s">
+      <c r="D320" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="D320" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E320" s="0" t="s">
-        <v>178</v>
+        <v>480</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B321" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="C321" s="0" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>895</v>
       </c>
       <c r="C322" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="D322" s="0" t="s">
         <v>896</v>
       </c>
-      <c r="D322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E322" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>29</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F324" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
+      <c r="A325" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="D325" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="E325" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F325" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="D326" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E326" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="F326" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="D327" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
+      <c r="A328" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B328" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="D328" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="E328" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="F328" s="0" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">