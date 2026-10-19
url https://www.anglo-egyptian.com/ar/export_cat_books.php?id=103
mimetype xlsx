--- v0 (2026-08-16)
+++ v1 (2026-10-19)
@@ -149,108 +149,108 @@
   <si>
     <t>REGULATORY MECHANISMS IN INSECT FEEDING  95</t>
   </si>
   <si>
     <t>Boer</t>
   </si>
   <si>
     <t>9780412031410</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>41.3</t>
   </si>
   <si>
     <t>Regulatory Mechanisms In Insect Feeding  95</t>
   </si>
   <si>
     <t>412031418</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
+    <t>The Biology Of Blood-sucking In Insects</t>
+  </si>
+  <si>
+    <t>Lehane</t>
+  </si>
+  <si>
+    <t>521543959</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
     <t>THE BIOLOGY OF BLOOD-SUCKING IN INSECTS</t>
   </si>
   <si>
-    <t>Lehane</t>
-[...1 lines deleted...]
-  <si>
     <t>9780521543958</t>
   </si>
   <si>
     <t>65.1</t>
   </si>
   <si>
-    <t>The Biology Of Blood-sucking In Insects</t>
-[...7 lines deleted...]
-  <si>
     <t>THE BUTTERFLIES OF KENYA &amp; THEIR NATURAL HISTORY</t>
   </si>
   <si>
     <t>Larsen</t>
   </si>
   <si>
     <t>12500000025</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
+    <t>The Ecology Of Agricultural Pests Biochemical Approaches  96</t>
+  </si>
+  <si>
+    <t>Liddell</t>
+  </si>
+  <si>
+    <t>412621908</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
     <t>THE ECOLOGY OF AGRICULTURAL PESTS BIOCHEMICAL APPROACHES  96</t>
   </si>
   <si>
-    <t>Liddell</t>
-[...1 lines deleted...]
-  <si>
     <t>9780412621901</t>
   </si>
   <si>
-    <t>1996</t>
-[...1 lines deleted...]
-  <si>
     <t>53.5</t>
-  </si>
-[...7 lines deleted...]
-    <t>53</t>
   </si>
   <si>
     <t>THE EVOLUTION OF MATING SYSTEMS IN INSECTS &amp; ARACHNIDS  97</t>
   </si>
   <si>
     <t>Crespi</t>
   </si>
   <si>
     <t>9780521589765</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>THE PHYSIOLOGY OF INSECT METAMORPHOSIS</t>
   </si>
   <si>
     <t>Wigglesworth.</t>
   </si>
   <si>
     <t>9781107502376</t>
   </si>
   <si>
     <t>2015</t>
   </si>