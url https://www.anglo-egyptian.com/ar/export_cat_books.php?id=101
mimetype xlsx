--- v0 (2026-08-01)
+++ v1 (2026-08-01)
@@ -560,104 +560,104 @@
   <si>
     <t>9789351112365</t>
   </si>
   <si>
     <t>Axiomatic Design &amp; Fabrication Of Composite Structures</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>9780195178777</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>BASIC DIGITAL ELECTRONICS</t>
   </si>
   <si>
     <t>Bhatia</t>
   </si>
   <si>
     <t>9788131804247</t>
   </si>
   <si>
+    <t>BASIC ELECTRICAL AND ELECTRONICS ENGINEERING</t>
+  </si>
+  <si>
+    <t>9789381159255-0465</t>
+  </si>
+  <si>
+    <t>27.9</t>
+  </si>
+  <si>
     <t>Basic Electrical and Electronics Engineering</t>
   </si>
   <si>
     <t>9789350141595</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>BASIC ELECTRICAL AND ELECTRONICS ENGINEERING</t>
+    <t>9789381159255</t>
   </si>
   <si>
     <t>9789350143315</t>
   </si>
   <si>
-    <t>9789381159255</t>
-[...5 lines deleted...]
-    <t>27.9</t>
+    <t>Basic Electrical Engineering</t>
+  </si>
+  <si>
+    <t>Kulshretha</t>
+  </si>
+  <si>
+    <t>9789353167219</t>
+  </si>
+  <si>
+    <t>Basic ElectricaL Engineering</t>
+  </si>
+  <si>
+    <t>9789350146712</t>
+  </si>
+  <si>
+    <t>27</t>
   </si>
   <si>
     <t>BASIC ELECTRICAL ENGINEERING</t>
   </si>
   <si>
     <t>Kothari</t>
   </si>
   <si>
     <t>9789353165727</t>
   </si>
   <si>
     <t>29.8</t>
   </si>
   <si>
-    <t>Basic ElectricaL Engineering</t>
-[...16 lines deleted...]
-  <si>
     <t>BASIC ELECTRICAL INSALLATION WORK</t>
   </si>
   <si>
     <t>Linsley</t>
   </si>
   <si>
     <t>9781138848849</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>BASIC ELECTRICAL&amp;ELECTRONICS ENGINEERING  2016</t>
   </si>
   <si>
     <t>9789384726072</t>
   </si>
   <si>
     <t>Basic Electronics</t>
   </si>
   <si>
     <t>9788190691949</t>
   </si>
   <si>
     <t>BASIC ELECTRONICS ENGINEERING</t>
@@ -785,131 +785,131 @@
   <si>
     <t>77.5</t>
   </si>
   <si>
     <t>CMOS CIRCUIT DESIGN, LAYOUT, &amp; SIMULATION</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>14500000232</t>
   </si>
   <si>
     <t>COMMUNICATION IN THE INFORMATION SOCIETY</t>
   </si>
   <si>
     <t>9789380929255</t>
   </si>
   <si>
     <t>79.75</t>
   </si>
   <si>
     <t>Communication Systems</t>
   </si>
   <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>COMMUNICATION SYSTEMS</t>
+  </si>
+  <si>
+    <t>9789352740949</t>
+  </si>
+  <si>
     <t>9789350143599</t>
   </si>
   <si>
-    <t>24</t>
-[...7 lines deleted...]
-  <si>
     <t>COMPUTER AIDED DESIGN OF ELECTRICAL MACHINES</t>
   </si>
   <si>
     <t>Maurya</t>
   </si>
   <si>
     <t>9789350145258</t>
   </si>
   <si>
     <t>CONCEPTS OF FACTS FLEXIBLE AC TRANSMISSION SYSTEM</t>
   </si>
   <si>
     <t>Suresh</t>
   </si>
   <si>
     <t>9789384872298</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Control Engineering Theory and Applications</t>
   </si>
   <si>
     <t>Alam</t>
   </si>
   <si>
     <t>9781032277349</t>
   </si>
   <si>
     <t>Control System Engineering</t>
   </si>
   <si>
     <t>Satyanarayana</t>
   </si>
   <si>
     <t>9789385998324</t>
   </si>
   <si>
     <t>Control Systems</t>
   </si>
   <si>
+    <t>Mondal</t>
+  </si>
+  <si>
+    <t>9780070671300</t>
+  </si>
+  <si>
     <t>MEHER</t>
   </si>
   <si>
     <t>9789350145845</t>
   </si>
   <si>
     <t>9.6</t>
   </si>
   <si>
     <t>CONTROL SYSTEMS</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>9788131533581</t>
   </si>
   <si>
     <t>29.9</t>
   </si>
   <si>
-    <t>Mondal</t>
-[...4 lines deleted...]
-  <si>
     <t>CULTURE TECHNOLOGY &amp; CREATIVITY IN THE LATE TWENTIETH CENTURY  94</t>
   </si>
   <si>
     <t>Hayward</t>
   </si>
   <si>
     <t>861962664</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>10.15</t>
   </si>
   <si>
     <t>Data Analysis in Medicine and Health using R</t>
   </si>
   <si>
     <t>HANIS</t>
   </si>
   <si>
     <t>9781032284149</t>
   </si>
   <si>
     <t>DATA COMMUNICATION NETWORKS</t>
@@ -998,95 +998,95 @@
   <si>
     <t>DIGITAL DESIGN</t>
   </si>
   <si>
     <t>Harting</t>
   </si>
   <si>
     <t>9780521199506</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>DIGITAL DESIGN AND COMPUTER ORGANISATION</t>
   </si>
   <si>
     <t>Gill</t>
   </si>
   <si>
     <t>9788131803455</t>
   </si>
   <si>
     <t>DIGITAL ELECTRONICS</t>
   </si>
   <si>
+    <t>Sehrawat</t>
+  </si>
+  <si>
+    <t>9789350143384</t>
+  </si>
+  <si>
+    <t>Digital Electronics</t>
+  </si>
+  <si>
+    <t>9788185749600</t>
+  </si>
+  <si>
     <t>9789382252191</t>
   </si>
   <si>
-    <t>Digital Electronics</t>
-[...10 lines deleted...]
-  <si>
     <t>Digital Electronics: Principles And Applications</t>
   </si>
   <si>
     <t>9780070153820</t>
   </si>
   <si>
     <t>DIGITAL FILTERS</t>
   </si>
   <si>
     <t>Hamming</t>
   </si>
   <si>
     <t>9780486650883</t>
   </si>
   <si>
+    <t>Digital Image Processing</t>
+  </si>
+  <si>
+    <t>9788131805244</t>
+  </si>
+  <si>
     <t>DIGITAL IMAGE PROCESSING</t>
   </si>
   <si>
     <t>Veerakumar</t>
   </si>
   <si>
     <t>9780070144798</t>
   </si>
   <si>
-    <t>Digital Image Processing</t>
-[...4 lines deleted...]
-  <si>
     <t>SHINDE</t>
   </si>
   <si>
     <t>9789350146453</t>
   </si>
   <si>
     <t>17.7</t>
   </si>
   <si>
     <t>DIGITAL IMAGE PROCESSING FOR OPHTHALMOLOGY DETECTION &amp; MODELING OF RETINAL VASCULAR ARCHITECTURE</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>9781627054300</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>DIGITAL POWER SYSTEM PROTECTION</t>
   </si>
   <si>
     <t>Bhide</t>
@@ -1097,98 +1097,98 @@
   <si>
     <t>DIGITAL PRINCIPLES AND LOGIC DESIGN TECHNIQUES  2016</t>
   </si>
   <si>
     <t>Manna</t>
   </si>
   <si>
     <t>9788131806210</t>
   </si>
   <si>
     <t>DIGITAL PRINCIPLES FOUNDATION OF CIRCUIT DESIGN AND APPLICATION</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9788122417593</t>
   </si>
   <si>
     <t>11.7</t>
   </si>
   <si>
     <t>Digital Signal Processing</t>
   </si>
   <si>
+    <t>Dura</t>
+  </si>
+  <si>
+    <t>9788131806548</t>
+  </si>
+  <si>
+    <t>SALIVAHANAN</t>
+  </si>
+  <si>
+    <t>9789353167424</t>
+  </si>
+  <si>
+    <t>9789350144008</t>
+  </si>
+  <si>
     <t>Chen</t>
   </si>
   <si>
     <t>9780195136388</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>DIGITAL SIGNAL PROCESSING</t>
   </si>
   <si>
     <t>Cavicchi</t>
   </si>
   <si>
     <t>9788126521098</t>
   </si>
   <si>
-    <t>9789350144008</t>
-[...1 lines deleted...]
-  <si>
     <t>Gnanapriya</t>
   </si>
   <si>
     <t>9780070669246</t>
   </si>
   <si>
     <t>D.kalaiyarasi</t>
   </si>
   <si>
     <t>9789380618388</t>
   </si>
   <si>
     <t>9789386858238</t>
   </si>
   <si>
-    <t>SALIVAHANAN</t>
-[...10 lines deleted...]
-  <si>
     <t>DIGITAL SIGNAL PROCESSING   *</t>
   </si>
   <si>
     <t>Tan</t>
   </si>
   <si>
     <t>9780124158931</t>
   </si>
   <si>
     <t>Digital Signal Processing A Computer-based Aproach</t>
   </si>
   <si>
     <t>Mitra</t>
   </si>
   <si>
     <t>9781259098581</t>
   </si>
   <si>
     <t>DIGITAL SIGNAL PROCESSING FUNDAMENTALS</t>
   </si>
   <si>
     <t>9788170088059</t>
   </si>
   <si>
     <t>23.5</t>
@@ -1469,116 +1469,116 @@
   <si>
     <t>77.7</t>
   </si>
   <si>
     <t>ELECTROMAGNETIC FIELD</t>
   </si>
   <si>
     <t>ARUN</t>
   </si>
   <si>
     <t>9789385462627</t>
   </si>
   <si>
     <t>Electromagnetic Field and Waves</t>
   </si>
   <si>
     <t>9789387788572</t>
   </si>
   <si>
     <t>Electromagnetic Field Theory</t>
   </si>
   <si>
     <t>9789353162573</t>
   </si>
   <si>
+    <t>Electromagnetic Field Theory A Collection Of Problems</t>
+  </si>
+  <si>
+    <t>Gerd</t>
+  </si>
+  <si>
+    <t>9783834817112</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>ELECTROMAGNETIC FIELD THEORY A COLLECTION OF PROBLEMS</t>
   </si>
   <si>
-    <t>Gerd</t>
-[...4 lines deleted...]
-  <si>
     <t>37.5</t>
   </si>
   <si>
-    <t>Electromagnetic Field Theory A Collection Of Problems</t>
-[...4 lines deleted...]
-  <si>
     <t>Electromagnetic Fields</t>
   </si>
   <si>
     <t>Subasri</t>
   </si>
   <si>
     <t>9788122420166</t>
   </si>
   <si>
     <t>Electromagnetic Fields &amp; Waves In Fractional Space</t>
   </si>
   <si>
     <t>Zubair</t>
   </si>
   <si>
     <t>9783642253577</t>
   </si>
   <si>
     <t>Electromagnetic Radiation:variational Methods, Waveguides,</t>
   </si>
   <si>
     <t>Milton</t>
   </si>
   <si>
     <t>9783540293040</t>
   </si>
   <si>
     <t>Electromagnetic Theory</t>
   </si>
   <si>
     <t>Basu</t>
   </si>
   <si>
     <t>9789380156781</t>
   </si>
   <si>
+    <t>Electromagnetic Waves</t>
+  </si>
+  <si>
+    <t>Someda</t>
+  </si>
+  <si>
+    <t>9780849395895</t>
+  </si>
+  <si>
     <t>ELECTROMAGNETIC WAVES</t>
   </si>
   <si>
-    <t>Someda</t>
-[...7 lines deleted...]
-  <si>
     <t>Electromagnetic Waves &amp; Radiating Systems</t>
   </si>
   <si>
     <t>Bakshi</t>
   </si>
   <si>
     <t>9788184311563</t>
   </si>
   <si>
     <t>ELECTROMAGNETIC WAVES &amp; RADIATING SYSTEMS</t>
   </si>
   <si>
     <t>24.05</t>
   </si>
   <si>
     <t>Electromagnetic Waves &amp; Transmission Lines</t>
   </si>
   <si>
     <t>9788189411855</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ELECTROMAGNETICS</t>
@@ -1691,62 +1691,62 @@
   <si>
     <t>9788179922569</t>
   </si>
   <si>
     <t>ELECTRONIC COMPONENTS</t>
   </si>
   <si>
     <t>9788131807149</t>
   </si>
   <si>
     <t>Electronic Concepts An Int</t>
   </si>
   <si>
     <t>Krenz</t>
   </si>
   <si>
     <t>9780521662826</t>
   </si>
   <si>
     <t>Electronic Devices &amp; Circuits</t>
   </si>
   <si>
     <t>9780070660496</t>
   </si>
   <si>
+    <t>ELECTRONIC DEVICES AND CIRCUITS</t>
+  </si>
+  <si>
+    <t>9788120348448</t>
+  </si>
+  <si>
     <t xml:space="preserve">Electronic Devices and Circuits </t>
   </si>
   <si>
     <t>9789350143148</t>
   </si>
   <si>
-    <t>ELECTRONIC DEVICES AND CIRCUITS</t>
-[...4 lines deleted...]
-  <si>
     <t>ELECTRONIC DEVICES AND CIRCUITS VOL3</t>
   </si>
   <si>
     <t>Anand</t>
   </si>
   <si>
     <t>9789350143995</t>
   </si>
   <si>
     <t>Electronic Instrumentation And Measurements</t>
   </si>
   <si>
     <t>KALSI</t>
   </si>
   <si>
     <t>9789353162511</t>
   </si>
   <si>
     <t>Electronic Measurement and Instrumentation</t>
   </si>
   <si>
     <t>9789386768131</t>
   </si>
   <si>
     <t>Electronic Properties Of Materials</t>
@@ -1790,56 +1790,56 @@
   <si>
     <t>ELECTRONICS AND BIOTECHNOLOGY</t>
   </si>
   <si>
     <t>Kundra</t>
   </si>
   <si>
     <t>9789382252184</t>
   </si>
   <si>
     <t>Electronics Devices &amp; Circuits VOL 1</t>
   </si>
   <si>
     <t>9789350144541</t>
   </si>
   <si>
     <t xml:space="preserve">Electronics Devices &amp; Circuits-II </t>
   </si>
   <si>
     <t>9789350143643</t>
   </si>
   <si>
     <t>ELECTRONICS ENGINEERING</t>
   </si>
   <si>
+    <t>9788184311976</t>
+  </si>
+  <si>
     <t>9789382127802</t>
   </si>
   <si>
-    <t>9788184311976</t>
-[...1 lines deleted...]
-  <si>
     <t>ELECTRONICS FOR ELECTRICIANS&amp;ENGINEERS</t>
   </si>
   <si>
     <t>Sinclair</t>
   </si>
   <si>
     <t>9789385998348</t>
   </si>
   <si>
     <t>23.7</t>
   </si>
   <si>
     <t>ELECTRONICS FUNDAMENTALS AND APPLICATIONS</t>
   </si>
   <si>
     <t>RAKSHIT</t>
   </si>
   <si>
     <t>9789386649676</t>
   </si>
   <si>
     <t>ELECTRONICS SYSTEM IN BUILDINGS</t>
   </si>
   <si>
     <t>Mansour</t>
@@ -2705,62 +2705,62 @@
   <si>
     <t>Materials In Action Series Electronic Materials Insid Electronic Devi</t>
   </si>
   <si>
     <t>Weaver</t>
   </si>
   <si>
     <t>9780750643870</t>
   </si>
   <si>
     <t>Mathematics For Circuits &amp; Filters</t>
   </si>
   <si>
     <t>9780849300523</t>
   </si>
   <si>
     <t>Measurement &amp; Instrumentation</t>
   </si>
   <si>
     <t>Sen</t>
   </si>
   <si>
     <t>9788180522567</t>
   </si>
   <si>
+    <t>MECHATRONICS</t>
+  </si>
+  <si>
+    <t>Bagad</t>
+  </si>
+  <si>
+    <t>9788184312560</t>
+  </si>
+  <si>
     <t>Mechatronics</t>
   </si>
   <si>
-    <t>Bagad</t>
-[...7 lines deleted...]
-  <si>
     <t>MECHATRONICS ENGINEERING</t>
   </si>
   <si>
     <t>PIERRE BUI</t>
   </si>
   <si>
     <t>9788119523733</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>MICOWAVE ENGINEERING</t>
   </si>
   <si>
     <t>9780070667389</t>
   </si>
   <si>
     <t>MICROCONTROLLER&amp;EMBEDDED SYSTENS</t>
   </si>
   <si>
     <t>Nahar.</t>
   </si>
   <si>
     <t>9789385923883</t>
@@ -3209,65 +3209,65 @@
   <si>
     <t>PROBLEMS &amp; SOLUTIONS IN SIGNALS &amp; SYSTEMS</t>
   </si>
   <si>
     <t>Gopal</t>
   </si>
   <si>
     <t>14500000321</t>
   </si>
   <si>
     <t>PROBLEMS AND SOLUTIONS IN SIGNALS AND SYSTEMS</t>
   </si>
   <si>
     <t>9788123911458</t>
   </si>
   <si>
     <t>PROBLEMS&amp;SOLUTIONS IN POWER SYSTEMS</t>
   </si>
   <si>
     <t>9788123911977</t>
   </si>
   <si>
     <t>16.5</t>
   </si>
   <si>
+    <t>PROCESS CONTROL SYSTEMS &amp; INSTRUMENTATION</t>
+  </si>
+  <si>
+    <t>Bartelt</t>
+  </si>
+  <si>
+    <t>978813507728</t>
+  </si>
+  <si>
     <t>Process Control Systems &amp; Instrumentation</t>
   </si>
   <si>
-    <t>Bartelt</t>
-[...1 lines deleted...]
-  <si>
     <t>9788131507728</t>
   </si>
   <si>
-    <t>PROCESS CONTROL SYSTEMS &amp; INSTRUMENTATION</t>
-[...4 lines deleted...]
-  <si>
     <t>PRODUCT DESIGN MODELING USING CAD/CAE</t>
   </si>
   <si>
     <t>Chang</t>
   </si>
   <si>
     <t>9780123985132</t>
   </si>
   <si>
     <t>PROGRAMMABLE LOGIC CONTROLLER AND MICROCONTROLLERS</t>
   </si>
   <si>
     <t>Verma</t>
   </si>
   <si>
     <t>9789350146071</t>
   </si>
   <si>
     <t>PULSE &amp; DIGITAL CIRCUITS</t>
   </si>
   <si>
     <t>9788131721353</t>
   </si>
   <si>
     <t>Pulse &amp; Digital Electronics</t>
@@ -3590,60 +3590,60 @@
   <si>
     <t>STOCHASTIC SIMULATION OPTIMIZATION FOR DISCRETE EVENT SYSTEMS</t>
   </si>
   <si>
     <t>9789814513005</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Switching Power Supplies A-z</t>
   </si>
   <si>
     <t>Maniktala</t>
   </si>
   <si>
     <t>9780123865335</t>
   </si>
   <si>
     <t>SWITCHING THEORY AND LOGIC DESIGN</t>
   </si>
   <si>
     <t>9788120349384</t>
   </si>
   <si>
+    <t>SYNTHESIS &amp; OPTIMIZATION OF DIGITAL CIRCUITS</t>
+  </si>
+  <si>
+    <t>Micheli</t>
+  </si>
+  <si>
+    <t>9780070582781</t>
+  </si>
+  <si>
     <t>Synthesis &amp; Optimization Of Digital Circuits</t>
-  </si>
-[...7 lines deleted...]
-    <t>SYNTHESIS &amp; OPTIMIZATION OF DIGITAL CIRCUITS</t>
   </si>
   <si>
     <t>System &amp; Signal Analysis  94</t>
   </si>
   <si>
     <t>9780030977091</t>
   </si>
   <si>
     <t>TELECOMMUNICATION AND FIRE ALARM SYSTEM IN HAZARDOUS AND NON - HAZARDOUS AREA</t>
   </si>
   <si>
     <t>9788119677719</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>TEXTBOOK OF DIGITAL ELECTRONICS</t>
   </si>
   <si>
     <t>VASUDEVAN</t>
   </si>
   <si>
     <t>9789385998621</t>
   </si>
@@ -5177,180 +5177,180 @@
       </c>
       <c r="B48" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>60</v>
+        <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>189</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>193</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C55" s="0" t="s">
+      <c r="D55" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>60</v>
+        <v>199</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
@@ -5624,125 +5624,125 @@
       </c>
       <c r="E70" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D73" s="0" t="s">
+      <c r="D73" s="0"/>
+      <c r="E73" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F73" s="0" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>256</v>
-[...4 lines deleted...]
-      <c r="D74" s="0"/>
+        <v>258</v>
+      </c>
+      <c r="C74" s="0"/>
+      <c r="D74" s="0" t="s">
+        <v>259</v>
+      </c>
       <c r="E74" s="0" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>258</v>
+        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="C75" s="0"/>
+        <v>256</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="D75" s="0" t="s">
         <v>260</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>262</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>263</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
@@ -5795,94 +5795,94 @@
       </c>
       <c r="D79" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>275</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>277</v>
+        <v>148</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="C81" s="0" t="s">
+      <c r="E81" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C82" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="D82" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="D82" s="0" t="s">
+      <c r="E82" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F82" s="0" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>285</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
@@ -6058,239 +6058,239 @@
       </c>
       <c r="E92" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>318</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>321</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>322</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>325</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>83</v>
+        <v>328</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>331</v>
+        <v>83</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>334</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>336</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>338</v>
       </c>
       <c r="C101" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D101" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="D101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C102" s="0" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>343</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>344</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D104" s="0" t="s">
@@ -6355,194 +6355,194 @@
       </c>
       <c r="D107" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>361</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>25</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>363</v>
+        <v>140</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="D109" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>144</v>
+        <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C111" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>370</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>279</v>
+        <v>372</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>281</v>
+        <v>63</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>375</v>
+        <v>281</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>376</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>140</v>
+        <v>283</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>378</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
@@ -6805,51 +6805,51 @@
       </c>
       <c r="B130" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>431</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>433</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>434</v>
       </c>
       <c r="E132" s="0" t="s">
@@ -7163,51 +7163,51 @@
       </c>
       <c r="B148" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>484</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>486</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>487</v>
       </c>
       <c r="E150" s="0" t="s">
@@ -7352,51 +7352,51 @@
       </c>
       <c r="E157" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>507</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>508</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>508</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
@@ -7703,140 +7703,140 @@
       </c>
       <c r="B175" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>559</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>8</v>
+        <v>298</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>561</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>298</v>
+        <v>8</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>562</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>563</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>564</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>566</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>567</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>572</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
@@ -7872,51 +7872,51 @@
       </c>
       <c r="E183" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>582</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>585</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
@@ -7943,80 +7943,80 @@
       </c>
       <c r="B187" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>564</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>590</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>591</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>85</v>
+        <v>388</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>591</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>88</v>
+        <v>146</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>593</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>388</v>
+        <v>85</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>595</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>596</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="0" t="s">
         <v>6</v>
@@ -8063,51 +8063,51 @@
       </c>
       <c r="B193" s="0" t="s">
         <v>604</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>607</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E195" s="0" t="s">
@@ -8183,51 +8183,51 @@
       </c>
       <c r="B199" s="0" t="s">
         <v>621</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>622</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>624</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>626</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>627</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E201" s="0" t="s">
@@ -8752,51 +8752,51 @@
       </c>
       <c r="E227" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>707</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>708</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>461</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>710</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
@@ -9004,71 +9004,71 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>737</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>738</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>740</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>742</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>743</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
@@ -9764,51 +9764,51 @@
       </c>
       <c r="E278" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>846</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>847</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>849</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>835</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>850</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
@@ -9955,51 +9955,51 @@
       </c>
       <c r="B288" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>508</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>873</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>874</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>877</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E290" s="0" t="s">
@@ -10024,171 +10024,171 @@
       </c>
       <c r="E291" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>883</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>884</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>885</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>886</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>887</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>888</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>889</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>890</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>891</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>892</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>461</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>894</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>895</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>897</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>898</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>237</v>
+        <v>359</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>898</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>359</v>
+        <v>237</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>901</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>902</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="0" t="s">
         <v>6</v>
@@ -10204,51 +10204,51 @@
       </c>
       <c r="E300" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>907</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>908</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>910</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>911</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>461</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="0" t="s">
         <v>6</v>
@@ -10944,51 +10944,51 @@
       </c>
       <c r="E337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="0" t="s">
         <v>6</v>
@@ -11082,51 +11082,51 @@
       </c>
       <c r="E344" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
@@ -11313,51 +11313,51 @@
       </c>
       <c r="B356" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>508</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="E358" s="0" t="s">
@@ -11833,51 +11833,51 @@
       </c>
       <c r="B382" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="E384" s="0" t="s">
@@ -11933,51 +11933,51 @@
       </c>
       <c r="B387" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="E389" s="0" t="s">
@@ -12073,51 +12073,51 @@
       </c>
       <c r="B394" s="0" t="s">
         <v>1178</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1179</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>1180</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1181</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>1182</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="E396" s="0" t="s">
@@ -12213,51 +12213,51 @@
       </c>
       <c r="B401" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>1193</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>543</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="E402" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>439</v>
       </c>
       <c r="D403" s="0" t="s">
         <v>1199</v>
       </c>
       <c r="E403" s="0" t="s">