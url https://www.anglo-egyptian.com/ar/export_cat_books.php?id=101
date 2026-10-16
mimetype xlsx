--- v1 (2026-08-01)
+++ v2 (2026-10-16)
@@ -386,62 +386,62 @@
   <si>
     <t>35.75</t>
   </si>
   <si>
     <t>AN INTRODUCTION TO MICROPROCESSOR AND APPLICATIONS</t>
   </si>
   <si>
     <t>Kant</t>
   </si>
   <si>
     <t>9780230328242</t>
   </si>
   <si>
     <t>Analog and Digital Electronics</t>
   </si>
   <si>
     <t>Kinney</t>
   </si>
   <si>
     <t>9789353502355</t>
   </si>
   <si>
     <t>ANALOG COMMUNICATION SYSTEMS</t>
   </si>
   <si>
+    <t>9789350143797</t>
+  </si>
+  <si>
+    <t>21.75</t>
+  </si>
+  <si>
     <t>Yadav</t>
   </si>
   <si>
     <t>9788131803196</t>
   </si>
   <si>
-    <t>9789350143797</t>
-[...4 lines deleted...]
-  <si>
     <t>ANALOG DEVICES &amp; CIRCUITS</t>
   </si>
   <si>
     <t>9789350142936</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Analog Electronics  99</t>
   </si>
   <si>
     <t>Hickman</t>
   </si>
   <si>
     <t>9780750644167</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Analog Electronics Circuits, Systems &amp; Signal Processing</t>
@@ -560,104 +560,104 @@
   <si>
     <t>9789351112365</t>
   </si>
   <si>
     <t>Axiomatic Design &amp; Fabrication Of Composite Structures</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>9780195178777</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>BASIC DIGITAL ELECTRONICS</t>
   </si>
   <si>
     <t>Bhatia</t>
   </si>
   <si>
     <t>9788131804247</t>
   </si>
   <si>
+    <t>Basic Electrical and Electronics Engineering</t>
+  </si>
+  <si>
+    <t>9789381159255</t>
+  </si>
+  <si>
     <t>BASIC ELECTRICAL AND ELECTRONICS ENGINEERING</t>
   </si>
   <si>
     <t>9789381159255-0465</t>
   </si>
   <si>
     <t>27.9</t>
   </si>
   <si>
-    <t>Basic Electrical and Electronics Engineering</t>
+    <t>9789350143315</t>
   </si>
   <si>
     <t>9789350141595</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>9789381159255</t>
-[...2 lines deleted...]
-    <t>9789350143315</t>
+    <t>BASIC ELECTRICAL ENGINEERING</t>
+  </si>
+  <si>
+    <t>Kothari</t>
+  </si>
+  <si>
+    <t>9789353165727</t>
+  </si>
+  <si>
+    <t>29.8</t>
+  </si>
+  <si>
+    <t>Basic ElectricaL Engineering</t>
+  </si>
+  <si>
+    <t>9789350146712</t>
+  </si>
+  <si>
+    <t>27</t>
   </si>
   <si>
     <t>Basic Electrical Engineering</t>
   </si>
   <si>
     <t>Kulshretha</t>
   </si>
   <si>
     <t>9789353167219</t>
   </si>
   <si>
-    <t>Basic ElectricaL Engineering</t>
-[...19 lines deleted...]
-  <si>
     <t>BASIC ELECTRICAL INSALLATION WORK</t>
   </si>
   <si>
     <t>Linsley</t>
   </si>
   <si>
     <t>9781138848849</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>BASIC ELECTRICAL&amp;ELECTRONICS ENGINEERING  2016</t>
   </si>
   <si>
     <t>9789384726072</t>
   </si>
   <si>
     <t>Basic Electronics</t>
   </si>
   <si>
     <t>9788190691949</t>
   </si>
   <si>
     <t>BASIC ELECTRONICS ENGINEERING</t>
@@ -785,119 +785,119 @@
   <si>
     <t>77.5</t>
   </si>
   <si>
     <t>CMOS CIRCUIT DESIGN, LAYOUT, &amp; SIMULATION</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>14500000232</t>
   </si>
   <si>
     <t>COMMUNICATION IN THE INFORMATION SOCIETY</t>
   </si>
   <si>
     <t>9789380929255</t>
   </si>
   <si>
     <t>79.75</t>
   </si>
   <si>
     <t>Communication Systems</t>
   </si>
   <si>
+    <t>9789350143599</t>
+  </si>
+  <si>
     <t>24</t>
   </si>
   <si>
     <t>COMMUNICATION SYSTEMS</t>
   </si>
   <si>
     <t>9789352740949</t>
   </si>
   <si>
-    <t>9789350143599</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPUTER AIDED DESIGN OF ELECTRICAL MACHINES</t>
   </si>
   <si>
     <t>Maurya</t>
   </si>
   <si>
     <t>9789350145258</t>
   </si>
   <si>
     <t>CONCEPTS OF FACTS FLEXIBLE AC TRANSMISSION SYSTEM</t>
   </si>
   <si>
     <t>Suresh</t>
   </si>
   <si>
     <t>9789384872298</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Control Engineering Theory and Applications</t>
   </si>
   <si>
     <t>Alam</t>
   </si>
   <si>
     <t>9781032277349</t>
   </si>
   <si>
     <t>Control System Engineering</t>
   </si>
   <si>
     <t>Satyanarayana</t>
   </si>
   <si>
     <t>9789385998324</t>
   </si>
   <si>
     <t>Control Systems</t>
   </si>
   <si>
+    <t>MEHER</t>
+  </si>
+  <si>
+    <t>9789350145845</t>
+  </si>
+  <si>
+    <t>9.6</t>
+  </si>
+  <si>
     <t>Mondal</t>
   </si>
   <si>
     <t>9780070671300</t>
   </si>
   <si>
-    <t>MEHER</t>
-[...7 lines deleted...]
-  <si>
     <t>CONTROL SYSTEMS</t>
   </si>
   <si>
     <t>Rao</t>
   </si>
   <si>
     <t>9788131533581</t>
   </si>
   <si>
     <t>29.9</t>
   </si>
   <si>
     <t>CULTURE TECHNOLOGY &amp; CREATIVITY IN THE LATE TWENTIETH CENTURY  94</t>
   </si>
   <si>
     <t>Hayward</t>
   </si>
   <si>
     <t>861962664</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>10.15</t>
@@ -998,197 +998,197 @@
   <si>
     <t>DIGITAL DESIGN</t>
   </si>
   <si>
     <t>Harting</t>
   </si>
   <si>
     <t>9780521199506</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>DIGITAL DESIGN AND COMPUTER ORGANISATION</t>
   </si>
   <si>
     <t>Gill</t>
   </si>
   <si>
     <t>9788131803455</t>
   </si>
   <si>
     <t>DIGITAL ELECTRONICS</t>
   </si>
   <si>
+    <t>9789382252191</t>
+  </si>
+  <si>
     <t>Sehrawat</t>
   </si>
   <si>
     <t>9789350143384</t>
   </si>
   <si>
     <t>Digital Electronics</t>
   </si>
   <si>
     <t>9788185749600</t>
   </si>
   <si>
-    <t>9789382252191</t>
-[...1 lines deleted...]
-  <si>
     <t>Digital Electronics: Principles And Applications</t>
   </si>
   <si>
     <t>9780070153820</t>
   </si>
   <si>
     <t>DIGITAL FILTERS</t>
   </si>
   <si>
     <t>Hamming</t>
   </si>
   <si>
     <t>9780486650883</t>
   </si>
   <si>
+    <t>DIGITAL IMAGE PROCESSING</t>
+  </si>
+  <si>
+    <t>Veerakumar</t>
+  </si>
+  <si>
+    <t>9780070144798</t>
+  </si>
+  <si>
+    <t>SHINDE</t>
+  </si>
+  <si>
+    <t>9789350146453</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
     <t>Digital Image Processing</t>
   </si>
   <si>
     <t>9788131805244</t>
   </si>
   <si>
-    <t>DIGITAL IMAGE PROCESSING</t>
-[...16 lines deleted...]
-  <si>
     <t>DIGITAL IMAGE PROCESSING FOR OPHTHALMOLOGY DETECTION &amp; MODELING OF RETINAL VASCULAR ARCHITECTURE</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>9781627054300</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>DIGITAL POWER SYSTEM PROTECTION</t>
   </si>
   <si>
     <t>Bhide</t>
   </si>
   <si>
     <t>9788120349797</t>
   </si>
   <si>
     <t>DIGITAL PRINCIPLES AND LOGIC DESIGN TECHNIQUES  2016</t>
   </si>
   <si>
     <t>Manna</t>
   </si>
   <si>
     <t>9788131806210</t>
   </si>
   <si>
     <t>DIGITAL PRINCIPLES FOUNDATION OF CIRCUIT DESIGN AND APPLICATION</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>9788122417593</t>
   </si>
   <si>
     <t>11.7</t>
   </si>
   <si>
     <t>Digital Signal Processing</t>
   </si>
   <si>
+    <t>Chen</t>
+  </si>
+  <si>
+    <t>9780195136388</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>DIGITAL SIGNAL PROCESSING</t>
+  </si>
+  <si>
+    <t>Cavicchi</t>
+  </si>
+  <si>
+    <t>9788126521098</t>
+  </si>
+  <si>
     <t>Dura</t>
   </si>
   <si>
     <t>9788131806548</t>
   </si>
   <si>
+    <t>Gnanapriya</t>
+  </si>
+  <si>
+    <t>9780070669246</t>
+  </si>
+  <si>
+    <t>D.kalaiyarasi</t>
+  </si>
+  <si>
+    <t>9789380618388</t>
+  </si>
+  <si>
+    <t>9789350144008</t>
+  </si>
+  <si>
+    <t>9789386858238</t>
+  </si>
+  <si>
     <t>SALIVAHANAN</t>
   </si>
   <si>
     <t>9789353167424</t>
   </si>
   <si>
-    <t>9789350144008</t>
-[...34 lines deleted...]
-  <si>
     <t>DIGITAL SIGNAL PROCESSING   *</t>
   </si>
   <si>
     <t>Tan</t>
   </si>
   <si>
     <t>9780124158931</t>
   </si>
   <si>
     <t>Digital Signal Processing A Computer-based Aproach</t>
   </si>
   <si>
     <t>Mitra</t>
   </si>
   <si>
     <t>9781259098581</t>
   </si>
   <si>
     <t>DIGITAL SIGNAL PROCESSING FUNDAMENTALS</t>
   </si>
   <si>
     <t>9788170088059</t>
   </si>
   <si>
     <t>23.5</t>
@@ -1562,65 +1562,65 @@
   <si>
     <t>Bakshi</t>
   </si>
   <si>
     <t>9788184311563</t>
   </si>
   <si>
     <t>ELECTROMAGNETIC WAVES &amp; RADIATING SYSTEMS</t>
   </si>
   <si>
     <t>24.05</t>
   </si>
   <si>
     <t>Electromagnetic Waves &amp; Transmission Lines</t>
   </si>
   <si>
     <t>9788189411855</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ELECTROMAGNETICS</t>
   </si>
   <si>
+    <t>Laud</t>
+  </si>
+  <si>
+    <t>9788122430554</t>
+  </si>
+  <si>
     <t>Franceschetti</t>
   </si>
   <si>
     <t>9788184890679</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>Laud</t>
-[...4 lines deleted...]
-  <si>
     <t>Electromagnetics For Engineers</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>9780471452454</t>
   </si>
   <si>
     <t>Electromagnetics Of Complex Media Frequency Shifting By A Transient M</t>
   </si>
   <si>
     <t>Kalluri</t>
   </si>
   <si>
     <t>9780849325229</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>ELECTROMAGNETISM</t>
   </si>
   <si>
     <t>CHOP</t>
@@ -1691,62 +1691,62 @@
   <si>
     <t>9788179922569</t>
   </si>
   <si>
     <t>ELECTRONIC COMPONENTS</t>
   </si>
   <si>
     <t>9788131807149</t>
   </si>
   <si>
     <t>Electronic Concepts An Int</t>
   </si>
   <si>
     <t>Krenz</t>
   </si>
   <si>
     <t>9780521662826</t>
   </si>
   <si>
     <t>Electronic Devices &amp; Circuits</t>
   </si>
   <si>
     <t>9780070660496</t>
   </si>
   <si>
+    <t xml:space="preserve">Electronic Devices and Circuits </t>
+  </si>
+  <si>
+    <t>9789350143148</t>
+  </si>
+  <si>
     <t>ELECTRONIC DEVICES AND CIRCUITS</t>
   </si>
   <si>
     <t>9788120348448</t>
   </si>
   <si>
-    <t xml:space="preserve">Electronic Devices and Circuits </t>
-[...4 lines deleted...]
-  <si>
     <t>ELECTRONIC DEVICES AND CIRCUITS VOL3</t>
   </si>
   <si>
     <t>Anand</t>
   </si>
   <si>
     <t>9789350143995</t>
   </si>
   <si>
     <t>Electronic Instrumentation And Measurements</t>
   </si>
   <si>
     <t>KALSI</t>
   </si>
   <si>
     <t>9789353162511</t>
   </si>
   <si>
     <t>Electronic Measurement and Instrumentation</t>
   </si>
   <si>
     <t>9789386768131</t>
   </si>
   <si>
     <t>Electronic Properties Of Materials</t>
@@ -2189,68 +2189,68 @@
   <si>
     <t xml:space="preserve">Fundamentals of Switchgear &amp; Protection </t>
   </si>
   <si>
     <t>9789350141489</t>
   </si>
   <si>
     <t>FUNDAMENTALS OF VLSI DESIGN</t>
   </si>
   <si>
     <t>Garg</t>
   </si>
   <si>
     <t>9789350145067</t>
   </si>
   <si>
     <t>12.5</t>
   </si>
   <si>
     <t>Gate Computer Science And Information Technology</t>
   </si>
   <si>
     <t>9789352868469</t>
   </si>
   <si>
+    <t>Gate Electrical Engineering</t>
+  </si>
+  <si>
+    <t>9789353061296</t>
+  </si>
+  <si>
     <t>GATE ELECTRICAL ENGINEERING</t>
   </si>
   <si>
     <t>Karna</t>
   </si>
   <si>
     <t>9788123920153</t>
   </si>
   <si>
     <t>9789350145104</t>
   </si>
   <si>
-    <t>Gate Electrical Engineering</t>
-[...4 lines deleted...]
-  <si>
     <t>Gate Electrical Engineering 2019</t>
   </si>
   <si>
     <t>9789352868438</t>
   </si>
   <si>
     <t>GATE ELECTRONICS AND COMMUNICATION ENGINEERING</t>
   </si>
   <si>
     <t>9789350145074</t>
   </si>
   <si>
     <t>Gate Electronics And Communication Engineering 2019</t>
   </si>
   <si>
     <t>9789352868452</t>
   </si>
   <si>
     <t>GENERATION DISTRIBUTION &amp; UTILIZATION OF ELECTRICAL ENERGY</t>
   </si>
   <si>
     <t>Wadhwa</t>
   </si>
   <si>
     <t>9788122428216</t>
@@ -2285,56 +2285,56 @@
   <si>
     <t>HB OF MULTIBIOMETRICS</t>
   </si>
   <si>
     <t>9788184892215</t>
   </si>
   <si>
     <t>High Capacity Optical Transmission Explained  96</t>
   </si>
   <si>
     <t>Mahony</t>
   </si>
   <si>
     <t>9780471951179</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>High Voltage Engineering</t>
   </si>
   <si>
+    <t>9788122430905</t>
+  </si>
+  <si>
     <t>9789350143933</t>
   </si>
   <si>
-    <t>9788122430905</t>
-[...1 lines deleted...]
-  <si>
     <t>HIGH-FREQUENCY INTEGRATED CIRCUTS</t>
   </si>
   <si>
     <t>Voingescu</t>
   </si>
   <si>
     <t>9780521873024</t>
   </si>
   <si>
     <t>HIGH-SPEED ELECTRONICS &amp; optoelectronics</t>
   </si>
   <si>
     <t>9780521862837</t>
   </si>
   <si>
     <t>How To Build A Small Budget Recording Studio From Scratch</t>
   </si>
   <si>
     <t>Shea</t>
   </si>
   <si>
     <t>9780071387002</t>
   </si>
   <si>
     <t>HYDRO POWER</t>
@@ -2630,62 +2630,62 @@
   <si>
     <t>Wod</t>
   </si>
   <si>
     <t>9780824740078</t>
   </si>
   <si>
     <t>LINEAR AND DIGITAL INTEGRATED CIRCUITS DESIGN</t>
   </si>
   <si>
     <t>Sudhakar</t>
   </si>
   <si>
     <t>9789380386515</t>
   </si>
   <si>
     <t>Linear Circuits Analysis &amp; Synthesis With Cd</t>
   </si>
   <si>
     <t>Ramakalyan</t>
   </si>
   <si>
     <t>9780195670011</t>
   </si>
   <si>
+    <t>LINEAR INTEGRATED CIRCUITS</t>
+  </si>
+  <si>
+    <t>9789353160487</t>
+  </si>
+  <si>
     <t>Linear Integrated Circuits</t>
   </si>
   <si>
     <t>9788184312201</t>
   </si>
   <si>
-    <t>LINEAR INTEGRATED CIRCUITS</t>
-[...4 lines deleted...]
-  <si>
     <t>Linear Systems &amp; Signals</t>
   </si>
   <si>
     <t>Lathi</t>
   </si>
   <si>
     <t>9780195158335</t>
   </si>
   <si>
     <t>Logic Design Of Nanoics</t>
   </si>
   <si>
     <t>Yanushkevich</t>
   </si>
   <si>
     <t>9780849327667</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>MAGNETISM &amp; ELECTRICITY</t>
   </si>
   <si>
     <t>Mckenzie</t>
@@ -2774,113 +2774,113 @@
   <si>
     <t>9780849300509</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>MICROELECTRONICS ANALOG &amp; DIGITAL</t>
   </si>
   <si>
     <t>9789350144268</t>
   </si>
   <si>
     <t>Microprocessor Systems With Cd</t>
   </si>
   <si>
     <t>9788184311860</t>
   </si>
   <si>
     <t>Microprocessors &amp; Interfacing</t>
   </si>
   <si>
     <t>9788184311259</t>
   </si>
   <si>
+    <t>MICROWAVE AND RADAR ENGINEERING</t>
+  </si>
+  <si>
+    <t>Rajesh</t>
+  </si>
+  <si>
+    <t>9789350145456</t>
+  </si>
+  <si>
     <t>Microwave and Radar Engineering</t>
   </si>
   <si>
     <t>9789350142516</t>
   </si>
   <si>
-    <t>MICROWAVE AND RADAR ENGINEERING</t>
-[...7 lines deleted...]
-  <si>
     <t>Microwave Devices And Circuit Design</t>
   </si>
   <si>
     <t>Ganesh</t>
   </si>
   <si>
     <t>9788120321953</t>
   </si>
   <si>
     <t>MICROWAVE ENGINEERING</t>
   </si>
   <si>
     <t>Gautom</t>
   </si>
   <si>
     <t>9789350143971</t>
   </si>
   <si>
     <t xml:space="preserve">Microwave Engineering </t>
   </si>
   <si>
     <t>KRISHNAMURTHY</t>
   </si>
   <si>
     <t>9789388178723</t>
   </si>
   <si>
     <t>19.8</t>
   </si>
   <si>
     <t>MICROWAVES</t>
   </si>
   <si>
     <t>9788122434392</t>
   </si>
   <si>
     <t>MOBILE COMPUTING</t>
   </si>
   <si>
+    <t>Upadhyaya</t>
+  </si>
+  <si>
+    <t>9788184891317</t>
+  </si>
+  <si>
     <t>9789350145500</t>
   </si>
   <si>
-    <t>Upadhyaya</t>
-[...4 lines deleted...]
-  <si>
     <t>Model Engineer's Handbook</t>
   </si>
   <si>
     <t>Cain</t>
   </si>
   <si>
     <t>9780852428900</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>MODELING &amp; CHARACTERIZATION OF RF &amp; MICROWAVE POWER FETS</t>
   </si>
   <si>
     <t>Wood</t>
   </si>
   <si>
     <t>9780521336178</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>MODELING &amp; CONTROL OF DYNAMIC SYSTEMS</t>
@@ -3464,83 +3464,83 @@
   <si>
     <t>9780849310256</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>SIGNAL PROCESSING SELECTED TOPICS</t>
   </si>
   <si>
     <t>Parthasarathy</t>
   </si>
   <si>
     <t>9789382127857</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>SIGNALS &amp; SYSTEMS</t>
   </si>
   <si>
     <t>9788120349414</t>
   </si>
   <si>
+    <t>Signals and Systems</t>
+  </si>
+  <si>
+    <t>KANI</t>
+  </si>
+  <si>
+    <t>9780070151390</t>
+  </si>
+  <si>
     <t>SIGNALS AND SYSTEMS</t>
   </si>
   <si>
+    <t>Palani</t>
+  </si>
+  <si>
+    <t>9789383656271</t>
+  </si>
+  <si>
+    <t>Ranjan</t>
+  </si>
+  <si>
+    <t>9780070141094</t>
+  </si>
+  <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>9789353166816</t>
   </si>
   <si>
     <t>39.8</t>
   </si>
   <si>
-    <t>Palani</t>
-[...19 lines deleted...]
-  <si>
     <t>SIGNALS&amp;SYSTEMS</t>
   </si>
   <si>
     <t>9788131533628</t>
   </si>
   <si>
     <t>31.5</t>
   </si>
   <si>
     <t>SOCIAL ENGINEERING PENETRATION TESTING</t>
   </si>
   <si>
     <t>Watson</t>
   </si>
   <si>
     <t>9780124201248</t>
   </si>
   <si>
     <t>Soft Computing Approach for Mathematical Modeling of Engineering Problems</t>
   </si>
   <si>
     <t>AHMADIAN</t>
   </si>
   <si>
     <t>9780367686345</t>
@@ -3590,60 +3590,60 @@
   <si>
     <t>STOCHASTIC SIMULATION OPTIMIZATION FOR DISCRETE EVENT SYSTEMS</t>
   </si>
   <si>
     <t>9789814513005</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Switching Power Supplies A-z</t>
   </si>
   <si>
     <t>Maniktala</t>
   </si>
   <si>
     <t>9780123865335</t>
   </si>
   <si>
     <t>SWITCHING THEORY AND LOGIC DESIGN</t>
   </si>
   <si>
     <t>9788120349384</t>
   </si>
   <si>
+    <t>Synthesis &amp; Optimization Of Digital Circuits</t>
+  </si>
+  <si>
+    <t>Micheli</t>
+  </si>
+  <si>
+    <t>9780070582781</t>
+  </si>
+  <si>
     <t>SYNTHESIS &amp; OPTIMIZATION OF DIGITAL CIRCUITS</t>
-  </si>
-[...7 lines deleted...]
-    <t>Synthesis &amp; Optimization Of Digital Circuits</t>
   </si>
   <si>
     <t>System &amp; Signal Analysis  94</t>
   </si>
   <si>
     <t>9780030977091</t>
   </si>
   <si>
     <t>TELECOMMUNICATION AND FIRE ALARM SYSTEM IN HAZARDOUS AND NON - HAZARDOUS AREA</t>
   </si>
   <si>
     <t>9788119677719</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>TEXTBOOK OF DIGITAL ELECTRONICS</t>
   </si>
   <si>
     <t>VASUDEVAN</t>
   </si>
   <si>
     <t>9789385998621</t>
   </si>
@@ -4857,80 +4857,80 @@
       </c>
       <c r="B32" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="0" t="s">
         <v>6</v>
@@ -5183,212 +5183,212 @@
       </c>
       <c r="D48" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>184</v>
+        <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="0" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>60</v>
+        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>199</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C57" s="0"/>
       <c r="D57" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
@@ -5624,125 +5624,125 @@
       </c>
       <c r="E70" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D73" s="0"/>
+      <c r="D73" s="0" t="s">
+        <v>257</v>
+      </c>
       <c r="E73" s="0" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>257</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D74" s="0"/>
+      <c r="E74" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F74" s="0" t="s">
         <v>258</v>
-      </c>
-[...8 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="C75" s="0"/>
       <c r="D75" s="0" t="s">
         <v>260</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>262</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>263</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="0" t="s">
         <v>6</v>
@@ -5795,74 +5795,74 @@
       </c>
       <c r="D79" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>275</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>148</v>
+        <v>277</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>279</v>
+        <v>148</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
@@ -6058,251 +6058,251 @@
       </c>
       <c r="E92" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>318</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>321</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>322</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>325</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C96" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D96" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="D96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="0" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D97" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>219</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>86</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>334</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>336</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>338</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>124</v>
+        <v>339</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>130</v>
+        <v>343</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>343</v>
+        <v>126</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>345</v>
+        <v>148</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>347</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="0" t="s">
         <v>6</v>
@@ -6318,231 +6318,231 @@
       </c>
       <c r="E105" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>354</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>357</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>361</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>25</v>
+        <v>303</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>140</v>
+        <v>363</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>46</v>
+        <v>144</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>48</v>
+        <v>367</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>303</v>
+        <v>15</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>368</v>
+        <v>63</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>144</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>372</v>
+        <v>48</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>373</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C114" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="D114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="0" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>283</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>281</v>
+        <v>375</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>376</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>283</v>
+        <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>378</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="0" t="s">
         <v>6</v>
@@ -6805,51 +6805,51 @@
       </c>
       <c r="B130" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>431</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>433</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>434</v>
       </c>
       <c r="E132" s="0" t="s">
@@ -7163,51 +7163,51 @@
       </c>
       <c r="B148" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>482</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>484</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>486</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>487</v>
       </c>
       <c r="E150" s="0" t="s">
@@ -7352,51 +7352,51 @@
       </c>
       <c r="E157" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>507</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>508</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>508</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
@@ -7409,74 +7409,74 @@
       </c>
       <c r="D160" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>516</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>518</v>
+        <v>46</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C162" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="D162" s="0" t="s">
         <v>519</v>
       </c>
-      <c r="D162" s="0" t="s">
+      <c r="E162" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F162" s="0" t="s">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>522</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="0" t="s">
         <v>6</v>
@@ -7703,140 +7703,140 @@
       </c>
       <c r="B175" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>559</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>298</v>
+        <v>8</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>561</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>8</v>
+        <v>298</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>562</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>563</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>564</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>566</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>567</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>572</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
@@ -7872,51 +7872,51 @@
       </c>
       <c r="E183" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>582</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>585</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="0" t="s">
         <v>6</v>
@@ -8443,51 +8443,51 @@
       </c>
       <c r="B212" s="0" t="s">
         <v>662</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>357</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>664</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>666</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>667</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E214" s="0" t="s">
@@ -8880,96 +8880,96 @@
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>723</v>
       </c>
       <c r="C234" s="0"/>
       <c r="D234" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="C235" s="0" t="s">
+      <c r="C235" s="0"/>
+      <c r="D235" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="D235" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E235" s="0" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>21</v>
+        <v>704</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>8</v>
+        <v>728</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>704</v>
+        <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="C237" s="0"/>
+        <v>727</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>8</v>
+      </c>
       <c r="D237" s="0" t="s">
         <v>730</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>731</v>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0" t="s">
         <v>732</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="0" t="s">
@@ -9004,71 +9004,71 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>737</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>738</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>740</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>742</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>743</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
@@ -9115,80 +9115,80 @@
       </c>
       <c r="B246" s="0" t="s">
         <v>751</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>752</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>753</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>756</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>8</v>
+        <v>738</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>757</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>738</v>
+        <v>8</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>760</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
@@ -9584,51 +9584,51 @@
       </c>
       <c r="E269" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>818</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>819</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>820</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>821</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>822</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="0" t="s">
         <v>6</v>
@@ -9764,51 +9764,51 @@
       </c>
       <c r="E278" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>846</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>847</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>849</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>835</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>850</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
@@ -9935,80 +9935,80 @@
       </c>
       <c r="B287" s="0" t="s">
         <v>869</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>870</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>871</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>508</v>
+        <v>375</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>873</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>21</v>
+        <v>171</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>874</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>363</v>
+        <v>508</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>877</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="0" t="s">
         <v>6</v>
@@ -10024,102 +10024,102 @@
       </c>
       <c r="E291" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>883</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>884</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>885</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>886</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>887</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>888</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>889</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>890</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>891</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>892</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>461</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>894</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>895</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E296" s="0" t="s">
@@ -10295,80 +10295,80 @@
       </c>
       <c r="B305" s="0" t="s">
         <v>918</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>919</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>920</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>720</v>
+        <v>921</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>923</v>
+        <v>720</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>926</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="0" t="s">
         <v>6</v>
@@ -10415,80 +10415,80 @@
       </c>
       <c r="B311" s="0" t="s">
         <v>935</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>937</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>48</v>
+        <v>938</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>50</v>
+        <v>520</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>937</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>939</v>
+        <v>48</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>940</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>518</v>
+        <v>50</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>941</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>942</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="0" t="s">
         <v>6</v>
@@ -10784,51 +10784,51 @@
       </c>
       <c r="E329" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>995</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>993</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>997</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>998</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>461</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="0" t="s">
         <v>6</v>
@@ -10944,51 +10944,51 @@
       </c>
       <c r="E337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="0" t="s">
         <v>6</v>
@@ -11082,51 +11082,51 @@
       </c>
       <c r="E344" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
@@ -11782,51 +11782,51 @@
       </c>
       <c r="E379" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="0" t="s">
         <v>6</v>
@@ -11859,114 +11859,114 @@
       </c>
       <c r="D383" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>1153</v>
+        <v>35</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B387" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C387" s="0" t="s">
         <v>1158</v>
       </c>
-      <c r="C387" s="0" t="s">
+      <c r="D387" s="0" t="s">
         <v>1159</v>
       </c>
-      <c r="D387" s="0" t="s">
+      <c r="E387" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F387" s="0" t="s">
         <v>1160</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="0" t="s">
         <v>6</v>
@@ -12073,71 +12073,71 @@
       </c>
       <c r="B394" s="0" t="s">
         <v>1178</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1179</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>1180</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1181</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>1182</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>1184</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="E397" s="0" t="s">
@@ -12213,51 +12213,51 @@
       </c>
       <c r="B401" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>1193</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>543</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>1196</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="E402" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>439</v>
       </c>
       <c r="D403" s="0" t="s">
         <v>1199</v>
       </c>
       <c r="E403" s="0" t="s">
@@ -12811,51 +12811,51 @@
       </c>
       <c r="B431" s="0" t="s">
         <v>1275</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>1212</v>
       </c>
       <c r="D431" s="0" t="s">
         <v>1276</v>
       </c>
       <c r="E431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>1277</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D432" s="0" t="s">
         <v>1278</v>
       </c>
       <c r="E432" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>1279</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D433" s="0" t="s">
         <v>1280</v>
       </c>
       <c r="E433" s="0" t="s">