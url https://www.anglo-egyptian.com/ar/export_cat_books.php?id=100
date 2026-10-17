--- v0 (2026-07-31)
+++ v1 (2026-10-17)
@@ -467,71 +467,71 @@
   <si>
     <t>FOOD &amp; NUTRITIONAL BIOTECHNOLOGY</t>
   </si>
   <si>
     <t>Rutledge</t>
   </si>
   <si>
     <t>9789380037233</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>Food &amp; Nutritional Toxicology</t>
   </si>
   <si>
     <t>Omaye</t>
   </si>
   <si>
     <t>1587160714</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
+    <t>Food and Nutrition</t>
+  </si>
+  <si>
+    <t>Bansal</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 9788174733634</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
     <t>FOOD AND NUTRITION</t>
   </si>
   <si>
     <t>Chand</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>Food and Nutrition</t>
-[...10 lines deleted...]
-  <si>
     <t>FOOD BIOTECHNOLOGY</t>
   </si>
   <si>
     <t>Sahu</t>
   </si>
   <si>
     <t>9788183424325</t>
   </si>
   <si>
     <t>58.5</t>
   </si>
   <si>
     <t>FOOD CHEMISTRY</t>
   </si>
   <si>
     <t>9788183424349</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>FOOD HOSPITALITY</t>
   </si>
   <si>
     <t>Singh</t>
@@ -662,65 +662,65 @@
   <si>
     <t>Board</t>
   </si>
   <si>
     <t>8185480362</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Food Processing Principles &amp; Applications</t>
   </si>
   <si>
     <t>Ramaswamy</t>
   </si>
   <si>
     <t>9781587160080</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>FOOD PROCESSING TECHNOLOGY</t>
   </si>
   <si>
+    <t>9789350302576</t>
+  </si>
+  <si>
     <t>Sasikumar</t>
   </si>
   <si>
     <t>9788176223706</t>
   </si>
   <si>
     <t>9788183424370</t>
   </si>
   <si>
     <t>59.4</t>
   </si>
   <si>
-    <t>9789350302576</t>
-[...1 lines deleted...]
-  <si>
     <t>FOOD PROCESSING TECHNOLOGY IN AGRO - BASED SECTOR</t>
   </si>
   <si>
     <t>9788176223034</t>
   </si>
   <si>
     <t>FOOD PROCESSING,PACKAGING,PRESERVATION,IRRADIATION,ALLERGY &amp; SAFETY</t>
   </si>
   <si>
     <t>Adapure</t>
   </si>
   <si>
     <t>9789384568689</t>
   </si>
   <si>
     <t>FOOD PRODUCTION OPERTIONS</t>
   </si>
   <si>
     <t>Bali</t>
   </si>
   <si>
     <t>9780199450510</t>
   </si>
   <si>
     <t>25</t>
@@ -1010,69 +1010,69 @@
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>64.8</t>
   </si>
   <si>
     <t>HEALTH EDUCATION &amp; NUTRITION</t>
   </si>
   <si>
     <t>Anees</t>
   </si>
   <si>
     <t>9789350567678</t>
   </si>
   <si>
     <t>Herbal Home Remedies</t>
   </si>
   <si>
     <t>9788183820547</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>HOME MANAGEMENT</t>
+  </si>
+  <si>
+    <t>Srinivasan</t>
+  </si>
+  <si>
+    <t>852269048</t>
+  </si>
+  <si>
     <t>Home Management</t>
   </si>
   <si>
     <t>Varghese</t>
   </si>
   <si>
     <t>9780852269046</t>
   </si>
   <si>
     <t>4</t>
-  </si>
-[...7 lines deleted...]
-    <t>852269048</t>
   </si>
   <si>
     <t>How To Grow Culinary Herbs &amp; Spices The Natural Way</t>
   </si>
   <si>
     <t>Bedoyere</t>
   </si>
   <si>
     <t>9780855327514</t>
   </si>
   <si>
     <t>Int To Food Biotechnology</t>
   </si>
   <si>
     <t>Green</t>
   </si>
   <si>
     <t>9780849311529</t>
   </si>
   <si>
     <t>INTRODUCTORY ORGANIC SPICES</t>
   </si>
   <si>
     <t>9788119365432</t>
   </si>
@@ -2665,71 +2665,71 @@
         <v>147</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>148</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="D38" s="0"/>
+      <c r="D38" s="0" t="s">
+        <v>153</v>
+      </c>
       <c r="E38" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D39" s="0" t="s">
         <v>156</v>
       </c>
+      <c r="D39" s="0"/>
       <c r="E39" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>161</v>
@@ -2868,51 +2868,51 @@
       </c>
       <c r="E47" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C49" s="0"/>
       <c r="D49" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="0" t="s">
@@ -3035,109 +3035,109 @@
       </c>
       <c r="B56" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>212</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C57" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="D57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="0" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C58" s="0"/>
+      <c r="C58" s="0" t="s">
+        <v>217</v>
+      </c>
       <c r="D58" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>219</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C59" s="0"/>
       <c r="D59" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E61" s="0" t="s">
@@ -3313,51 +3313,51 @@
       </c>
       <c r="B70" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>259</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>260</v>
       </c>
       <c r="E72" s="0" t="s">
@@ -3777,74 +3777,74 @@
       </c>
       <c r="D93" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>333</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>334</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C95" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="C95" s="0" t="s">
+      <c r="D95" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="D95" s="0" t="s">
+      <c r="E95" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>340</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
@@ -4858,51 +4858,51 @@
       </c>
       <c r="E147" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>511</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>515</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>